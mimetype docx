--- v0 (2025-11-20)
+++ v1 (2026-09-23)
@@ -1,7629 +1,7601 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="61B5FA8C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16701527" wp14:editId="2F325E72">
             <wp:extent cx="5278120" cy="8444992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Diagramming for development 1: Bounding realities"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Diagramming for development 1: Bounding realities"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Diagramming for development 1: Bounding realities"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="8444992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="1EA9A28D" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1875F7FD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
-        <w:divId w:val="1171413841"/>
+        <w:divId w:val="1411007068"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TU872_1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="00B760C8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:before="384" w:beforeAutospacing="0" w:after="144" w:afterAutospacing="0" w:line="216" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1171413841"/>
+        <w:divId w:val="1411007068"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Diagramming for development 1: Bounding realities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="2ABC5D30" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="61B55D5C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>About this free course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="05CB6FC0" w14:textId="45F695FD" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This free course is an adapted extract from the Open University course TU872 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Institutional development: Conflicts, values and meanings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www3.open.ac.uk/study/postgraduate/course/tu872.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="688AC1F5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This version of the content may include video, images and interactive content that may not be optimised for your device.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="2E3FD076" w14:textId="3940AA20" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can experience this free course as it was originally designed on </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OpenLearn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the home of free learning from The Open University: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.open.edu/openlearn/science-maths-technology/computing-and-ict/systems-computer/diagramming-development-1-bounding-realities/content-section-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="612D0D64" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There you’ll also be able to track your progress via your activity record, which you can use to demonstrate your learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="18679CF5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First published 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="59FD1E7F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unless otherwise stated, copyright © 2024 The Open University, all rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="5E87D084" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intellectual property</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1698848858"/>
+    <w:p w14:paraId="1B5744C0" w14:textId="48501F27" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise stated, this resource is released under the terms of the Creative Commons Licence v4.0 </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Within that The Open University interprets this licence in the following way: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF549B2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46192A99" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E841004" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B673A87" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary), licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary), licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023D150E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5D5C8D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B47C58" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1314C2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661039AE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1781B4EF" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Head of Intellectual Property, The Open University</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1698848858"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Head of Intellectual Property, The Open University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6606FDCD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1430782511"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>978-1-4730-2008-5 (.kdl)</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>978-1-4730-2008-5 (.kdl)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">978-1-4730-1240-0 (.epub) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="6C787A7F" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7E2580F3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="409083212"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1881285200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="7FD0D74B" w14:textId="485F44C2" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session1" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="09E0638B" w14:textId="158D1E69" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Learning outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="00577263" w14:textId="2E0D1696" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session3" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1 Case study: the Working for Water Programme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="54AF33B5" w14:textId="6C900ABA" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2 The role of diagramming</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="5C3BAAC9" w14:textId="12AEB0AA" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section1" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.1 When to use each diagram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="4C0B8AEC" w14:textId="18387BC3" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3 Using diagramming techniques to explore the WWP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="6283CBB1" w14:textId="2F523ACA" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section1" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.1 Rich pictures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="752A3A56" w14:textId="7E711AC7" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section2" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.2 Final diagram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="700CEACD" w14:textId="01FC17E0" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section3" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.3 Spray diagram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="3A98BA87" w14:textId="2D25A992" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section4" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.4 Final diagram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="103890DB" w14:textId="73B3A3F2" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section5" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.5 Systems maps</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="6519E3CB" w14:textId="5DCA9E2A" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section6" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.6 Final diagram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="2D44D277" w14:textId="683E8D39" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Conclusion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="444AF267" w14:textId="5AB8213A" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Acknowledgements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="0A4224B9" w14:textId="6F22DF2B" w:rsidR="001B76CE" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="409083212"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1881285200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Descriptions1" w:history="1">
-        <w:r w:rsidR="00DE2567">
+        <w:r w:rsidR="001B76CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Descriptions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="58B65770" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="3A8846E8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1813402016"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="2044019411"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Session1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1813402016"/>
+    <w:p w14:paraId="1915048E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2044019411"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This unit introduces you to rich pictures, spray diagrams and systems mapping, taking you step by step through the processes of developing visual representations which have proven practical value amongst international development practitioners. These particular diagramming techniques are helpful in making some initial sense of complex realities. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1813402016"/>
+    <w:p w14:paraId="565C7FFF" w14:textId="318BA7ED" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2044019411"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The unit uses the </w:t>
       </w:r>
       <w:hyperlink w:anchor="f7d5bae9-2800-46cc-8e7d-1dbd0fc5dc77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Working for Water Programme (WWP) case study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, introduced as a programme that actively addresses the impoverishment of black South Africans. 14 million South Africans currently have no or inadequate water supplies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1813402016"/>
+    <w:p w14:paraId="35A72D42" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2044019411"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In 1997, unemployment stood at 37%, and 50% of the population was classified as ‘poor’. With 240 projects since its inception, the WWP has generated 42,000 new jobs at the same time as creating environmental awareness and systems of social welfare benefits and clearing 450,000 hectares of the invasive plants. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1813402016"/>
+    <w:p w14:paraId="69800BB9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2044019411"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The diagramming techniques develop skills in understanding complex situations of intervention and revealing significant challenges as well as opportunities of development intervention. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1813402016"/>
+    <w:p w14:paraId="704EB4BC" w14:textId="42A45AD1" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2044019411"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This OpenLearn course provides a sample of level 3 study in </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Computing and IT courses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="0C7DF161" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="29A597C0" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="272639163"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="2028022075"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Session2"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Learning outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="272639163"/>
+    <w:p w14:paraId="50BB6396" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>After studying this course, you should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="3FE84C3B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="272639163"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>describe and discriminate between three different diagramming techniques for making sense of realities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4DC14C00" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="272639163"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>appreciate how each technique can be used to explore a complex situation, issue or problem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0B8D6A4E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="272639163"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>use particular diagramming techniques for brainstorming ideas and concepts associated with complex situations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4B33DEB1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="272639163"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>analyse some links between variables in development intervention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1FF31A86" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="272639163"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2028022075"/>
       </w:pPr>
       <w:r>
         <w:t>identify initial strengths and weaknesses, opportunities and threats associated with development intervention.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="16A1F038" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4AD97566" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1744451817"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="2120683377"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Session3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>1 Case study: the Working for Water Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1744451817"/>
+    <w:p w14:paraId="1379B175" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2120683377"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before we look at the diagrams, take a moment to read this case study. You will be referring to it throughout this unit, so for convenience a printer friendly version is also supplied. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1744451817"/>
+    <w:p w14:paraId="3E99A275" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2120683377"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Should you need to refer back to this case study at any time, simply click “1 Case study: the Working for Water Programme” in the left-hand menu, and then the Back button on your browser to return to the page you were on previously. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1744451817"/>
+    <w:p w14:paraId="26FA2AE3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2120683377"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Case Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="664C0BC6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="572467760"/>
+        <w:divId w:val="1244680708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="Session3_CaseStudy1"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="Session3_CaseStudy1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>The Working for Water Programme - working for human welfare in South Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="316955681"/>
+    <w:p w14:paraId="0E6C8572" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A printer friendly version of this case study is available (please click on ‘View document’ below). You might find it useful to have a hard copy to hand as you work through the rest of this unit. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="5" w:name="Session3_InternalSection1"/>
-[...3 lines deleted...]
-        <w:divId w:val="69349717"/>
+    <w:bookmarkStart w:id="4" w:name="Session3_InternalSection1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="74482A12" w14:textId="5992C8AC" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="330450432"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=wwp" </w:instrText>
+        <w:instrText>HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=wwp"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View document</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...11 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0F82F592" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Africa is waging a new sort of battle. Beginning at dawn each day, thousands of citizens wield scythes, axes and pesticides against a rapidly advancing and thirsty enemy: the alien trees, shrubs and aquatic plants that thrive in South Africa’s mountains. These invasive non-native plants have infested 8% of this semi-arid country. In addition to depriving South Africans of needed water, these plants obstruct rivers, exacerbate the risk and damage of wildfires and floods, increase soil erosion and reduce biodiversity by crowding out native ecosystems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E138D6D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="316955681"/>
+        <w:divId w:val="178008390"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="316955681"/>
+    <w:p w14:paraId="3F254898" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">South Africa’s response to the invasion may be the largest and most expensive programme of alien plant control ever undertaken. The South African government, in full agreement with various international biodiversity conventions, is keen to protect the biodiversity of its country. Through a multi-agency effort called the Working for Water Programme (WWP), the government has hired thousands of citizens to hack away the thirsty invasive plants and to turn the by-products of their labour into saleable goods such as fuel wood, furniture and toys. Through an inter-disciplinary approach, this integrated programme addresses the crucial issue of competing needs for water (be they of people, growing urban centres, industrial activities or ecosystems). Since its inception in 1995, the Programme has offered people opportunities to acquire a living wage and new skills. In some project areas, the Programme provides childcare, community centres, national water conservation education and has also improved general health (the lack of water or use of polluted water can generate ‘water-related diseases’). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="145EB953" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The WWP therefore actively addresses the impoverishment of black South Africans, which is a serious issue. 14 million South Africans currently have no or inadequate water supplies. In 1997, unemployment stood at 37%, and 50% of the population was classified as ‘poor’. With 240 projects since its inception, the WWP has generated 42,000 new jobs at the same time as creating environmental awareness and systems of social welfare benefits and clearing 450,000 ha of the invasive plants. These complement the relatively recent promotion of stakeholders’ participation in the implementation of sustainable resource management. The end of apartheid has also contributed to the crafting of water reforms that encourage local participation in decision-making. However, it is a slow process and, in certain places, landowners who still favour the lucrative planting of invasive species (for example, pines for timber production) benefit from preferential water charges. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="316955681"/>
+    <w:p w14:paraId="10F87148" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The WWP has prompted the introduction of innovative water pricing and charges. There is a commitment to supplying water for all citizens, and the national water strategy has established a ‘basic needs reserve’ for humans - an allocation of water for drinking, food preparation and personal hygiene. The competition for various water uses is strong and, through the establishment of water charges for consumption beyond the basic needs reserve, the South African government is trying to discourage over-use and wastage, and hence save water. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="261E9F9D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">New concerns and debates at international levels on the importance of water and water law have also helped formulate the South African national water strategy. Since the democratic elections of 1994, the nation has crafted a suite of water policies and laws to redress past inefficiencies, inequities and environmental degradation. For example, a 1998 law makes all water public property, repealing the previous statute that assigned water rights based on property ownership. These new policies are considered among the most progressive in the world and aim at returning a voice to all citizens. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="316955681"/>
+    <w:p w14:paraId="7FDE164F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Research on the impact of invasive species on water supply has helped generate interest in today’s integrated invasive plant control effort. More economic studies that illustrate the impacts of invaders and the financial benefits of control are essential to justify the increasingly large-scale funding that the Working for Water Programme requires. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...11 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="060AD175" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="178008390"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By uniting social goals with ecosystem restoration, and by capitalising on public pressure to provide water to millions of people, WWP has mustered political will, public support and funding at a time of fierce competition among the many social welfare projects visualised by South Africa’s new democratic government. Although success is far from assured, the multiple dividends that WWP pays are substantial: a healthier ecosystem, more water at less cost, and employment for thousands in a country where opportunities to escape poverty are rare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6812399D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="316955681"/>
+        <w:divId w:val="178008390"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1E391A26" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="reference"/>
-        <w:divId w:val="316955681"/>
+        <w:divId w:val="178008390"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">United Nations Development Programme, United Nations Environment Programme, World Bank, and World Resources Institute (2001) ‘Freshwater Systems: Working for Water, Working for Human Welfare in South Africa’ in: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>World Resources 2000</w:t>
       </w:r>
       <w:r>
         <w:t>−</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>2001: People and Ecosystems, the Fraying Web of Life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, pp. 193−205, Washington, World Resources Institute. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1744451817"/>
+    <w:p w14:paraId="0FACDCAE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2120683377"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Case Study</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="75A67FB1" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="49FF8488" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="522787170"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1408305743"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Session4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>2 The role of diagramming</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="522787170"/>
+    <w:p w14:paraId="6A8C3EAE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1408305743"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The diagrams in this unit are designed to help you analyse and reflect on situations, make decisions and plan action. Each diagramming technique is taught around a case study of the Working for Water Programme in South Africa. The case is used to demonstrate what purposes the techniques serve and how they may be used. These techniques can be applied to problems in other contexts, including institutional change and development, or violent conflict and post conflict reconstruction, or project design and management. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="522787170"/>
+    <w:p w14:paraId="214D7AEB" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1408305743"/>
       </w:pPr>
       <w:r>
         <w:t>Diagramming serves three general purposes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="34715DD1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">to note down your thoughts on a particular problem, situation or issue (sometimes called your system of interest) in a way that organises those thoughts so you can see links and relationships between the different factors you’ve identified </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7C28E999" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">to communicate your ideas to others, possibly across different cultures, in circumstances where the right words can be hard to find to establish the shared understanding needed to enable more meaningful dialogue </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="48968825" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...21 lines deleted...]
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help you, either as an individual or part of a group, to analyse a problem and to think creatively and in new ways about possible solutions, especially around difficult and contested issues. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F1CD21" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1408305743"/>
       </w:pPr>
       <w:r>
         <w:t>In planning an intervention diagramming also serves three more specific operational tasks:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="44575516" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>brainstorming, in which all ideas, concepts, issues, stakes, stakeholders, etc. relevant to an intervention are noted;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="65680E9F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>analysis, where the relationships and links between the items identified are explored;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="6405DD99" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="522787170"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1408305743"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>diagnosis, where the strengths, weaknesses, opportunities and threats to intervention are examined.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="50132FBE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1126119298"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="Session4_Section1"/>
+        <w:divId w:val="460348882"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Session4_Section1"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.1 When to use each diagram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1B5ADA" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For each diagram description below there is a suggested Activity which is itself an animated tutorial.  These are generic tutorials associated with the Study pack T552 Systems Diagramming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337913F8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="43261658"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Session4_InternalSection1"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>2.1 When to use each diagram</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>Rich picture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="46FFE277" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4080"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="2884"/>
+        <w:gridCol w:w="4315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="5F2A341F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1768891344"/>
+          <w:divId w:val="775367341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="619FD31C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="Session4_Table1"/>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkStart w:id="8" w:name="Session4_Table1"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">I will use this type of </w:t>
-[...10 lines deleted...]
-              <w:t>diagramming</w:t>
+              <w:t>I will use this type of diagramming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="4B72B7E2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>… when I want to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="0B05235C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Examples of use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="7D828146" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1768891344"/>
+          <w:divId w:val="775367341"/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="711E6FD6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start of Figure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="37B55822" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1602175739"/>
+              <w:divId w:val="653726224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="Session4_Figure1"/>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkStart w:id="9" w:name="Session4_Figure1"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AAF1FFC" wp14:editId="08B43819">
                   <wp:extent cx="857250" cy="704850"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2" descr="Displayed image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="Displayed image"/>
+                          <pic:cNvPr id="2" name="Picture 2" descr="Displayed image"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="857250" cy="704850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="4302DFB3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End of Figure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="604CBD94" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Brainstorm ideas using imagery and other visual means</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="7B11B1A6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convey my personal impressions or understanding without being constrained by conventional forms of </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">expression (or lack of language skills) </w:t>
+              <w:t xml:space="preserve">Convey my personal impressions or understanding without being constrained by conventional forms of expression (or lack of language skills) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="70D93A2B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Before the analysis stage in an intervention to: </w:t>
+              <w:t xml:space="preserve"> Before the analysis stage in an intervention to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="5899700B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="1560" w:right="1560"/>
+              <w:ind w:left="3000" w:right="1560"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Bring out stakeholders’ general impressions of a situation; and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="116C298B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="1560" w:right="1560"/>
+              <w:ind w:left="3000" w:right="1560"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Build confidence amongst stake</w:t>
-[...6 lines deleted...]
-              <w:t>holders to engage with further discussions (e.g. as a form of purposeful ‘ice-breaking’)</w:t>
+              <w:t>Build confidence amongst stakeholders to engage with further discussions (e.g. as a form of purposeful ‘ice-breaking’)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="12A65B16" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="130109D3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="29E2AB49" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1930263421"/>
+        <w:divId w:val="1095859516"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="Session4_Activity1"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="Session4_Activity1"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 1 What is a rich picture?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="50426437"/>
+    <w:p w14:paraId="77D1DBDE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1443958840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="12" w:name="Session4_Question1"/>
-[...3 lines deleted...]
-        <w:divId w:val="228273242"/>
+    <w:bookmarkStart w:id="11" w:name="Session4_Question1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="48ECD75F" w14:textId="21D05B66" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="340426449"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/rich-pictures" </w:instrText>
+        <w:instrText>HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/rich-pictures"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Watch the video on rich pictures.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="50426437"/>
+    <w:p w14:paraId="410F3DF0" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1443958840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="00C805A5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="148D3C2C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="647244628"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:divId w:val="956718645"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Session4_InternalSection2"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Spray diagram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="094A246D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3434"/>
+        <w:gridCol w:w="1330"/>
+        <w:gridCol w:w="3453"/>
+        <w:gridCol w:w="3529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="73F701ED" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1683431851"/>
+          <w:divId w:val="1377588174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="7C6430AA" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="Session4_Table2"/>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkStart w:id="13" w:name="Session4_Table2"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I will use this type of diagramming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="2AABE1C2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>… when I want to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="1F00923D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Examples of use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="58D6D6F4" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1683431851"/>
+          <w:divId w:val="1377588174"/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="6611E425" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start of Figure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="576A53CE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1495219377"/>
+              <w:divId w:val="1159420817"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="Session4_Figure2"/>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkStart w:id="14" w:name="Session4_Figure2"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C2C7EC8" wp14:editId="63D12B44">
                   <wp:extent cx="857250" cy="714375"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="3" name="Picture 3" descr="Displayed image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Displayed image"/>
+                          <pic:cNvPr id="3" name="Picture 3" descr="Displayed image"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="857250" cy="714375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="251DE30C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End of Figure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="069C1BB4" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">R distal incident eight and I got a dialling epresent the outcome of an initial brainstorming session in a more </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">structured way </w:t>
+              <w:t>Represent the outcome of an initial brainstorming session in a more structured way</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="2DDF81CA" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Identify the main components (or characteristic key words) of the issue I am interested in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="7282DB1A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">other group discussion </w:t>
+              <w:t xml:space="preserve">To take notes, order thoughts and explore links around, e.g. a briefing document, book, journal article, lecture, seminar or other group discussion </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="211C618B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>To express a complex issue by representing its general characteristics in a simple way</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="45013717" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="5AAB4F23" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7907CD20" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="480388597"/>
+        <w:divId w:val="572396648"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="Session4_Activity2"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="Session4_Activity2"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 2 What is a spray diagram?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1396583551"/>
+    <w:p w14:paraId="3B55358B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="128014689"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="17" w:name="Session4_Question2"/>
-[...3 lines deleted...]
-        <w:divId w:val="753431916"/>
+    <w:bookmarkStart w:id="16" w:name="Session4_Question2"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="4EF3E525" w14:textId="62ECD5E2" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1856530459"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/spray-diagrams" </w:instrText>
+        <w:instrText>HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/spray-diagrams"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Watch the video on Spray diagrams.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1396583551"/>
+    <w:p w14:paraId="7DAA9980" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="128014689"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="14CFB445" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7F437CC6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="368845800"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:divId w:val="1765033857"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="Session4_InternalSection3"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Systems map</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="5B16C398" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1607"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3386"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="3461"/>
+        <w:gridCol w:w="3447"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="5D5707E9" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1218928859"/>
+          <w:divId w:val="427891094"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="135A8E3D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="Session4_Table3"/>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkStart w:id="18" w:name="Session4_Table3"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I will use this type of diagramming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="140F82D8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>… when I want to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="321B534A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Examples of use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7216C">
+      <w:tr w:rsidR="00CF04BB" w14:paraId="606DBA01" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1218928859"/>
+          <w:divId w:val="427891094"/>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="6ED7612A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start of Figure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="57B77B32" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="49546909"/>
+              <w:divId w:val="777722208"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="Session4_Figure3"/>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkStart w:id="19" w:name="Session4_Figure3"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35D0C12F" wp14:editId="0F4E6A86">
                   <wp:extent cx="857250" cy="704850"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4" descr="Displayed image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4" descr="Displayed image"/>
+                          <pic:cNvPr id="4" name="Picture 4" descr="Displayed image"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="857250" cy="704850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="34FE1F95" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End of Figure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="140E589F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Identify conceptual or biophysical boundaries placed around a particular issue</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="056A75CD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Identify elements outside that boundary which might be significant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="6035E920" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explore the significance of changing where the </w:t>
-[...6 lines deleted...]
-              <w:t>boundary is placed</w:t>
+              <w:t>Explore the significance of changing where the boundary is placed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="0F3D5E8C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>To explore and possibly challenge existing or proposed boundary judgements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+          <w:p w14:paraId="4060E63E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:left="780" w:right="780"/>
+              <w:ind w:left="1500" w:right="780"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">To provide an initial stakeholder analysis (i.e. those involved = groups inside the boundary; those affected = outside the boundary). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="6C859E43" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="5D1571BD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="1AB9542D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1733380541"/>
+        <w:divId w:val="271934512"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="Session4_Activity3"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="20" w:name="Session4_Activity3"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 3 What is a systems map?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="721952612"/>
+    <w:p w14:paraId="52DF0722" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1524637313"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="22" w:name="Session4_Question3"/>
-[...3 lines deleted...]
-        <w:divId w:val="1703362335"/>
+    <w:bookmarkStart w:id="21" w:name="Session4_Question3"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="51217373" w14:textId="5DCF0175" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="814416962"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/systems-maps" </w:instrText>
+        <w:instrText>HYPERLINK "https://www.open.edu/openlearn/science-maths-technology/engineering-technology/systems-maps"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Watch the video on Systems maps.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="721952612"/>
+    <w:p w14:paraId="0B56E34A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1524637313"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1126119298"/>
+    <w:p w14:paraId="1F5A3F90" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="460348882"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="624FB205" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4EFCDCBB" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1444571638"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="605038957"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="Session5"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>3 Using diagramming techniques to explore the WWP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1444571638"/>
+    <w:p w14:paraId="55ACDD88" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="605038957"/>
       </w:pPr>
       <w:r>
         <w:t>Diagramming techniques can be used to address some of the questions that might arise as you read the summary:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="63BB7DF3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1444571638"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>How can I make sense of the issues and the context in which the programme is being implemented?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2ADBC16C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1444571638"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What are the main elements associated with WWP and what are the broad associations or relationships between these elements?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4B982686" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1444571638"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">How can I look in more detail at the structure of the WWP? What elements (e.g., stakeholder groups) might be needed to implement the WWP? What other elements might lie outside the boundary of the WWP but might be very relevant to success or failure of the programme? What value might there be in focussing at different levels of interest (e.g. an individual WWP project, or more generalised strategies of agricultural development)? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="270AB7CD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1444571638"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>How can I identify the factors that are key in building on the success of WWP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="6139F422" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What might support the continued success of WWP − or act as an obstacle? Where might an intervention take place and resources be deployed in order to encourage success and/or lessen any such obstacles? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0757B331" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1444571638"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="605038957"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">What decisions need to be made in order to sustain the success of WWP? What might be the implications of such decisions and what assumptions are being made regarding previous decision making? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4A82156C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1247807623"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="Session5_Section1"/>
+        <w:divId w:val="1237008968"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="Session5_Section1"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1 Rich pictures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7CBA08" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1802072947"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="Session5_InternalSection1"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>3.1 Rich pictures</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+        <w:t>Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF9B106" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rich pictures are a compilation of drawings, pictures, symbols and text that represent a particular situation or issue from the viewpoint(s) of the person or people who drew them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58093794" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rich pictures can show relationships, connections, influences, cause and effect. They can also show more subjective elements such as character and characteristics as well as points of view, prejudices, spirit and human nature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A6011A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rich pictures can both record and evoke insight into a situation. They can be regarded as pictorial ‘summaries’ of the physical, conceptual and emotional aspects of the situation at a given time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F854892" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1455370438"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="Session5_InternalSection1"/>
+        <w:divId w:val="688334229"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="Session5_InternalSection2"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:r>
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...13 lines deleted...]
-        <w:divId w:val="1247807623"/>
+    <w:p w14:paraId="573DC1E9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rich pictures are often used to depict complicated situations or issues. They are drawn prior to analysing a situation, when it is unclear which parts of a situation are particularly important. They help show which parts should be regarded as structure and which as process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7744DC4F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:t>They are an attempt to encapsulate the real points of interest in a situation through words and imagery.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1247807623"/>
+    <w:p w14:paraId="27C4CCA5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rich pictures can be invaluable in communicating issues between groups of people where there are cultural or language differences. Drawings, pictures and text can provide the basis for the shared understandings needed to enable further dialogue (and perhaps further rich pictures). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1247807623"/>
+    <w:p w14:paraId="43EB98DA" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A rich picture offers a great deal of scope for creative thinking and freedom in how you represent your ideas. A lack of drawing skill is no drawback as symbols, icons, photographs and/or text can be used to represent different elements. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4053C4E7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1425616058"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+        <w:divId w:val="1652438568"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="Session5_InternalSection3"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diagram components</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1247807623"/>
+    <w:p w14:paraId="68B5A65C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="8605594"/>
+    <w:p w14:paraId="1BBC0C76" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="635835615"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="Session5_Figure1"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="27" w:name="Session5_Figure1"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4472567F" wp14:editId="4F5143BE">
             <wp:extent cx="4867275" cy="6010275"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="5" name="Picture 5" descr="Figure 1 A rich picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="Figure 1 A rich picture"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Figure 1 A rich picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4867275" cy="6010275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1836DA12" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1508709762"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="786852991"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 1 A rich picture</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="29" w:name="View_Session5_Alternative1"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="28" w:name="View_Session5_Alternative1"/>
+    <w:p w14:paraId="0B5897CB" w14:textId="35867B84" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1508709762"/>
+        <w:divId w:val="786852991"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 1 A rich picture</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...3 lines deleted...]
-        <w:divId w:val="1247807623"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="60C40383" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5AC79E57" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
+      </w:pPr>
+      <w:r>
         <w:t>A rich picture can include some or all of the following elements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="37126312" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>pictorial symbols</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="576F7FDB" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>keywords</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="6B88D7FC" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>sketches</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7BD2E02B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>cartoons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="63EEDB1D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>symbols</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="5D58CD5C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>arrows and other lines to show flows of resources and/or relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="32CB3CDB" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>title.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="39EA6FC1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1636834185"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+        <w:divId w:val="1563447271"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="Session5_InternalSection4"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conventions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="71CE22EA" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation: Choose symbols, scenes or images that best represent the situation for you. Use as many colours as necessary and draw the symbols on a large piece of paper. (A3 is an ideal size; it can always be reduced down to A4 size for inclusion in any reports. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0C1E691E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Connections: Put in whatever connections you see between your pictorial symbols; note where there are no obvious connections, as this might later prove significant. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="05B34BFD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Words: text can be part of any rich picture but be concise. Speech bubbles are quite a common device.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4A76E334" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boundaries: Don’t worry too much about drawing boundaries around groups of components. They can be useful to include but aren’t really the main focus of this technique. (Systems maps are used to establish and investigate boundaries.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF727DE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="391200543"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+        <w:divId w:val="1412703262"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="Session5_InternalSection5"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1DC151A8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A rich picture is an attempt to assemble everything that might be relevant to a complex situation. (For example, as you gather data through interviews and other types of research, rich pictures might help you think about how best to represent the information.) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1C6663FD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Use words only where you cannot represent your meaning in a sketch.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1F169F1A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Place all elements on your sheet wherever it feels right to put them. Drawing elements on sticky notes can be very effective in the early stages of drawing a rich picture. You can move them around until the rich picture clearly represents the situation as you see it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="41E27925" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Include both factual data and the subjective information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="284E4BF9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Look at the social roles that are regarded as meaningful by those involved, and look at the kinds of behaviour expected from people in those roles. If you see any conflicts, indicate them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="5EC54687" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Include yourself in the picture. Make sure that your roles and relationships in the situation are clear. Your values, beliefs and norms are important. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1247807623"/>
+    <w:p w14:paraId="512F964A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1237008968"/>
       </w:pPr>
       <w:r>
         <w:t>If you don’t know how to begin drawing a rich picture try the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="29A56848" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Look for the elements of structure in the situation; these would include parts of the situation that change relatively slowly over time and are relatively stable, e.g. the people, the set-ups, the hierarchy of authority. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="499E4C00" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Look for elements of process within the situation (these are ongoing activities).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="58D67E88" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1247807623"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1237008968"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Look at how the structure and the processes interact (or don’t interact).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="37C0FBC7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="737480016"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:divId w:val="492182034"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="Session5_Section2"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.2 Final diagram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="737480016"/>
+    <w:p w14:paraId="0187C901" w14:textId="33ED6154" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="492182034"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You may wish to refer back to the </w:t>
       </w:r>
       <w:hyperlink w:anchor="f7d5bae9-2800-46cc-8e7d-1dbd0fc5dc77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WWP case study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as you work through the activity on this page. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="737480016"/>
+    <w:p w14:paraId="5136D852" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="492182034"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="781337345"/>
+    <w:p w14:paraId="40159B08" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1825924239"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="Session5_Figure2"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="32" w:name="Session5_Figure2"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04845392" wp14:editId="57C06BD9">
             <wp:extent cx="5278120" cy="3518747"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="6" name="Picture 6" descr="Figure 2 Printable rich picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="Figure 2 Printable rich picture"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Figure 2 Printable rich picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="3518747"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="17E94DA9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="542982328"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1837381975"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 2 Printable rich picture</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="34" w:name="View_Session5_Alternative2"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="33" w:name="View_Session5_Alternative2"/>
+    <w:p w14:paraId="6C55185F" w14:textId="1F94669F" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="542982328"/>
+        <w:divId w:val="1837381975"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 2 Printable rich picture</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...3 lines deleted...]
-        <w:divId w:val="737480016"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="1794D566" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="492182034"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="737480016"/>
+    <w:p w14:paraId="43CB5849" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="492182034"/>
       </w:pPr>
       <w:r>
         <w:t>For a printable A4 size copy of this diagram, click on ‘View document’.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="35" w:name="Session5_InternalSection6"/>
-[...3 lines deleted...]
-        <w:divId w:val="1877423996"/>
+    <w:bookmarkStart w:id="34" w:name="Session5_InternalSection6"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="6B06C521" w14:textId="54BD2EB4" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="272447112"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=rich_final" </w:instrText>
+        <w:instrText>HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=rich_final"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View document</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1877423996"/>
+    <w:p w14:paraId="7DC5704E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="272447112"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="1A726124" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1990287185"/>
+        <w:divId w:val="1243635713"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="Session5_Activity1"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="35" w:name="Session5_Activity1"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 4 Rich picture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="840463115"/>
+    <w:p w14:paraId="31055ED9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1353796311"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="36146A39" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="675301336"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Session5_Question1"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
         <w:t>Choose one of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="483BD9CF" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="883368206"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="675301336"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>your impression of the South African Working for Water Programme; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="3B1FB084" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="883368206"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="675301336"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>a topic for which you have a particular interest; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="49C39B62" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="883368206"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="675301336"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>an intervention that you have recently been involved with and which you found challenging (this might be work-related or home/leisure-related).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="883368206"/>
+    <w:p w14:paraId="702CD9DD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="675301336"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Using any types of imagery and accompanying text that you think is appropriate, sketch a rich picture to show the various dimensions of your interest as you envisage it. Include any personal experiences that you feel might be relevant and important. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="883368206"/>
+    <w:p w14:paraId="03AED645" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="675301336"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After completing your picture, list down two or three key themes that have emerged from your drawing which you think would be of interest for further enquiry. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="840463115"/>
+    <w:p w14:paraId="655EC698" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1353796311"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1877423996"/>
+    <w:p w14:paraId="7FF59187" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="272447112"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0ADCDFDB" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="931201063"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="Session5_Section3"/>
+        <w:divId w:val="1824076740"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="Session5_Section3"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.3 Spray diagram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5684991E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="879900214"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="Session5_InternalSection7"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>3.3 Spray diagram</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+        <w:t>Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F2F575" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Spray diagrams show the connections between related elements or concepts associated with a particular issue. They do not show the nature of the relationship between the elements. A spray diagram can be thought of as a conceptual map of a situation or issue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBF5002" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1278829225"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="Session5_InternalSection7"/>
+        <w:divId w:val="1423643681"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="Session5_InternalSection8"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="931201063"/>
+    <w:p w14:paraId="0C6D5A03" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:t>Spray diagrams are widely used as thinking tools. They can be used in a number of different ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="5A22CD2D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>for thinking about an issue from scratch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="04261802" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>to help you organise various facts, issues or ideas into a structured form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4473C457" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>for taking notes; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="28401F9D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>for setting out the structure of an argument.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="931201063"/>
+    <w:p w14:paraId="3F0993FD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can use a spray diagram to organise material into a basic structure, both to clarify your own understanding, or as the basis for a report or presentation. The spray diagram you create can therefore be used as a tool to give an overview of your understanding of a situation and enable you to share your understanding of a situation as you discuss it with others. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="6D7F3576" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1904829967"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:divId w:val="715348993"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="Session5_InternalSection9"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Components</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="931201063"/>
+    <w:p w14:paraId="4432E6EE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="1836218196"/>
+    <w:p w14:paraId="6FD20410" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="884827743"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="Session5_Figure3"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="41" w:name="Session5_Figure3"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="438100DE" wp14:editId="1C58D587">
             <wp:extent cx="1885950" cy="1657350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr="Figure 3 Format for a spray diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="Figure 3 Format for a spray diagram"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="Figure 3 Format for a spray diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1657350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="66F2BE37" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1943225303"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1747071828"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 3 Format for a spray diagram</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="43" w:name="View_Session5_Alternative3"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="42" w:name="View_Session5_Alternative3"/>
+    <w:p w14:paraId="09782D1C" w14:textId="66393B4B" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1943225303"/>
+        <w:divId w:val="1747071828"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 3 Format for a spray diagram</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-        <w:divId w:val="931201063"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="62673894" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2CF26274" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A title.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="69B7CA10" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Central circle or blob (irregular enclosed boundary) for main topic you are going to focus on.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4ACFC46B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Blobs for sub-topics (optional, depending on importance of sub-topics).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1FAF1956" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Lines branching out from topic/sub-topics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1B6BB144" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Words to identify main topics and sub-topics within the blobs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0D7C39F3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Words where lines branch or at the ends of lines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="71C7D440" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1514491375"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+        <w:divId w:val="744571152"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="Session5_InternalSection10"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conventions and guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...11 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1A268534" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The form of a spray diagram is very simple: it consists of lines, a few blobs and words at the ends of lines or where they branch. There are no arrows. It’s a good idea to circle the topic or central idea that the diagram sprays out from. Some people also find it useful to circle other sub-topics on the diagram. You don’t have to think about the nature of the connection between two nodes joined by a line. The line simply means that in your mind there is some association. In spray diagrams, you: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D0C95F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>express ideas in one or a few words</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2ECA252B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>keep track of the key topics or sub-topics by circling them</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1C00AC6E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>use lines to join up the components or concepts that appear related in some way</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="60E3A837" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>do not show directional links on the lines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="931201063"/>
+    <w:p w14:paraId="18B91EEC" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:t>In drawing a spray diagram the main steps are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="10E40E84" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Write down the main topic you wish to explore, leaving plenty of space round it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="180D9C12" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="931201063"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1824076740"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify branches from the main topic you want to explore further. Note them down and draw lines linking them to the main topic. Keep going by considering each branch in turn and ideas (new branches) that link from it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="931201063"/>
+    <w:p w14:paraId="5D292844" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1824076740"/>
       </w:pPr>
       <w:r>
         <w:t>Spray diagrams can be useful to leave and add to over time as situations or arguments develop or you gain new insights.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0EFAAEB8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="582956484"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+        <w:divId w:val="218126629"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="Session5_Section4"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.4 Final diagram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="420D7F8B" w14:textId="3A6FCF41" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="218126629"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">You may wish to refer back to the </w:t>
       </w:r>
       <w:hyperlink w:anchor="f7d5bae9-2800-46cc-8e7d-1dbd0fc5dc77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WWP case study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as you work through the activity on this page. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="582956484"/>
+    <w:p w14:paraId="1AE2C1E7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="218126629"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="1633557361"/>
+    <w:p w14:paraId="08357C8F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1806851286"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="Session5_Figure4"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="45" w:name="Session5_Figure4"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DFCD159" wp14:editId="38D820CA">
             <wp:extent cx="5278120" cy="3518747"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="8" name="Picture 8" descr="Figure 4 Issues around competing needs for water in South Africa"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8" descr="Figure 4 Issues around competing needs for water in South Africa"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="Figure 4 Issues around competing needs for water in South Africa"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="3518747"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="06F831ED" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1495487184"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="381250514"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 4 Issues around competing needs for water in South Africa</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="47" w:name="View_Session5_Alternative4"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="46" w:name="View_Session5_Alternative4"/>
+    <w:p w14:paraId="7A9FF882" w14:textId="297F4B27" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1495487184"/>
+        <w:divId w:val="381250514"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative4"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 4 Issues around competing needs for water in South Africa</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...3 lines deleted...]
-        <w:divId w:val="582956484"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="660D81E5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="218126629"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="582956484"/>
+    <w:p w14:paraId="2F3D12F9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="218126629"/>
       </w:pPr>
       <w:r>
         <w:t>For a printable A4 size copy of diagram, click on ‘View document’.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="48" w:name="Session5_InternalSection11"/>
-[...3 lines deleted...]
-        <w:divId w:val="552084907"/>
+    <w:bookmarkStart w:id="47" w:name="Session5_InternalSection11"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p w14:paraId="550D99B2" w14:textId="49A80B9B" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1125659118"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=spray_final" </w:instrText>
+        <w:instrText>HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=spray_final"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View document</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="552084907"/>
+    <w:p w14:paraId="05CE2732" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1125659118"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="50C2615C" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="170686526"/>
+        <w:divId w:val="247231060"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="Session5_Activity2"/>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:id="48" w:name="Session5_Activity2"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 5 Spray diagram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="526066722"/>
+    <w:p w14:paraId="4C1DE91A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1660768132"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+    <w:p w14:paraId="32846CC1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2129542995"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="Session5_Question2"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t>Choose one of the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="1D4CE794" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1610698565"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2129542995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Re-read the South African Working for Water Programme case study and construct your own spray diagram. Choose a main topic on which to structure or hang your sub-topics and associated branches. How does your spray diagram differ from the one presented in the tutorial? What further clarifications and insights are offered in your own spray diagram? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="1610698565"/>
+    <w:p w14:paraId="2A5CECD6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2129542995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep this diagram handy as you work through the other tutorials. It can act as a useful aide memoir of your understanding of the WWP. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="49F69FF0" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1610698565"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2129542995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After skimming the text to get a general sense of the subject matter covered, go through it again but this time constructing a spray diagram on a sheet of scrap paper. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...13 lines deleted...]
-        <w:divId w:val="1610698565"/>
+    <w:p w14:paraId="15629DFF" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2129542995"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Begin your diagram with a central theme or topic to which the article or reading relates (you ought to be able to identify this through a combination of the title and your initial quick review of the reading). Identify the topics and sub-topics, drawing lines between parts that relate to each other. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0353F105" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2129542995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As this isn’t a diagram that you’ll be sharing with others, don’t worry too much about the messiness of the final outcome, and feel free to annotate various parts of the diagram where you feel questions arise or issues are not clearly expressed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1610698565"/>
+    <w:p w14:paraId="4651F4D4" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2129542995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From your final spray diagram list down what you consider to be the key arguments associated with the reading, and your own responses to them. These represent the structural features of the reading. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="526066722"/>
+    <w:p w14:paraId="512A42B5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1660768132"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="552084907"/>
+    <w:p w14:paraId="5D4DF47E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1125659118"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="12A95E57" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1998725099"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="Session5_Section5"/>
+        <w:divId w:val="2087680529"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="Session5_Section5"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.5 Systems maps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0694FDE9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="93673128"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="Session5_InternalSection12"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>3.5 Systems maps</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+        <w:t>Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDD8001" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A systems map is a snapshot of a system and its environment at a given time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78846E37" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note that ‘system’ has a specialised meaning here. It is the term used to describe any situation or issue you want to explore. It is what you are interested in investigating and hence is known as the system of interest.  A system of interest is separated from its environment by a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>boundary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Boundaries also exist between components of a system ( or sub-systems). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B853B9B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A system of interest (SoI) is defined by its purpose. The purpose thus represents the general boundary of a system. The components of a systems map are therefore related to each other as if they collectively fulfil that purpose. Examples of a SoI could include an entity like an organisation or an activity like planning an intervention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114C5419" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A systems map shows how themes or elements might be grouped together as components of the specified SoI or as elements in the environment of the SoI. Some components might be grouped together (or bounded) as sub-systems. Single components might themselves be sub-systems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3842EBB2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A systems map derives from the perspective of the person or people constructing it. A systems map thus illustrates boundary judgements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A58D05F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1196850718"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="Session5_InternalSection12"/>
+        <w:divId w:val="491801085"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="Session5_InternalSection13"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:r>
-[...68 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...13 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="3C3EBC01" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Systems maps help to identify the themes and elements that you see as being relevant to an issue. Where you draw the boundaries for your SoI is key to deciding at what level to focus upon. For example, is a particular development project an appropriate focus for intervention? It might be more beneficial to focus down a level, examining one aspect of the project, say the budgetary or personnel component. Or conversely, it might be more beneficial to go up at different levels and to focus instead on the policy domain, programme or strategy in which the project is embedded. Perhaps a global focus might be more appropriate than a regional, national, or local focus. Development practice is continually informed by such boundary judgements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBF56FE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a particular level of interest (e.g. level of intervention) is decided upon, systems mapping can prompt investigation into the following types of boundary judgement or questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="407925F1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What is the purpose of intervention?  (What exactly is the SoI?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="02B155F6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What needs to be done to fulfil that purpose? (What are the components of the SoI?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="683B75D0" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What obstacles might there be to fulfilling that purpose? (What are the elements in the environment?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="4C23964A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t>In addition, systems maps can be used to analyse existing systems of interest. They can:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0C496AAE" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>signal and question exactly what is (as against what ought to be) in the SoI (for example, stakeholders involved in an intervention)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="778E47DC" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">signal and question what is (as against what ought to be) in the environment (for example, relevant stakeholders marginalised from the process of intervention, or other factors outside the terms of reference that might be relevant to the success of the intervention). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="2867BB09" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t>In brief systems mapping can be used to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2E7F0257" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Clarify thoughts at an early stage of analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="598994AD" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Establish structural elements for a more detailed diagram.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0E199F38" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Experiment with systems boundaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="07FDF02E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Focus on a level of interest (and various sub-systems of interest within it).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="33F3B71B" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Communicate to others the basic structure of the SoI you are describing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="27C44899" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1153375386"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:divId w:val="1798834994"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="Session5_InternalSection14"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diagram components</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="3021DB7E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="1436708773"/>
+    <w:p w14:paraId="1DEE364F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="2049795550"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="Session5_Figure5"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkStart w:id="54" w:name="Session5_Figure5"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="627C2C98" wp14:editId="7BE0A9BE">
             <wp:extent cx="2028825" cy="1666875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="9" name="Picture 9" descr="Figure 5 Format of a systems diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="Figure 5 Format of a systems diagram"/>
+                    <pic:cNvPr id="9" name="Picture 9" descr="Figure 5 Format of a systems diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2028825" cy="1666875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="56A63DC1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1083720226"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="528757849"/>
+      </w:pPr>
+      <w:r>
         <w:t>Figure 5 Format of a systems diagram</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="56" w:name="View_Session5_Alternative5"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="55" w:name="View_Session5_Alternative5"/>
+    <w:p w14:paraId="429BF2C6" w14:textId="6E9F6EAB" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1083720226"/>
+        <w:divId w:val="528757849"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative5"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 5 Format of a systems diagram</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...3 lines deleted...]
-        <w:divId w:val="1998725099"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="73BD71B7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="45C066E0" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A title defining the purpose of your SoI (the situation or issue you are exploring).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="013780B6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Blobs (regular or irregular rounded shapes) to show the boundaries of the system, sub-system components, and elements in the environment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="495177B8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Labels within the blobs to describe the system, sub-system components, and elements in the environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="556AB120" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t>Note that lines and arrows are not used within systems maps.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="7919F169" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1780678861"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+        <w:divId w:val="334695288"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="Session5_InternalSection15"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conventions and guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="734F52B6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t>In drawing a systems map the main steps are as follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4524FCD7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Identify the main issue on which you are going to draw a system of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="37048D29" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Draw the main boundary around your system of interest, thereby specifying what falls within the system itself and what is in the environment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="44A83B8E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Identify each sub-system and draw a blob around it to establish its boundary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="05019261" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
+      </w:pPr>
+      <w:r>
         <w:t>Use words within appropriate boundaries to name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="285933E9" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>the system (this will be the title of your main system of interest)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="01292C9E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>component sub-systems, and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="23A15B01" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>elements in the environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="002CF249" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1998725099"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2087680529"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Blobs (boundaries) may occasionally overlap if some components are seen as belonging to more than one system. However, you should overlap only when the sharing of components is important from your particular viewpoint or when you are still uncertain as to where a component should lie. Overlaps generally work against the aim of clearly identifying a system of interest. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1998725099"/>
+    <w:p w14:paraId="57578CFC" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="2087680529"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Don’t worry if it takes several iterations through each step before you are happy with your diagram, or even if it takes several versions of the diagram. Each time you draw or redraw the diagram helps to clarify or refocus your thinking about the situation or issue you are investigating. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="54C8730E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="910580261"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+        <w:divId w:val="372341843"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="Session5_Section6"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.6 Final diagram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="910580261"/>
+    <w:p w14:paraId="28F2C5EA" w14:textId="1557920F" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You may wish to refer back to the </w:t>
       </w:r>
       <w:hyperlink w:anchor="f7d5bae9-2800-46cc-8e7d-1dbd0fc5dc77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WWP case study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as you work through the activity on this page. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="910580261"/>
+    <w:p w14:paraId="049F7615" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:divId w:val="219873851"/>
+    <w:p w14:paraId="7481AF76" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="159514791"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="Session5_Figure6"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="58" w:name="Session5_Figure6"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1587D2A0" wp14:editId="1A0D8B26">
             <wp:extent cx="5278120" cy="3518747"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="10" name="Picture 10" descr="Figure 6 Factors associated with WWP"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10" descr="Figure 6 Factors associated with WWP"/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="Figure 6 Factors associated with WWP"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="3518747"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2E3525AC" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="238255751"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="233122870"/>
       </w:pPr>
       <w:r>
         <w:t>Figure 6 Factors associated with WWP</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="60" w:name="View_Session5_Alternative6"/>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:bookmarkStart w:id="59" w:name="View_Session5_Alternative6"/>
+    <w:p w14:paraId="47F30F3A" w14:textId="7F2CB539" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="238255751"/>
+        <w:divId w:val="233122870"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Alternative6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative6"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Figure 6 Factors associated with WWP</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...3 lines deleted...]
-        <w:divId w:val="910580261"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="529BF272" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="910580261"/>
+    <w:p w14:paraId="43B0D91A" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:t>For a printable A4 size copy of diagram, click on ‘View document’.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="61" w:name="Session5_InternalSection16"/>
-[...3 lines deleted...]
-        <w:divId w:val="897473923"/>
+    <w:bookmarkStart w:id="60" w:name="Session5_InternalSection16"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p w14:paraId="7285A48A" w14:textId="64C324AB" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="365059088"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=systems_final" </w:instrText>
+        <w:instrText>HYPERLINK "http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=TU872_1&amp;targetdoc=systems_final"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View document</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="910580261"/>
+    <w:p w14:paraId="0C064A22" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="6856A189" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="346441122"/>
+        <w:divId w:val="2060349762"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="Session5_Activity3"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="61" w:name="Session5_Activity3"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 6 Systems map</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1645503784"/>
+    <w:p w14:paraId="5E8004E5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1309894418"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7048B641" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="306209714"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="Session5_Question3"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
         <w:t>Draw a systems map illustrating one of the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="3084DF7D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1125350198"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="306209714"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">your impression of the South African Working for Water Programme, possibly from a different level of interest to that demonstrated in the tutorial (e.g. a higher level such as an international perspective or a lower level such as the stakeholders associated with the programme); or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="747E8C42" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1125350198"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="306209714"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>an intervention that you have been involved with (either home- or work-related).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1125350198"/>
+    <w:p w14:paraId="35D7B59D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="306209714"/>
       </w:pPr>
       <w:r>
         <w:t>For the intervention that you choose:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="2F5F28C5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1125350198"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="306209714"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>name the system of interest (SoI) being focused upon, in terms of a purpose (e.g., a system to. reduce ethnic conflict);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="70ABD425" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1125350198"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="306209714"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>think of and map four or five bounded sub-system components key to the success of your chosen SoI;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="0AF693B2" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1125350198"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="306209714"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">if you have more then five components, examine how some might be grouped together and present these on your map as sub-systems of sub-systems (or sub-sub-systems); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="1645503784"/>
+    <w:p w14:paraId="308CB7B5" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1309894418"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="910580261"/>
+    <w:p w14:paraId="21705C65" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="372341843"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="4C52CCF7" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="6FC4B588" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="713306967"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1492332583"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="Session6"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="713306967"/>
+    <w:p w14:paraId="68751139" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1492332583"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this unit you have been introduced to rich pictures, spray diagrams and systems maps. You have seen how they can help with understanding complex situations by organising your thoughts; particularly thoughts on linkages about different factors associated with complex realities. The systems diagramming techniques here help towards bounding your thoughts in a visual manner that can help communicate ideas to others, possibly across different cultures, in circumstances where the right words can be hard to find to establish the shared understanding needed to enable more meaningful dialogue. Rich pictures, spray diagrams and systems maps can help in brainstorming and analysing issues, revealing significant challenges as well as opportunities for intervention. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="713306967"/>
+    <w:p w14:paraId="6E22AA6B" w14:textId="39E13D0C" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1492332583"/>
       </w:pPr>
       <w:r>
         <w:t>This is a companion course to </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Diagramming for development 2: exploring inter-relationships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="713306967"/>
+    <w:p w14:paraId="42F0CE98" w14:textId="5A1AD2A4" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1492332583"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This OpenLearn course provides a sample of level 3 study in </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Computing and IT courses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="25897DC1" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
+    <w:p w14:paraId="4BF13665" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="623388530"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1655061072"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="Session7"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="7FC09847" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t>Grateful acknowledgement is made to the following sources for permission to reproduce material in this unit:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="1A9EE8F6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t>Dr Martin Reynolds (lead academic author)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="5D5BE0EF" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t>Wendy Fisher (author of the WWP ‘rich picture’)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="28D11A2D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Bromley (interactive media developer)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="78E5F2A8" w14:textId="4A09270D" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Karen Shipp and the OU Systems Group for animations in ‘2.1: When to use each diagram.’ These animations form part of T552 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Systems thinking and practice: Diagramming</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from which much of the diagramming source material for this unit was derived. T552 is a diagramming pack which supported modules in the undergraduate Systems Diploma and Systems Residential School and supports modules in the postgraduate </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Systems Thinking in Practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> qualifications. Further details of this pack and associated Systems courses can be found at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Open University’s Systems Group website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="289B0DB8" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">U316 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>The environmental web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from which the spray diagram tutorial and WWP case study are derived. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="5F6A1AE4" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t>Particular thanks are also due to Sandrine Simone, Gloria Median, Bina Sharma and Rissa de la Paz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="04968EDF" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">adapted from an image by Angela Sevin: the original can be seen at http://www.flickr.com/photos/angela7/261618376 [Details correct as of 24 October 2011] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="1EF3C606" w14:textId="450079E0" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Except for third party materials and otherwise stated (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>terms and conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), this content is made available under a </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creative Commons Attribution-NonCommercial-ShareAlike 4.0 Licence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="090092D3" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every effort has been made to contact copyright holders. If any have been inadvertently overlooked, the publishers will be pleased to make the necessary arrangements at the first opportunity. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="760D566E" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Don’t miss out:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="00DE2567">
-[...1 lines deleted...]
-        <w:divId w:val="623388530"/>
+    <w:p w14:paraId="78B9B97C" w14:textId="29D8EE90" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:divId w:val="1655061072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If reading this text has inspired you to learn more, you may be interested in joining the millions of people who discover our free learning resources and qualifications by visiting The Open University - </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/free-courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C7216C" w:rsidRDefault="005C7F3B">
+    <w:p w14:paraId="68374B10" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FAC0A7" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="670377994"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="Descriptions1"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Descriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BD903F" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="591007207"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="Session5_Alternative1"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 1 A rich picture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53A8F6" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="591007207"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...40 lines deleted...]
-        <w:divId w:val="1692485083"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 1 A rich picture </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="67" w:name="Back_To_Session5_Figure1"/>
+    <w:p w14:paraId="55FB5477" w14:textId="26003437" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="591007207"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 1 A rich picture</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="69EB6185" w14:textId="71DD6868" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1707752979"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="Session5_Alternative2"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 2 Printable rich picture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060908C1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1707752979"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 1 A rich picture </w:t>
-[...48 lines deleted...]
-        <w:divId w:val="83109644"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 2 Printable rich picture </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="69" w:name="Back_To_Session5_Figure2"/>
+    <w:p w14:paraId="42A9DB9F" w14:textId="1E3B2784" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1707752979"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 2 Printable rich picture</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="3EA89F1D" w14:textId="25E44EA5" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1809737683"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="Session5_Alternative3"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 3 Format for a spray diagram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ECFE10" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1809737683"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 2 Printable rich picture </w:t>
-[...48 lines deleted...]
-        <w:divId w:val="170993019"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 3 Format for a spray diagram </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="71" w:name="Back_To_Session5_Figure3"/>
+    <w:p w14:paraId="09119593" w14:textId="6BD281B1" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1809737683"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 3 Format for a spray diagram</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="30355DFF" w14:textId="095B27C6" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="504249352"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="Session5_Alternative4"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 4 Issues around competing needs for water in South Africa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A63D8E1" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="504249352"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 3 Format for a spray diagram </w:t>
-[...48 lines deleted...]
-        <w:divId w:val="1726949270"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 4 Issues around competing needs for water in South Africa </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="73" w:name="Back_To_Session5_Figure4"/>
+    <w:p w14:paraId="625CA23D" w14:textId="46461E4A" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="504249352"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 4 Issues around competing needs for water in South Africa</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="6933495C" w14:textId="02A3D630" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="102114605"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="Session5_Alternative5"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 5 Format of a systems diagram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F923658" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="102114605"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 4 Issues around competing needs for water in South Africa </w:t>
-[...48 lines deleted...]
-        <w:divId w:val="762070242"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 5 Format of a systems diagram </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="75" w:name="Back_To_Session5_Figure5"/>
+    <w:p w14:paraId="32F39697" w14:textId="6902F190" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="102114605"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 5 Format of a systems diagram</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="72C602C4" w14:textId="16C8DDD9" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="942615559"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="Session5_Alternative6"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 6 Factors associated with WWP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31651F8D" w14:textId="77777777" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="942615559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 5 Format of a systems diagram </w:t>
-[...49 lines deleted...]
-        <w:divId w:val="1062100668"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 6 Factors associated with WWP </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="77" w:name="Back_To_Session5_Figure6"/>
+    <w:p w14:paraId="788ADFD9" w14:textId="3D187973" w:rsidR="00F236A0" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="942615559"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure6"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 6 Factors associated with WWP</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="11201270" w14:textId="45E4E0A4" w:rsidR="001B76CE" w:rsidRDefault="001B76CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="670377994"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 6 Factors associated with WWP </w:t>
-[...39 lines deleted...]
-    <w:sectPr w:rsidR="00C7216C" w:rsidSect="005C7F3B">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001B76CE" w:rsidSect="00F236A0">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+    <w:p w14:paraId="3B68D308" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+    <w:p w14:paraId="5C860F88" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-    <w:panose1 w:val="020B0609020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C7F3B" w:rsidRPr="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F901C75" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRPr="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> Page \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>48</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NumPages \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>48</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>31st July 2024</w:t>
+      <w:t>7th September 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005C7F3B" w:rsidRPr="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+  <w:p w14:paraId="4B7EAE7F" w14:textId="5276B609" w:rsidR="00F236A0" w:rsidRPr="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="005C7F3B">
+      <w:r w:rsidRPr="00F236A0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.open.edu/openlearn/digital-computing/diagramming-development-1-bounding-realities/content-section-0</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+    <w:p w14:paraId="273AF216" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+    <w:p w14:paraId="1B9FAAA2" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C7F3B" w:rsidRPr="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17BB1A7D" w14:textId="77777777" w:rsidR="00F236A0" w:rsidRPr="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D6C3C25" wp14:editId="6D31A0B2">
           <wp:extent cx="1638300" cy="533400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="11" name="Picture 11"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="11" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1638300" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005C7F3B" w:rsidRPr="005C7F3B" w:rsidRDefault="005C7F3B" w:rsidP="005C7F3B">
+  <w:p w14:paraId="2370CDDB" w14:textId="7FF3F2F1" w:rsidR="00F236A0" w:rsidRPr="00F236A0" w:rsidRDefault="00F236A0" w:rsidP="00F236A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C7F3B">
+    <w:r w:rsidRPr="00F236A0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Diagramming for development 1: Bounding realities </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060F100A"/>
+    <w:nsid w:val="075B4CBF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E15AB68C"/>
+    <w:tmpl w:val="0B8EA47C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D483050"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6082B35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -7689,54 +7661,352 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09DA2E54"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B0630D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="23FE26CC"/>
+    <w:tmpl w:val="62524814"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16D92895"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2196DA6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19A04B75"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0606611A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -7802,54 +8072,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F113DC"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B3B6036"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="40067D46"/>
+    <w:tmpl w:val="6B34055A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7951,54 +8221,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9C0904"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E1D66A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3452B7D2"/>
+    <w:tmpl w:val="415CFA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8100,54 +8370,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CB3F48"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="260B1DD6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E01C2CB6"/>
+    <w:tmpl w:val="89BC5C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -8213,650 +8483,167 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28130BA2"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A635A52"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D80CD7D6"/>
+    <w:tmpl w:val="736C7F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...449 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CC251D"/>
+    <w:nsid w:val="2ABA4D3E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E9748990"/>
+    <w:tmpl w:val="1FEAB2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8959,202 +8746,166 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E97D66"/>
+    <w:nsid w:val="2C6E2B69"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2FBA7ADC"/>
+    <w:tmpl w:val="13B45C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39B2233A"/>
+    <w:nsid w:val="2F9F12B4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="355A0450"/>
+    <w:tmpl w:val="63CAAE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9257,202 +9008,464 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B486667"/>
+    <w:nsid w:val="30403A80"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="830A8C62"/>
+    <w:tmpl w:val="ED569A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D907394"/>
+    <w:nsid w:val="33A7396A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8618EA06"/>
+    <w:tmpl w:val="8EC82FE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343045FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="335CA874"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34DA4CEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6108C836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -9518,54 +9531,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F52A2C"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EC49AB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="25827726"/>
+    <w:tmpl w:val="D4FC7228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9667,54 +9680,1097 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44757324"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7D7D18"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F7D2B6CE"/>
+    <w:tmpl w:val="C4243AF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A503512"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="639CF130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F78050D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E73A5788"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51613AF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B12200D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD01FB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9BEE8580"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA20843"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="551A46AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A51FB0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9572BB1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DD3FE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E1066E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -9780,54 +10836,316 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D138C3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD13F59"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="845AD1E6"/>
+    <w:tmpl w:val="E3200730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0E3AE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9AAB3D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EAF5962"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8764B274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -9893,1703 +11211,211 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...1494 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1128930698">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="25378435">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1936018650">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="1392771628">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="376778514">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1565869494">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1757436675">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1864245683">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1154490895">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1101218864">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="228082938">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="16544297">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="513304151">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1271474155">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1028334755">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1091245301">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1795976670">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="650520185">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="871504257">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="254217952">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1016224570">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1162307654">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="981352090">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="502357811">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1467042263">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1020008495">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
-[...32 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="27" w16cid:durableId="2079277367">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
-[...26 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="28" w16cid:durableId="1099527546">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DE2567"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE2567"/>
+    <w:rsidRoot w:val="001B76CE"/>
+    <w:rsid w:val="001B76CE"/>
+    <w:rsid w:val="0075132B"/>
+    <w:rsid w:val="00CF04BB"/>
+    <w:rsid w:val="00F236A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="33DC8877"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0CAEFA08-1A54-4DEF-BE4D-25F7DD97DEC0}"/>
+  <w15:docId w15:val="{6811D679-BBCC-4B36-8E80-70B90E84F9A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11917,50 +11743,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -12088,152 +11919,154 @@
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
@@ -12264,72 +12097,109 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="note-marker">
     <w:name w:val="note-marker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:right="240"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-decimal">
     <w:name w:val="list-decimal"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-roman">
     <w:name w:val="list-lower-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-roman">
     <w:name w:val="list-upper-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-alpha">
     <w:name w:val="list-lower-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-alpha">
     <w:name w:val="list-upper-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel1">
+    <w:name w:val="listlevel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel2">
+    <w:name w:val="listlevel2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="2160"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqquestion">
     <w:name w:val="itq_question"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqanswer">
     <w:name w:val="itq_answer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
@@ -12428,509 +12298,610 @@
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computerdisplay">
     <w:name w:val="computerdisplay"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="180" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="programlisting">
     <w:name w:val="programlisting"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computer-ui">
     <w:name w:val="computer-ui"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:spacing w:val="48"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="speaker">
     <w:name w:val="speaker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remark">
     <w:name w:val="remark"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2640"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="option">
     <w:name w:val="option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionright">
     <w:name w:val="option_right"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:left w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:right w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionwrong">
     <w:name w:val="option_wrong"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairmatch">
     <w:name w:val="pair_match"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairoption">
     <w:name w:val="pair_option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairs">
     <w:name w:val="pairs"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="freeresponse">
     <w:name w:val="free_response"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidenote">
     <w:name w:val="sidenote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="reveal-more">
     <w:name w:val="reveal-more"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="48" w:space="5" w:color="D3D3D3"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table-container">
     <w:name w:val="table-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="accounts">
     <w:name w:val="accounts"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="landscape">
     <w:name w:val="landscape"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="type2">
     <w:name w:val="type2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wide">
     <w:name w:val="wide"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="horizontalrules">
     <w:name w:val="horizontalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="topbottomrules">
     <w:name w:val="topbottomrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess">
     <w:name w:val="chess"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="colstripe">
     <w:name w:val="colstripe"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verticalrules">
     <w:name w:val="verticalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecentered">
     <w:name w:val="tablecentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadcentered">
     <w:name w:val="columnheadcentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabledecimal">
     <w:name w:val="tabledecimal"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableright">
     <w:name w:val="tableright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadright">
     <w:name w:val="columnheadright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableleft">
     <w:name w:val="tableleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadleft">
     <w:name w:val="columnheadleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFAC2"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsingleabove">
     <w:name w:val="total_single_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsinglebelow">
     <w:name w:val="total_single_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoubleabove">
     <w:name w:val="total_double_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoublebelow">
     <w:name w:val="total_double_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figure-container">
     <w:name w:val="figure-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation-container">
     <w:name w:val="equation-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texteqn">
     <w:name w:val="text_eqn"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="info-box">
     <w:name w:val="info-box"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="timing">
     <w:name w:val="timing"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sourcereference">
     <w:name w:val="sourcereference"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="2381"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="3161" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verse">
     <w:name w:val="verse"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-author">
     <w:name w:val="comment-author"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E65B00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-editor">
     <w:name w:val="comment-editor"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E80074"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="audio-reader-note">
     <w:name w:val="audio-reader-note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="C10031"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="notice">
     <w:name w:val="notice"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:left w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:bottom w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:right w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="48" w:right="48"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="underline">
     <w:name w:val="underline"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader">
     <w:name w:val="box_header"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody">
     <w:name w:val="box_body"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
     <w:name w:val="heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langzh">
     <w:name w:val="langzh"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:hint="eastAsia"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langen">
     <w:name w:val="langen"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader1">
     <w:name w:val="box_header1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
@@ -13030,1420 +13001,1466 @@
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess1">
     <w:name w:val="chess1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="reference">
     <w:name w:val="reference"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="navbutton">
     <w:name w:val="nav_button"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C7F3B"/>
+    <w:rsid w:val="00F236A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C7F3B"/>
+    <w:rsid w:val="00F236A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C7F3B"/>
+    <w:rsid w:val="00F236A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C7F3B"/>
+    <w:rsid w:val="00F236A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F236A0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="272639163">
-[...23 lines deleted...]
-    <w:div w:id="522787170">
+    <w:div w:id="605038957">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1126119298">
+        <w:div w:id="1237008968">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2141455706">
+            <w:div w:id="1802072947">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1768891344">
+            <w:div w:id="688334229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1652438568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786852991">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="826282331">
+                <w:div w:id="635835615">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
-                  <w:marTop w:val="240"/>
-                  <w:marBottom w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1563447271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1412703262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="492182034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1837381975">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1825924239">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="272447112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="901254972">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1602175739">
-[...1 lines deleted...]
-                      <w:marRight w:val="0"/>
+                    <w:div w:id="1243635713">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
+                    <w:div w:id="1353796311">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="675301336">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1668050486">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1824076740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="879900214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1423643681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="715348993">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1747071828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="884827743">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="744571152">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="218126629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="381250514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1806851286">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1125659118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="376198555">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="247231060">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1660768132">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2129542995">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2087680529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93673128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="491801085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1798834994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="528757849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2049795550">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="334695288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="372341843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="233122870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="159514791">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="365059088">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829904088">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1930263421">
+                <w:div w:id="2060349762">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="50426437">
+                <w:div w:id="1309894418">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="228273242">
-[...207 lines deleted...]
-                    <w:div w:id="1703362335">
+                    <w:div w:id="306209714">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="623388530">
-[...35 lines deleted...]
-    <w:div w:id="1444571638">
+    <w:div w:id="670377994">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1247807623">
+        <w:div w:id="591007207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1707752979">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1809737683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="504249352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="102114605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="942615559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1408305743">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="460348882">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1455370438">
+            <w:div w:id="43261658">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="529687791">
+            <w:div w:id="775367341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="215360910">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="653726224">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1131366406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1095859516">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1443958840">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340426449">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="956718645">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1425616058">
+            <w:div w:id="1377588174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1957519004">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1159420817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2021275338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="572396648">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="128014689">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1856530459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1765033857">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1508709762">
+            <w:div w:id="427891094">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="8605594">
+                <w:div w:id="163860167">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
-                  <w:marTop w:val="0"/>
-                  <w:marBottom w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
-                </w:div>
-[...88 lines deleted...]
-                  </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1990287185">
-[...1 lines deleted...]
-                      <w:marRight w:val="240"/>
+                    <w:div w:id="777722208">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="840463115">
-[...24 lines deleted...]
-                    </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-          </w:divsChild>
-[...333 lines deleted...]
-            <w:div w:id="1210262145">
+            <w:div w:id="1157571404">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="346441122">
+                <w:div w:id="271934512">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1645503784">
+                <w:div w:id="1524637313">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1125350198">
+                    <w:div w:id="814416962">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1698848858">
+    <w:div w:id="1411007068">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1744451817">
+    <w:div w:id="1430782511">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1492332583">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1655061072">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1881285200">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028022075">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2044019411">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2120683377">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="17125654">
+        <w:div w:id="1580947962">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="572467760">
+            <w:div w:id="1244680708">
               <w:marLeft w:val="240"/>
               <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="316955681">
+            <w:div w:id="178008390">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="69349717">
+                <w:div w:id="330450432">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1813402016">
-[...96 lines deleted...]
-    </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.open.ac.uk/study/postgraduate/course/tu872.htm?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.ac.uk/courses/computing-it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://systems.open.ac.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.open.ac.uk/study/postgraduate/qualification/f47.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.ac.uk/courses/computing-it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/digital-computing/diagramming-development-2-exploring-interrelationships/content-section-0?active-tab=description-tab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/science-maths-technology/computing-and-ict/systems-computer/diagramming-development-1-bounding-realities/content-section-0?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/science-maths-technology/computing-and-ict/systems-computer/diagramming-development-1-bounding-realities/content-section-0?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/conditions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.open.ac.uk/study/postgraduate/course/tu872.htm?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.ac.uk/courses/computing-it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://systems.open.ac.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.open.ac.uk/study/postgraduate/qualification/f47.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.ac.uk/courses/computing-it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/digital-computing/diagramming-development-2-exploring-interrelationships/content-section-0?active-tab=description-tab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/science-maths-technology/computing-and-ict/systems-computer/diagramming-development-1-bounding-realities/content-section-0?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/science-maths-technology/computing-and-ict/systems-computer/diagramming-development-1-bounding-realities/content-section-0?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/conditions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/digital-computing/diagramming-development-1-bounding-realities/content-section-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\AaaF\local_assets\global_docx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14544,91 +14561,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>global_docx</Template>
   <TotalTime></TotalTime>
-  <Pages>49</Pages>
-[...1 lines deleted...]
-  <Characters>33491</Characters>
+  <Pages>6</Pages>
+  <Words>6285</Words>
+  <Characters>33379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1395</Lines>
-  <Paragraphs>410</Paragraphs>
+  <Lines>1011</Lines>
+  <Paragraphs>408</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39400</CharactersWithSpaces>
+  <CharactersWithSpaces>39256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Diagramming for development 1: Bounding realities</dc:title>
   <dc:subject/>
   <dc:creator>The Open University</dc:creator>
   <cp:keywords/>
   <dc:description>Comments</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UnitURL">
     <vt:lpwstr>https://www.open.edu/openlearn/digital-computing/diagramming-development-1-bounding-realities/content-section-0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DateProcessed">
-    <vt:lpwstr>31st July 2024</vt:lpwstr>
+    <vt:lpwstr>7th September 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemTitle">
     <vt:lpwstr>Diagramming for development 1: Bounding realities</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OuLogo">
     <vt:lpwstr>\\stcn-file-live\system\other\oulogo.jpg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BrandLogo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Copyright">
     <vt:lpwstr>Unless otherwise stated, copyright © 2024 The Open University, all rights reserved.</vt:lpwstr>
   </property>
 </Properties>
 </file>