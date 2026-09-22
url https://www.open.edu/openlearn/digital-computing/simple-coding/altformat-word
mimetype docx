--- v0 (2025-11-20)
+++ v1 (2026-09-22)
@@ -1,5586 +1,5910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="02CFC6DB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="368E3D79" wp14:editId="631240A8">
             <wp:extent cx="5278120" cy="8444992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Simple coding"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Simple coding"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Simple coding"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="8444992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="165C97F5" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="0EDA06A4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
-        <w:divId w:val="1321734643"/>
+        <w:divId w:val="1412121706"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCOD_1   Simple coding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="5D3D6C83" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:before="384" w:beforeAutospacing="0" w:after="144" w:afterAutospacing="0" w:line="216" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1321734643"/>
+        <w:divId w:val="1412121706"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Simple coding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="661324CF" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="6A97A354" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>About this free course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="5661BDC2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This free course is an adapted extract from the Open University course .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="7EB9990F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This version of the content may include video, images and interactive content that may not be optimised for your device. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="3131CFA2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can experience this free course as it was originally designed on OpenLearn, the home of free learning from The Open University – </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="5EF74501" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There you’ll also be able to track your progress via your activity record, which you can use to demonstrate your learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="4F1F1852" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Copyright © 2015 The Open University</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+        <w:t>First published 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F4DD46" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unless otherwise stated, copyright © 2015, 2015 The Open University, all rights reserved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9BE51" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intellectual property</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="7E66F4E0" w14:textId="47D2CFC9" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise stated, this resource is released under the terms of the Creative Commons Licence v4.0 </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Within that The Open University interprets this licence in the following way: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="740521200"/>
+    <w:p w14:paraId="4ECD3234" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+        <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310BE669" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309304BD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1329A227" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary),emdia licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary),emdia licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3E5D54" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568F2AF8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D70428F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B65950" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D4B71" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:divId w:val="740521200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53943825" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="639923006"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Head of Intellectual Property, The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="22FAF28B" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="7F235458" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="1110130464"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="672877596"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="0967AFAE" w14:textId="55612C87" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session1" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1 Introduction</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="1C0AD8BB" w14:textId="7DDAD2C4" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2 Sequence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="429DBE2F" w14:textId="4D2F26A7" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2_Section1" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.1 The art of failure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="325F1A8F" w14:textId="5974EB90" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session3" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3 Selection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="73BC9A2E" w14:textId="7745368D" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session3_Section1" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.1 And now for something not completely different</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="2573C1EF" w14:textId="0E625893" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4 Iteration (part 1)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="34B8DB0F" w14:textId="2C831451" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5 Functions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="7F03EF48" w14:textId="4BEC3072" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section1" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.1 The input function</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="54FFAA9F" w14:textId="3349472A" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section2" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.2 A conversion function</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="6DF25506" w14:textId="1E06D14F" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6 Iteration (part 2)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="7CB2A26F" w14:textId="265F5A23" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6_Section1" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6.1 The oldest algorithm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="6C0E72DC" w14:textId="49082420" w:rsidR="00ED4890" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1110130464"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="672877596"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7" w:history="1">
-        <w:r w:rsidR="003F138E">
+        <w:r w:rsidR="00ED4890">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="3DAE4601" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596761CA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="298653315"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Session1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1 Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1F6BBB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Software makes the world go round. Cars and TVs have software that controls how they work, and global commerce and finance are impossible without software that control the stocks, carry out payments, find the best transport route, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4674D913" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Coding</w:t>
+      </w:r>
+      <w:r>
+        <w:t> (or programming) is the construction of software. Coding involves writing a ‘recipe’, which in computing is called an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>algorithm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, in a so called </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>programming language</w:t>
+      </w:r>
+      <w:r>
+        <w:t> that a computer can understand. When the computer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>runs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the code we wrote, it follows the ‘recipe’, step by step. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB8765D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We will use Python, a popular programming language for teaching and for professional software development. You will see that Python code reads almost like plain English. Writing simple programs in Python is not very difficult, once you have come up with the ‘recipe’, the algorithm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA173B3" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This tutorial shows how to code in Python the basic building blocks of all algorithms, and how to ask the user for input and produce some output on the screen. The skills, concepts and jargon (in boldface) you will learn are the foundations for coding all sorts of apps in all sorts of languages, not just Python. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E0706B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You won’t have to install any software, the code examples are embedded in this course and you can execute and change them right here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0745A346" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Study Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15956536" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1524173066"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Session1_StudyNote1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>Wherever ‘Run Python’ appears we recommend that you open the link in a new tab and work from there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58859C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Study Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220A85F8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Go ahead, click ‘Run’ (the ► icon) to execute the following program (I’ll explain it later). You should see a message showing the output of running the code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C23BD6" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7E31D3" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1619143016"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Session1_MediaContent1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4A1E27" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="147676540"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3873A858" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="504125828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...150 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="Session1_MediaContent1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Session1_Figure1"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6782B904" wp14:editId="12BC7647">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="2" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="2" name="Picture 2" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="921254063"/>
+    <w:p w14:paraId="480DFA35" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="147676540"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="494883671"/>
+    <w:p w14:paraId="5B448C9B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FD30FD7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can also change the code. Click with the mouse next to the 7 on the first line, and use the keyboard to replace it by 2 (or another </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">number of your choice). Also replace the 7 in the second line by the same number. Click again on ‘Run’. The message should now read “The sum of 3 and 2 is 5”, or similar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F139CC6" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
+      </w:pPr>
+      <w:r>
         <w:t>In the rest of this tutorial I won’t repeat that after you change a program you need to run it to see what it produces.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="494883671"/>
+    <w:p w14:paraId="7E722088" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I will show you various small programs with exercises for you to practice your coding skills, by modifying or building upon my programs. You can share your code with friends and family by clicking on the down arrow next to ‘Share’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="494883671"/>
+    <w:p w14:paraId="7B5701FB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If, whilst practicing, you do any mistakes, you can always undo all your changes. Click on the 3 lines icon in the top left corner. A menu appears. Click on ‘Reset’ and confirm you want to put back the code as it was, before you changed the numbers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="494883671"/>
+    <w:p w14:paraId="53F3EEB2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="298653315"/>
       </w:pPr>
       <w:r>
         <w:t>All done? Good. In the next section we will start learning to code.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="2D539DF2" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C369487" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="312300937"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Session2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2 Sequence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ED01CC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The simplest Python program is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:r>
+        <w:t> of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>instructions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, written one per line, and executed one by one from top to bottom. Our first program only has two instructions. Here is the program again, already run for you. (You may just see the result of running the code. To see the code itself, click on the pencil icon.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136AA13D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remember to open the link to Python in a new tab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB8687D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498D809D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="616523077"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Session2_MediaContent1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548BF4F4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="93944733"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18412064" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="936250486"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...70 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="Session2_MediaContent1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Session2_Figure1"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40B1CF79" wp14:editId="796E2CE0">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="3" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="3" name="Picture 3" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="3" name="Picture 3" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="320887727"/>
+    <w:p w14:paraId="15845773" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="93944733"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="131993696"/>
+    <w:p w14:paraId="111B9652" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="131993696"/>
+    <w:p w14:paraId="6A627C76" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
       </w:pPr>
       <w:r>
         <w:t>The first instruction is an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>assignment</w:t>
       </w:r>
       <w:r>
         <w:t>: the computer evaluates the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>expression</w:t>
       </w:r>
       <w:r>
         <w:t> to the right of the assignment (=) and stores the result in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>variable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the left of the assignment. Each piece of data we need has to be stored in a variable. Translating Python to English, the assignment states ‘let result be the sum of 3 and 7’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5F4DAF4E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="312300937"/>
+      </w:pPr>
+      <w:r>
         <w:t>The second instruction, print, prints some text on the screen, followed by the computed result. Note the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="424B2784" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="131993696"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="312300937"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the comma separates the two things to be printed, in the same way we use commas in English to enumerate two, three, or more things; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="5837C72C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="131993696"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="312300937"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>text is written between double-quotes, which are not printed themselves. In Python, a sequence of characters surrounded by double-quotes is called a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>string</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="6EE0C31D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="830751775"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:divId w:val="676272344"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Session2_Section1"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2.1 The art of failure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="3FAA3176" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following details are important once you start writing code. Computers are not as smart and accommodating as human readers: at the slightest spelling mistake (like pint instead of print) or missing punctuation (forgetting the comma or double-quotes, for example), the computer will give up on understanding and running your code and will display an error message. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="7F385481" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On top of that, most error messages are rather cryptic. Hence it’s best to get used to them, by doing errors on purpose, so that you have a clue what might be wrong when you are writing your own code. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="2F0ED47F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="66FADAE2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="653486091"/>
+        <w:divId w:val="1355382751"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="Session2_Activity1"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="Session2_Activity1"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="130903273"/>
+    <w:p w14:paraId="40AC0CA2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="43482372"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="236D7859" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1084107706"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="Session2_Question1"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>Put double-quotes around the 7 on the first line and run the program. You will get an error message saying that there is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>type error</w:t>
       </w:r>
       <w:r>
         <w:t>. This basically means the code is mixing data of different types, mixing apples and oranges if you like. In this case, we are trying to add a number (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>) to a string (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>"7"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) which of course doesn’t make sense. Click on the X at the right end of the message to make it go away and then reset the program to undo the change. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="130903273"/>
+    <w:p w14:paraId="39AEAB79" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="43482372"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="7CF5232F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="6353C74B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sometimes, code has more subtle errors, that lead to unexpected results. This is akin to miscommunication, when other people understand something different from what you intended to say. Here is an example. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="201186F4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="5B72F809" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1239289410"/>
+        <w:divId w:val="1922523479"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="Session2_Activity2"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="Session2_Activity2"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1934120560"/>
+    <w:p w14:paraId="64A2505A" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="667054961"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="41F179CB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1610894055"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="Session2_Question2"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve">Put double-quotes around the variable name in the second line. Run the program. Try to explain what happened before reading further. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1934120560"/>
+    <w:p w14:paraId="67DA2634" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="667054961"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="36F88157" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="7686C862" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When putting double-quotes around the variable name, it becomes a string. Hence, the computer will print the name literally, instead of printing the value stored in the variable. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="2BC25961" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t>To sum up, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>"result"</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t> "7"</w:t>
       </w:r>
       <w:r>
         <w:t>, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>result</w:t>
       </w:r>
       <w:r>
         <w:t> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are different things: the first two are strings (literal text), the third is a variable, and the last is a number. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="59EBA8CA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learning from mistakes is always helpful, so for this and the remaining programs in this tutorial, I encourage you to introduce errors and observe what message or output you get. Don’t forget to reset the program after each error. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="830751775"/>
+    <w:p w14:paraId="40B74352" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="676272344"/>
       </w:pPr>
       <w:r>
         <w:t>In a sequence, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instructions are executed. Next you will learn how to selectively execute some instructions but not others. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="37A870C6" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47438AA0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="295532826"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Session3"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3 Selection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A03C1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Further investigate the Python programming language by learning about conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DEBE9B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Let’s imagine we are developing software for a restaurant, where a tip of 10% is added to the bill. Here’s the code, a simple sequence of assignments and output. For example, the assignment on line 3 states ‘let the tip be the expenses multiplied by the percentage’. Note that in Python the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>multiplication operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the asterisk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774322B0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6596A6BB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="352347255"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Session3_MediaContent1"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F874A3E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="890506103"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64382575" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1301350935"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...61 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="Session3_MediaContent1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Session3_Figure1"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1267AAE9" wp14:editId="5285FE00">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="4" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="4" name="Picture 4" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="4" name="Picture 4" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="307982780"/>
+    <w:p w14:paraId="5901D9C9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="890506103"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="370CDD85" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="039B0792" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:t>Let’s further assume the tip is only automatically added for groups above 6 people. We need one more variable, to store the number of people in the group, and one new instruction to handle both cases: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:t> the number of people is more than 6, the percentage is 10%, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>otherwise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it’s 0%. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="6D7E0DC1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="17E29B47" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1888880182"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Session3_MediaContent2"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1537694039"/>
+    <w:p w14:paraId="6B6BB780" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1460757439"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="2056737956"/>
+    <w:p w14:paraId="1E6B98FF" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1361780332"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="Session3_Figure2"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="Session3_Figure2"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="625E9867" wp14:editId="7A63677C">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="5" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="5" name="Picture 5" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1537694039"/>
+    <w:p w14:paraId="20D92CE8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1460757439"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="469C7196" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="7ABE4EE5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:t>Before I explain the code, let’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it, to make sure it works as intended. Large software companies employ many testers to check their code. Good testing includes choosing enough inputs (preferably borderline cases) to exercise all possible conditions. In this case, we should at least test for 6 and 7 people, the borderlines where the tip percentage changes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1117065237"/>
+    <w:p w14:paraId="71E5AB5D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="12EBF883" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1885676443"/>
+        <w:divId w:val="951859211"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="Session3_Activity1"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="Session3_Activity1"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1404059486"/>
+    <w:p w14:paraId="01A97875" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1945766456"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="Session3_Question1"/>
+    <w:p w14:paraId="5D7EE330" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="158038561"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="Session3_Question1"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>Change the number of people to 6 and confirm the bill is just the expenses in that case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DE9B9A" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="158038561"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Notice there is a colon (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) at the end of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:t> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>else</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lines. Forgetting the colons and forgetting to indent the instructions will lead to error messages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62044F37" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1945766456"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5FDCE0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA96CCC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="295532826"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t> selection</w:t>
+      </w:r>
+      <w:r>
+        <w:t> instruction ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:t> condition: block</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t> else</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: block’ chooses which block to execute as follows. The computer checks the condition after the if. If it is true, the computer then executes the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>block</w:t>
+      </w:r>
+      <w:r>
+        <w:t> of code (the indented instructions) belonging to the if part. If the condition is false, the computer executes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>instead</w:t>
+      </w:r>
+      <w:r>
+        <w:t> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>else </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">block. The indentation is needed to know which instructions belong to which part. Afterwards the computer continues executing the non-indented instructions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF8568" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1627344872"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="Session3_Section1"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
-        <w:t>Change the number of people to 6 and confirm the bill is just the expenses in that case.</w:t>
-[...40 lines deleted...]
-        <w:divId w:val="1404059486"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1 And now for something not completely different</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6DC292" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Usually there are many ways to solve the same problem. For the problem of adding the 10% tip only to groups over 6 people, we have set the tip rate to 0% or 10% or the tip itself but we can instead change how the tip is calculated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CE2213" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Question</w:t>
-[...107 lines deleted...]
-        </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="35FDEDDF" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1050568119"/>
+        <w:divId w:val="1404569231"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="Session3_Activity2"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="20" w:name="Session3_Activity2"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="79304261"/>
+    <w:p w14:paraId="699B5BFA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="826475893"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="0824691B" w14:textId="449C204D" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="467745500"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="Session3_Question2"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>Keep the rate at 10% but change the way the tip is computed: if there are more than 6 people, let the tip be the expenses times the rate, otherwise let the tip be zero. Change the code accordingly and check your solution against </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mine </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="79304261"/>
+    <w:p w14:paraId="77E0D7C5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="826475893"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="07C28BCB" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="4D799B86" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finally, let’s assume the restaurant decides to impose a higher tip of 15% for groups of at least 15 people. In Python we can chain various conditions as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="4D504709" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="1BC1F891" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="94792990"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="Session3_MediaContent3"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="390806156"/>
+    <w:p w14:paraId="7B699369" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="700131413"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="675618467"/>
+    <w:p w14:paraId="1C4920F4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1350259393"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="Session3_Figure3"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="Session3_Figure3"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2452A449" wp14:editId="20F5379E">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="6" name="Picture 6" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="6" name="Picture 6" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="390806156"/>
+    <w:p w14:paraId="3C81E338" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="700131413"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="5DF6A61F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="5A4FD7BD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:t>In plain English: if the number of people is larger or equal (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>&gt;=</w:t>
       </w:r>
       <w:r>
         <w:t>) to 15, let the percentage be 15%, otherwise if (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>elif</w:t>
       </w:r>
       <w:r>
         <w:t>, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>else if</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">) it is </w:t>
-[...8 lines deleted...]
-        <w:divId w:val="1127502168"/>
+        <w:t xml:space="preserve">) it is larger than 6 let the percentage be 10%, otherwise let the percentage be 0%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44145DC1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="5C5D84C3" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="861940796"/>
+        <w:divId w:val="1565990815"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="Session3_Activity3"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="24" w:name="Session3_Activity3"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="988705475"/>
+    <w:p w14:paraId="0ABB09E8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="912272638"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="4477AD52" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="562065998"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="Session3_Question3"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Test the code with the four borderline cases: 6, 7, 14 and 15 people.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="988705475"/>
+    <w:p w14:paraId="3E410ACA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="912272638"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="6047C5B7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="3C78F19F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:t>Note that the order in which we write the conditions is important, because the computer checks them from top to bottom and executes only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:t> block, for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>first</w:t>
       </w:r>
       <w:r>
         <w:t> condition that is true. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>else</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> block has no condition, so it’s a ‘catch all’ in case no condition is true. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="06DA2912" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="7A6655E0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="816534665"/>
+        <w:divId w:val="629090134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="Session3_Activity4"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="26" w:name="Session3_Activity4"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1786654378"/>
+    <w:p w14:paraId="42F9775F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="691960056"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="Session3_Question4"/>
+    <w:p w14:paraId="7765613C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345055896"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="Session3_Question4"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>Explain why the following code is wrong. Hint: repeat the tests and see what happens. That’s what tests are for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07501FF4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345055896"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E68F83" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="425227072"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="Session3_MediaContent4"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
-        <w:t>Explain why the following code is wrong. Hint: repeat the tests and see what happens. That’s what tests are for.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="920017972"/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531C4D16" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1658723304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="974722622"/>
+    <w:p w14:paraId="7FC61D2E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="281151091"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="Session3_Figure4"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="29" w:name="Session3_Figure4"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D02947E" wp14:editId="209C22F1">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="7" name="Picture 7" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="7" name="Picture 7" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1252088112"/>
+    <w:p w14:paraId="6E5A65E5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1658723304"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="920017972"/>
+    <w:p w14:paraId="1D03E985" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345055896"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1786654378"/>
+    <w:p w14:paraId="3A225960" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="691960056"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1127502168"/>
+    <w:p w14:paraId="52CB8B58" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1627344872"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="65A12B60" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="4F65E7DA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1439711697"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1812752036"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="Session4"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>4 Iteration (part 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="137C6AF1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t>In this section you will learn about repetition in the Python programming language. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="271F63BD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A restaurant bill is made from the various food and drink items ordered. Our program should sum those prices to obtain the expenses, on which the tip will then be added. The algorithm (which is independent of any programming language) is as follows. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="7A42085F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1439711697"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1812752036"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Let items be a list of the prices of the food and drinks ordered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="524825FD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1439711697"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1812752036"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Let the expenses be zero.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="34E62FF4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1812752036"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For each item in the items list: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCA83B2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1439711697"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="1812752036"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>add it to the expenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="5D2B3E9F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1439711697"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1812752036"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>print the expenses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="5F0E3672" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t>Step 3 is called an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>iteration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: it goes through the list to process each item. This can be directly translated to Python. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="3F4BA7B4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+    <w:p w14:paraId="546D7AA2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="41834129"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="Session4_MediaContent1"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="334769119"/>
+    <w:p w14:paraId="07067551" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1101687412"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="30111536"/>
+    <w:p w14:paraId="1DCF5D73" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="732042010"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="Session4_Figure1"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="32" w:name="Session4_Figure1"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="064CF4FC" wp14:editId="6A963C81">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="8" name="Picture 8" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="8" name="Picture 8" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="334769119"/>
+    <w:p w14:paraId="3740C105" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1101687412"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="4A39B827" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="235A9A1E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t>In Python, any line starting with # is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>comment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The computer ignores comments, they are just notes by the code’s author to clarify any finer points. Such notes come in very handy if the author (or someone else) needs to change the code later. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="65D74497" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t>In Python, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>lists</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are simply comma-separated values, within square brackets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="0E6F50F1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The ‘for variable in list: block’ instruction goes through the given list and successively stores each value of the list in the variable and then executes the block, which will usually (but not always, see the exercise below) refer to the variable to get its value. In this case, I add the value of the item to the current expenses and store the result again in expenses, so that it is always up to date. In English: let the new expenses be the old expenses plus the item ordered. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="5F80D93B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="6D1AA8AA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="803474699"/>
+        <w:divId w:val="332874940"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="Session4_Activity1"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="33" w:name="Session4_Activity1"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="2042853494"/>
+    <w:p w14:paraId="32C561BE" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1126659874"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="594383B9" w14:textId="11DE2C09" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="179784974"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="Session4_Question1"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t>Calculate and print how many items were ordered, i.e. 5 in the example above. First change the algorithm, then translate it to code. Hint: you need to count the items in the list, their prices are irrelevant. If you get stuck, you can see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>algorithm </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="2042853494"/>
+    <w:p w14:paraId="0E2137E9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1126659874"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1439711697"/>
+    <w:p w14:paraId="2B6AA81C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1812752036"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="6157D270" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB66359" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1448043735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="Session5"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5 Functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330E19C3" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In this section you will learn about functions in the Python programming language. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFF0BCE" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Totting up the bill is basically calculating the sum of a list of numbers. This is such a common need that Python already provides a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>function</w:t>
+      </w:r>
+      <w:r>
+        <w:t> for that, appropriately called </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>sum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. A function takes some data (the function’s input) and returns some other data (the function’s output). In this case, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>sum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> function takes a list of numbers as input and returns a single number as output. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5974BFFE" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To apply a function to some data (whether it’s a variable, a number or a string), just write the name of the function followed by the data in parenthesis. The computer will calculate the function’s output, which can be used in further calculations or assigned to a variable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF64B29" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AE6691" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1048257747"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Session5_MediaContent1"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A1C07D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1880318112"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02623FF9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1008992522"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...86 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="Session5_MediaContent1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="Session5_Figure1"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AECAC36" wp14:editId="49E829BE">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="9" name="Picture 9" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="9" name="Picture 9" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="9" name="Picture 9" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="111093613"/>
+    <w:p w14:paraId="0E3CEEA7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1880318112"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="919368159"/>
+    <w:p w14:paraId="529C432D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="919368159"/>
+    <w:p w14:paraId="4FCA0344" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1448043735"/>
       </w:pPr>
       <w:r>
         <w:t>As you can see, using the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>sum</w:t>
       </w:r>
       <w:r>
         <w:t> function shortens our code and makes it easier to understand, because the function’s name explicitly states what the code is doing. Good programmers don’t just write code, they write </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>readable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> code. They know that code always changes to accommodate further customer requests, and trying to modify cryptic code you wrote some weeks or months ago is no fun. Using comments and descriptive names for variables and functions helps making code readable. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="13EC3374" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="403839120"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="Session5_InternalSection1"/>
+        <w:divId w:val="1900631821"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="Session5_InternalSection1"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The length function</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677EA442" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1900631821"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Counting the number of items in a list is also so common, that Python has a function for that too, called </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>len</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which returns the length of the list. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00705DE2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1900631821"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Change the code above to show the number of ordered items, using the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>len</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> function. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CE5BC6" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="475072875"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="Session5_Section1"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>The length function</w:t>
-[...7 lines deleted...]
-        <w:t>Counting the number of items in a list is also so common, that Python has a function for that too, called </w:t>
+        <w:t>5.1 The input function</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A3AF5F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Another very useful function is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
-        <w:t>len</w:t>
-[...30 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="Session5_Section1"/>
+        <w:t>input</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: it takes a string that it prints on the screen (the user’s prompt), and returns a string with what the user typed on the keyboard until they pressed the RETURN or ENTER key. Run the code below and type in your name, followed by RETURN or ENTER. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668B98DD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14744FD2" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="937057943"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="Session5_MediaContent2"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:divId w:val="959805447"/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D26F697" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="8727310"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="920599546"/>
+    <w:p w14:paraId="6ACEEDBF" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1610820938"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="Session5_Figure2"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="41" w:name="Session5_Figure2"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F7FFC7C" wp14:editId="47E8D2B4">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="10" name="Picture 10" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="10" name="Picture 10" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="2146579025"/>
+    <w:p w14:paraId="1F83B1FF" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="8727310"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="959805447"/>
+    <w:p w14:paraId="1A5055FC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="959805447"/>
+    <w:p w14:paraId="16FF6FED" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
       </w:pPr>
       <w:r>
         <w:t>Note that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>input</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> always returns a string, even if the user typed in a number. To see the implications of that, run the code below and type in your birth year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="959805447"/>
+    <w:p w14:paraId="6075A698" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="1C850AB5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1026296754"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="Session5_MediaContent3"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="282736105"/>
+    <w:p w14:paraId="36F89467" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="843784558"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="456530016"/>
+    <w:p w14:paraId="7961F44D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="887229561"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="Session5_Figure3"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="43" w:name="Session5_Figure3"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30A3F81B" wp14:editId="1ED0B628">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="11" name="Picture 11" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="11" name="Picture 11" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 11" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="11" name="Picture 11" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="282736105"/>
+    <w:p w14:paraId="3DE639B7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="843784558"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="959805447"/>
+    <w:p w14:paraId="4440F22E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="959805447"/>
+    <w:p w14:paraId="0A979A3E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="475072875"/>
       </w:pPr>
       <w:r>
         <w:t>The computer reports a type error, because the code is mixing two different types of data. It is trying to subtract the string returned by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>input</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the number 2015. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="7504F398" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="774058022"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="Session5_Section2"/>
+        <w:divId w:val="2031713591"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="Session5_Section2"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.2 A conversion function</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A01FB77" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The solution is to use the built-in function </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>int</w:t>
+      </w:r>
+      <w:r>
+        <w:t> that takes a string and converts it to an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, which is a number like –2, –1, 0, 1, 2, etc. If the string represents a decimal number, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+        </w:rPr>
+        <w:t>int</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will give an error. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1918D7C7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691AB512" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1200241348"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="Session5_MediaContent4"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:divId w:val="774058022"/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A17431" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1546479670"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="841510063"/>
+    <w:p w14:paraId="0CF350EC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="435948085"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="Session5_Figure4"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="46" w:name="Session5_Figure4"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34906F5B" wp14:editId="2CB45FEC">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="12" name="Picture 12" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="12" name="Picture 12" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="12" name="Picture 12" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="618418250"/>
+    <w:p w14:paraId="6D742E65" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1546479670"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="774058022"/>
+    <w:p w14:paraId="1D24CF88" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="774058022"/>
+    <w:p w14:paraId="283A4B2E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="5F62F515" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1290161159"/>
+        <w:divId w:val="2042969897"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="Session5_Activity1"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:id="47" w:name="Session5_Activity1"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="195428394"/>
+    <w:p w14:paraId="72610A81" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="877621358"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="Session5_Question1"/>
+    <w:p w14:paraId="0FDCFBF0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1511868723"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="Session5_Question1"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t>Change the restaurant program (repeated below) so that it asks the user for the number of people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9F071" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1511868723"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1749F91E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="488257080"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="Session5_MediaContent5"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
-        <w:t>Change the restaurant program (repeated below) so that it asks the user for the number of people.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="542593480"/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE6B41E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="867915514"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="2141455782"/>
+    <w:p w14:paraId="2C988990" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="132606885"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="Session5_Figure5"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="50" w:name="Session5_Figure5"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17A7FDBA" wp14:editId="09B981C7">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="13" name="Picture 13" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="13" name="Picture 13" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 13" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="13" name="Picture 13" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="686830766"/>
+    <w:p w14:paraId="72E228A9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="867915514"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="542593480"/>
+    <w:p w14:paraId="693EC2F1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1511868723"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="195428394"/>
+    <w:p w14:paraId="27C998F4" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="877621358"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="774058022"/>
+    <w:p w14:paraId="7BFD96B6" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="774058022"/>
+    <w:p w14:paraId="4A8BCEA9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2031713591"/>
       </w:pPr>
       <w:r>
         <w:t>Next, in Section 6, you’ll learn a different form of iteration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="4E30BA3B" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="12A8300B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1112285343"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+        <w:divId w:val="345594762"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="Session6"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6 Iteration (part 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="5947C713" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t>In this section you will learn more about iteration and repetition in the Python programming language. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="31ACFCC5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let’s use input to ask for the price of orders instead of fixing them in a list. This requires a new iteration: an infinite loop that keeps asking until the user types ‘stop’, for example. We also need to convert the string returned by input into a number we can add to the expenses. The algorithm is: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="5469D560" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1112285343"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="345594762"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>let the expenses be zero</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="7B2BAC79" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="345594762"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forever repeat the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55848DAD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1112285343"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="345594762"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>let answer be the reply to the question “Price of ordered item?”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="593BF917" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-        <w:divId w:val="1112285343"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="345594762"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>if the answer is equal to “stop”:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="6CCFDFFD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="listlevel2"/>
+        <w:ind w:left="3660" w:right="780"/>
+        <w:divId w:val="345594762"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exit the loop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD0D7AE" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="345594762"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>otherwise:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEF2845" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="345594762"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>let the price be the answer converted to a decimal number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E8B4DC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...20 lines deleted...]
-        <w:divId w:val="1112285343"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="345594762"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>add the price to the expenses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="0E6F34F1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Test the code below: provide the same values as before (4.35, 2, 19.95, 22.70 and 5), followed by stop, and check the sum is at the end 54. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="5B4EACEF" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+    <w:p w14:paraId="744D2D2E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1556306877"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="Session6_MediaContent1"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1835610636"/>
+    <w:p w14:paraId="4FCB2E2D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="62341937"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:divId w:val="1354651744"/>
+    <w:p w14:paraId="40B766EA" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="2063555351"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="Session6_Figure1"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:id="53" w:name="Session6_Figure1"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5935D693" wp14:editId="4EE6DD02">
             <wp:extent cx="1219200" cy="545592"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="14" name="Picture 14" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+            <wp:docPr id="14" name="Picture 14" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 14" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82140_2022-10-20_16-45-04_e756c3668f804d7680ef9e9fb525bb20\word\assets\iframe1.jpg"/>
+                    <pic:cNvPr id="14" name="Picture 14" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="545592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1835610636"/>
+    <w:p w14:paraId="56F3EE6E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="62341937"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="670EE07A" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="40C6A573" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Python, the ‘while condition: block’ instruction keeps executing the block while the condition is true. In this case the condition is always True (note the initial uppercase), which leads to an infinite loop. Doing forever the same thing can get a bit tedious, so at some point I have to break free with the appropriately named break instruction. At that point the computer starts executing whatever code follows the loop. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="1FC613A8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t>Note that food and drink prices may be in pence or cents, so I need to convert the user’s input string to a decimal number (called a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>floating point</w:t>
       </w:r>
       <w:r>
         <w:t> number in Python), using the function </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>float</w:t>
       </w:r>
       <w:r>
         <w:t> instead of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCode"/>
         </w:rPr>
         <w:t>int</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="0CECD692" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note also that to check if two values or variables are equal, we write two equal signs, because a single equal sign is the assignment instruction. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1112285343"/>
+    <w:p w14:paraId="74F05DE7" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="444F4FF8" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="113453249"/>
+        <w:divId w:val="1431389713"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="Session6_Activity1"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkStart w:id="54" w:name="Session6_Activity1"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1871799233"/>
+    <w:p w14:paraId="31BBAA0C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1064911184"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="Session6_Question1"/>
+    <w:p w14:paraId="077756BE" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="86118910"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="Session6_Question1"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t xml:space="preserve">Put a complete program together, that starts as above, then asks the user for the number of people in the group, computes the tip and the VAT (20% on the expenses) and finally prints the total bill. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08477C56" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1064911184"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3979A365" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="345594762"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7E1D5B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="685130440"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="Session6_Section1"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
-        <w:t xml:space="preserve">Put a complete program together, that starts as above, then asks the user for the number of people in the group, computes the tip and the VAT (20% on the expenses) and finally prints the total bill. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1871799233"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>6.1 The oldest algorithm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2338E05C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="685130440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The while loop condition doesn’t have to be always true, of course. As an example, here is one of the oldest algorithms known, Euclid’s algorithm, used to find the greatest common divisor of two integers greater than zero, i.e. the greatest number that divides both without any remainder. For example, the greatest common divisor of 3 and 7 is 1, and of 21 and 49 is 7. This is needed to simplify fractions, for example. Explaining the maths that make the algorithm work is beyond the scope of this tutorial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5803FB05" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="685130440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Question</w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="2BC1C13D" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1723863418"/>
+        <w:divId w:val="1186014486"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="Session6_Activity2"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="57" w:name="Session6_Activity2"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1343431102"/>
+    <w:p w14:paraId="431F1382" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1346055278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="Session6_Question2"/>
+    <w:p w14:paraId="1A3C2D9B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2007243643"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="Session6_Question2"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t>Translate the algorithm below to Python. One instruction was already translated for you. Don’t forget to test your code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AE62D0" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2007243643"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A116E52" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1040983495"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="Session6_MediaContent2"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
-        <w:t>Translate the algorithm below to Python. One instruction was already translated for you. Don’t forget to test your code.</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="2045909346"/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C238CD" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="2007243643"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...15 lines deleted...]
-        <w:divId w:val="2045909346"/>
+        <w:t>End of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B09D15C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="1346055278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Media Content</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1343431102"/>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B19BCC" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="685130440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Question</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="490023831"/>
+    <w:p w14:paraId="22B2D82C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="685130440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note that for the loop to end, the condition must become false, i.e. both variables n and m have the same value. Therefore it doesn’t matter which one you print. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="00BA5F94">
+    <w:p w14:paraId="4D937469" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="41C3EDE5" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1927686169"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+        <w:divId w:val="74740558"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="Session7"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1927686169"/>
+    <w:p w14:paraId="148A5352" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="74740558"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this brief introduction to programming you have seen the fundamental building blocks that almost every programming language provides: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="19AB1E33" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>variables and assignment (=) to store and update data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="54B240D9" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>arithmetic operators (+, -, *)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="556EB91F" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>simple data types (strings and numbers, both integers and floating point)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="13C0B082" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>data structures (lists)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="62402153" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>sequence (one instruction per line)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="514B4C89" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>iteration (for and while loops)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="50C40660" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>selection (if-else and if-elif-elif-...-else),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="0B356C37" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>comparisons (&gt;, &lt;, ==, !=, &gt;=, &lt;=)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="1B853D91" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>functions (len and sum for lists, int and float to convert strings to numbers)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="6197B75E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>input from the keyboard (input function)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
+    <w:p w14:paraId="14628D3C" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1927686169"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="74740558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>output to the screen (print instruction)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1927686169"/>
+    <w:p w14:paraId="23D0E27B" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="74740558"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Programming languages have to be automatically understood by a machine, so the syntax and grammar are much more constrained than English and other natural languages. Any spelling mistake, like writing flat instead of float or forgetting punctuation like commas and colons, or using the wrong data type, leads to an error. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1927686169"/>
+    <w:p w14:paraId="1F8D5E8E" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="74740558"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You have also seen that programming involves writing clear and understandable code (e.g. by using comments and plain English names for variables and functions) to make it easier to change later, and testing it thoroughly. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1927686169"/>
+    <w:p w14:paraId="0D712736" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="74740558"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learning to program forces us to think clearly and rigorously when solving a problem, because the solution has to be described in very small and precise steps that even a machine can understand. Python makes it easy to write the code once we come up with a sufficiently detailed algorithm, but the thinking (still) has to be done by us. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF41B2" w:rsidRDefault="003F138E">
-[...1 lines deleted...]
-        <w:divId w:val="1927686169"/>
+    <w:p w14:paraId="48F9E9E1" w14:textId="77777777" w:rsidR="00ED4890" w:rsidRDefault="00ED4890">
+      <w:pPr>
+        <w:divId w:val="74740558"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Like learning any other skill, only practice makes perfect. We hope this course inspired you to learn more Python and to share your creations with friends and family. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EF41B2" w:rsidSect="00BA5F94">
+    <w:sectPr w:rsidR="00ED4890" w:rsidSect="0015715D">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+    <w:p w14:paraId="27F1159B" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+    <w:p w14:paraId="76D13A30" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C096A6B3-2C55-426A-889E-6B708235509B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BA5F94" w:rsidRPr="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66A77165" w14:textId="77777777" w:rsidR="0015715D" w:rsidRPr="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> Page \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NumPages \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>20th October 2022</w:t>
+      <w:t>4th September 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA5F94" w:rsidRPr="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+  <w:p w14:paraId="12B5EA22" w14:textId="67D76FBF" w:rsidR="0015715D" w:rsidRPr="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00BA5F94">
+      <w:r w:rsidRPr="0015715D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>https://www.open.edu/openlearn/science-maths-technology/simple-coding/content-section-0</w:t>
+        <w:t>https://www.open.edu/openlearn/digital-computing/simple-coding/content-section-0</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+    <w:p w14:paraId="15224B24" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+    <w:p w14:paraId="65EB5205" w14:textId="77777777" w:rsidR="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BA5F94" w:rsidRPr="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BAEA5F9" w14:textId="77777777" w:rsidR="0015715D" w:rsidRPr="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3403A8EE" wp14:editId="117C348B">
+          <wp:extent cx="1638300" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="15" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="790575" cy="533400"/>
+                    <a:ext cx="1638300" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA5F94" w:rsidRPr="00BA5F94" w:rsidRDefault="00BA5F94" w:rsidP="00BA5F94">
+  <w:p w14:paraId="14159CE8" w14:textId="6622056A" w:rsidR="0015715D" w:rsidRPr="0015715D" w:rsidRDefault="0015715D" w:rsidP="0015715D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA5F94">
+    <w:r w:rsidRPr="0015715D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Simple coding </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088051C2"/>
+    <w:nsid w:val="0F9B4D71"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9E52358E"/>
+    <w:tmpl w:val="4FA00514"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33EC311E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04CC7846"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40CD3F7E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3E65ED6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="529A153E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C4E0804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5682,184 +6006,184 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F353AE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFE2E898"/>
+    <w:lvl w:ilvl="0" w:tplc="A6EAF0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="B0C2A444">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76644726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D84210C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7124FD14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A9FEE184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13CE3314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="048604F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56DCAC7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7D3FC4"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632B3748"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F05EEE1E"/>
+    <w:tmpl w:val="E9FE479E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -5944,457 +6268,150 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...265 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1656684577">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1779905314">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="421726007">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1481464786">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="149490748">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1736124210">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...58 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="1650865201">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F138E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF41B2"/>
+    <w:rsidRoot w:val="00ED4890"/>
+    <w:rsid w:val="0015715D"/>
+    <w:rsid w:val="0024000D"/>
+    <w:rsid w:val="00ED4890"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1B494DB1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C08F2BAE-973C-4940-A162-DDB76DD12C1F}"/>
+  <w15:docId w15:val="{6066F8EE-50F3-4044-882B-311A1F240E39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6722,50 +6739,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -6893,152 +6915,154 @@
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
@@ -7069,72 +7093,109 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="note-marker">
     <w:name w:val="note-marker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:right="240"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-decimal">
     <w:name w:val="list-decimal"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-roman">
     <w:name w:val="list-lower-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-roman">
     <w:name w:val="list-upper-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-alpha">
     <w:name w:val="list-lower-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-alpha">
     <w:name w:val="list-upper-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel1">
+    <w:name w:val="listlevel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel2">
+    <w:name w:val="listlevel2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="2160"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqquestion">
     <w:name w:val="itq_question"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqanswer">
     <w:name w:val="itq_answer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
@@ -7233,498 +7294,616 @@
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computerdisplay">
     <w:name w:val="computerdisplay"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="180" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="programlisting">
     <w:name w:val="programlisting"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computer-ui">
     <w:name w:val="computer-ui"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:spacing w:val="48"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="speaker">
     <w:name w:val="speaker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remark">
     <w:name w:val="remark"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2640"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="option">
     <w:name w:val="option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionright">
     <w:name w:val="option_right"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:left w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:right w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionwrong">
     <w:name w:val="option_wrong"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairmatch">
     <w:name w:val="pair_match"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairoption">
     <w:name w:val="pair_option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairs">
     <w:name w:val="pairs"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="freeresponse">
     <w:name w:val="free_response"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidenote">
     <w:name w:val="sidenote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:ind w:left="4351"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reveal-more">
+    <w:name w:val="reveal-more"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="48" w:space="5" w:color="D3D3D3"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table-container">
     <w:name w:val="table-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="accounts">
     <w:name w:val="accounts"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="landscape">
     <w:name w:val="landscape"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="type2">
     <w:name w:val="type2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wide">
     <w:name w:val="wide"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="horizontalrules">
     <w:name w:val="horizontalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="topbottomrules">
     <w:name w:val="topbottomrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess">
     <w:name w:val="chess"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="colstripe">
     <w:name w:val="colstripe"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verticalrules">
     <w:name w:val="verticalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecentered">
     <w:name w:val="tablecentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadcentered">
     <w:name w:val="columnheadcentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabledecimal">
     <w:name w:val="tabledecimal"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableright">
     <w:name w:val="tableright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadright">
     <w:name w:val="columnheadright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableleft">
     <w:name w:val="tableleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadleft">
     <w:name w:val="columnheadleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFAC2"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsingleabove">
     <w:name w:val="total_single_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsinglebelow">
     <w:name w:val="total_single_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoubleabove">
     <w:name w:val="total_double_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoublebelow">
     <w:name w:val="total_double_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figure-container">
     <w:name w:val="figure-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation-container">
     <w:name w:val="equation-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texteqn">
     <w:name w:val="text_eqn"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="info-box">
     <w:name w:val="info-box"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="timing">
     <w:name w:val="timing"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sourcereference">
     <w:name w:val="sourcereference"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="2381"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="3161" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verse">
     <w:name w:val="verse"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-author">
     <w:name w:val="comment-author"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E65B00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-editor">
     <w:name w:val="comment-editor"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E80074"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="audio-reader-note">
     <w:name w:val="audio-reader-note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="C10031"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="notice">
     <w:name w:val="notice"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:left w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:bottom w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:right w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="48" w:right="48"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="underline">
     <w:name w:val="underline"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader">
     <w:name w:val="box_header"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody">
     <w:name w:val="box_body"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
+    <w:name w:val="heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langzh">
     <w:name w:val="langzh"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:hint="eastAsia"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langen">
     <w:name w:val="langen"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader1">
     <w:name w:val="box_header1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody1">
     <w:name w:val="box_body1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
@@ -7790,1719 +7969,1776 @@
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader6">
     <w:name w:val="box_header6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody5">
     <w:name w:val="box_body5"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody6">
     <w:name w:val="box_body6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess1">
     <w:name w:val="chess1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA5F94"/>
+    <w:rsid w:val="0015715D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA5F94"/>
+    <w:rsid w:val="0015715D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA5F94"/>
+    <w:rsid w:val="0015715D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA5F94"/>
+    <w:rsid w:val="0015715D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0015715D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="131993696">
+    <w:div w:id="74740558">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="295532826">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="320887727">
+        <w:div w:id="890506103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1112432038">
+            <w:div w:id="352347255">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="120"/>
               <w:marBottom w:val="120"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2000771802">
+            <w:div w:id="393897035">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1422943759">
+                <w:div w:id="1301350935">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="830751775">
+        <w:div w:id="1460757439">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1119569203">
+            <w:div w:id="1888880182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="120"/>
+              <w:marBottom w:val="120"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="622731535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1361780332">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="436755107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="951859211">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1945766456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="158038561">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1627344872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1809855365">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="653486091">
+                <w:div w:id="1404569231">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="130903273">
+                <w:div w:id="826475893">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="518737292">
+                    <w:div w:id="467745500">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="874586859">
+            <w:div w:id="700131413">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="240"/>
-              <w:marBottom w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
-                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1239289410">
-[...3 lines deleted...]
-                  <w:marBottom w:val="0"/>
+                <w:div w:id="94792990">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1215702950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
-                </w:div>
-[...10 lines deleted...]
-                  </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="113444681">
+                    <w:div w:id="1350259393">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-          </w:divsChild>
-[...65 lines deleted...]
-            <w:div w:id="44066711">
+            <w:div w:id="365763570">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="2051297399">
-[...1 lines deleted...]
-                  <w:marRight w:val="0"/>
+                <w:div w:id="1565990815">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-              </w:divsChild>
-[...65 lines deleted...]
-                <w:div w:id="287588027">
+                <w:div w:id="912272638">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
-                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...63 lines deleted...]
-                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="920599546">
+                    <w:div w:id="562065998">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="282736105">
-[...117 lines deleted...]
-            <w:div w:id="1290821897">
+            <w:div w:id="1706634933">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1290161159">
+                <w:div w:id="629090134">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="195428394">
+                <w:div w:id="691960056">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="542593480">
+                    <w:div w:id="345055896">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="686830766">
+                        <w:div w:id="1658723304">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1484925464">
+                            <w:div w:id="425227072">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="120"/>
                               <w:marBottom w:val="120"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
-                            <w:div w:id="835262834">
+                            <w:div w:id="71053802">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="240"/>
                               <w:marBottom w:val="240"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                               <w:divsChild>
-                                <w:div w:id="2141455782">
+                                <w:div w:id="281151091">
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1110130464">
-[...11 lines deleted...]
-    <w:div w:id="1112285343">
+    <w:div w:id="298653315">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1835610636">
+        <w:div w:id="1151020024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1524173066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="147676540">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="62653272">
+            <w:div w:id="1619143016">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="120"/>
               <w:marBottom w:val="120"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="47919694">
+            <w:div w:id="971789762">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1354651744">
+                <w:div w:id="504125828">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="326324629">
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="312300937">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="93944733">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="240"/>
-          <w:marBottom w:val="240"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
           <w:divBdr>
-            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="113453249">
-[...3 lines deleted...]
-              <w:marBottom w:val="0"/>
+            <w:div w:id="616523077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="120"/>
+              <w:marBottom w:val="120"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="109132654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-            </w:div>
-[...10 lines deleted...]
-              </w:divBdr>
               <w:divsChild>
-                <w:div w:id="368721053">
+                <w:div w:id="936250486">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="490023831">
+        <w:div w:id="676272344">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2139105657">
+            <w:div w:id="743642613">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1723863418">
+                <w:div w:id="1355382751">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1343431102">
+                <w:div w:id="43482372">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="2045909346">
+                    <w:div w:id="1084107706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1678073837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1922523479">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="667054961">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1610894055">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="345594762">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62341937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1556306877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="120"/>
+              <w:marBottom w:val="120"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="690372656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2063555351">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="824586268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1431389713">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1064911184">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="86118910">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="685130440">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="298070784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1186014486">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1346055278">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007243643">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1056511234">
+                        <w:div w:id="1470594310">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="119880396">
+                            <w:div w:id="1040983495">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="120"/>
                               <w:marBottom w:val="120"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1117065237">
+    <w:div w:id="639923006">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="672877596">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1412121706">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1448043735">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="307982780">
+        <w:div w:id="1880318112">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1201288539">
+            <w:div w:id="1048257747">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="120"/>
               <w:marBottom w:val="120"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1540778339">
+            <w:div w:id="1401322854">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="196548515">
+                <w:div w:id="1008992522">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1537694039">
+        <w:div w:id="1900631821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="475072875">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1574504872">
+            <w:div w:id="8727310">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="120"/>
-[...50 lines deleted...]
-              <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-            </w:div>
-[...10 lines deleted...]
-              </w:divBdr>
               <w:divsChild>
-                <w:div w:id="303506703">
+                <w:div w:id="937057943">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
-                  <w:marTop w:val="0"/>
-                  <w:marBottom w:val="0"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2092459886">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
-                </w:div>
-[...50 lines deleted...]
-                  </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1000036935">
+                    <w:div w:id="1610820938">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="390806156">
+            <w:div w:id="843784558">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1136028163">
+                <w:div w:id="1026296754">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="120"/>
                   <w:marBottom w:val="120"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                     <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1686906646">
+                <w:div w:id="276373941">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="675618467">
+                    <w:div w:id="887229561">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1439644297">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2031713591">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1546479670">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="240"/>
-              <w:marBottom w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
-                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="861940796">
-[...3 lines deleted...]
-                  <w:marBottom w:val="0"/>
+                <w:div w:id="1200241348">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="517617083">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
-                </w:div>
-[...10 lines deleted...]
-                  </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="58946396">
+                    <w:div w:id="435948085">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1065182193">
+            <w:div w:id="1228686043">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="816534665">
+                <w:div w:id="2042969897">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1786654378">
+                <w:div w:id="877621358">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="920017972">
+                    <w:div w:id="1511868723">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1252088112">
+                        <w:div w:id="867915514">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="722021037">
+                            <w:div w:id="488257080">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="120"/>
                               <w:marBottom w:val="120"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
-                            <w:div w:id="1345135403">
+                            <w:div w:id="1357467475">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="240"/>
                               <w:marBottom w:val="240"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                               <w:divsChild>
-                                <w:div w:id="974722622">
+                                <w:div w:id="132606885">
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1321734643">
-[...11 lines deleted...]
-    <w:div w:id="1439711697">
+    <w:div w:id="1812752036">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="334769119">
+        <w:div w:id="1101687412">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="567689200">
+            <w:div w:id="41834129">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="120"/>
               <w:marBottom w:val="120"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="538470524">
+            <w:div w:id="1281109354">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="30111536">
+                <w:div w:id="732042010">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="2067992556">
+        <w:div w:id="2017919973">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="803474699">
+            <w:div w:id="332874940">
               <w:marLeft w:val="240"/>
               <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2042853494">
+            <w:div w:id="1126659874">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1682006640">
+                <w:div w:id="179784974">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1927686169">
-[...10 lines deleted...]
-    </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trinket.io/python/aa5874c884" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trinket.io/python/0c2f220d84" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trinket.io/python/aa5874c884" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trinket.io/python/0c2f220d84" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/science-maths-technology/simple-coding/content-section-0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/digital-computing/simple-coding/content-section-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\AaaF\local_assets\global_docx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9603,91 +9839,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>global_docx</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>20126</Characters>
+  <Pages>9</Pages>
+  <Words>4157</Words>
+  <Characters>20163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>575</Lines>
-  <Paragraphs>237</Paragraphs>
+  <Lines>593</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24038</CharactersWithSpaces>
+  <CharactersWithSpaces>24082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Simple coding</dc:title>
   <dc:subject/>
   <dc:creator>The Open University</dc:creator>
   <cp:keywords/>
   <dc:description>Comments</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UnitURL">
-    <vt:lpwstr>https://www.open.edu/openlearn/science-maths-technology/simple-coding/content-section-0</vt:lpwstr>
+    <vt:lpwstr>https://www.open.edu/openlearn/digital-computing/simple-coding/content-section-0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DateProcessed">
-    <vt:lpwstr>20th October 2022</vt:lpwstr>
+    <vt:lpwstr>4th September 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemTitle">
     <vt:lpwstr>Simple coding</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OuLogo">
-    <vt:lpwstr>\\sc-file-test\system\other\oulogo.jpg</vt:lpwstr>
+    <vt:lpwstr>\\stcn-file-live\system\other\oulogo.jpg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BrandLogo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Copyright">
-    <vt:lpwstr>Copyright © 2015 The Open University</vt:lpwstr>
+    <vt:lpwstr>Unless otherwise stated, copyright © 2015, 2015 The Open University, all rights reserved.</vt:lpwstr>
   </property>
 </Properties>
 </file>