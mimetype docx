--- v0 (2025-11-22)
+++ v1 (2026-08-24)
@@ -1,14514 +1,13595 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="672DC5CC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69D9FE41" wp14:editId="105F243F">
             <wp:extent cx="5278120" cy="8444992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Essay and report writing skills"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Essay and report writing skills"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Essay and report writing skills"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="8444992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="64B5F7BC" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="385E783B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
-        <w:divId w:val="1097747497"/>
+        <w:divId w:val="1592155572"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LDT_5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1B373053" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:spacing w:before="384" w:beforeAutospacing="0" w:after="144" w:afterAutospacing="0" w:line="216" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1097747497"/>
+        <w:divId w:val="1592155572"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Essay and report writing skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="45281597" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF8053F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:divId w:val="1643733403"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>About this free course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="71EE0672" w14:textId="6F12AFE5" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Find out more about studying with The Open University by visiting our online prospectus: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.open.ac.uk/courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="537A24F8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>This version of the content may include video, images and interactive content that may not be optimised for your device.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0FE92B1E" w14:textId="0FC9CF8D" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">You can experience this free course as it was originally designed on OpenLearn, the home of free learning from The Open University - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">www.open.edu/openlearn/education/essay-and-report-writing-skills/content-section-0 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F27DC63" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>There you’ll also be able to track your progress via your activity record, which you can use to demonstrate your learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="373EAE89" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Copyright © 2016 The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1643733403"/>
+    <w:p w14:paraId="7ABA9F3F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intellectual property</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="647C4027" w14:textId="009061DC" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unless otherwise stated, this resource is released under the terms of the Creative Commons Licence v4.0 </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Within that The Open University interprets this licence in the following way: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB5F336" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">by The Open University. Please read the full text before using any of the content. </w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18400655" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B3FA8B1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="043788E3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary), licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="618B263C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3246A75C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8F4CE9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23867457" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
-[...22 lines deleted...]
-      <w:r>
         <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="782A0472" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EF97741" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Head of Intellectual Property, The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="436103E8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1437098022"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">978 1 47300 156 5 (.epub) </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">978 1 47300 061 2 (.kdl) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="4B67FE98" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4E514DA9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="1045371045"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1075081122"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="201D27BC" w14:textId="2C4A68FE" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...46 lines deleted...]
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1 Good practice in writing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="4183BD0E" w14:textId="57FB9A28" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2 Identifying key concerns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="52081ED4" w14:textId="77D9F4D6" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.1 Your feelings about writing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="1C937D11" w14:textId="3986203B" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session2_Section2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.2 Developing writing styles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="6131A4AE" w14:textId="3ADFF415" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session3" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3 The purpose of writing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="5F7C8E02" w14:textId="6EA5EE89" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4 Understanding the task</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="2EC0641E" w14:textId="6311CF15" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.1 Writing requirements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="25CD997C" w14:textId="31DB9D25" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.2 Reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="5B85E191" w14:textId="130540E8" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section3" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.3 Essays</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="3A2B685E" w14:textId="16F59934" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section4" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.4 Stages in assignment writing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="2E4FBF2F" w14:textId="7C4FCBB7" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session4_Section5" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.5 A different perspective</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="42AD52A8" w14:textId="6DFF9160" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5 Preparation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="439E8F02" w14:textId="3D2E9AAC" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.1 Estimating the time for the task</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="34E112AC" w14:textId="0D43DF1C" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.2 The question</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="39962D3F" w14:textId="576DCE69" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section3" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.3 Researching</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="51529EC8" w14:textId="1AC5F6CF" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session5_Section4" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.4 Identifying sources</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="1C02FB5B" w14:textId="2E2DF378" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6 Planning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="4D5510DA" w14:textId="015BC32D" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6.1 Why plan a piece of writing?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="53744932" w14:textId="22364A9E" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6_Section2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6.2 Turning the spotlight on your work</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="2F28E060" w14:textId="0A14816E" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session6_Section3" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6.3 Planning stages</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="56868320" w14:textId="18B6F774" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7 Drafting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="76DF6DBE" w14:textId="3301DA40" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7.1 Translating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="7481FF1E" w14:textId="55A02F55" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7_Section2" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7.2 Drafting reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="3A250DB9" w14:textId="4D583337" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7_Section3" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7.3 Drafting essays</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="3A8C345F" w14:textId="786BACDB" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session7_Section4" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7.4 Writing the first draft</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="0C421CEC" w14:textId="22F6EAA5" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session8" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>8 Polishing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="420517C3" w14:textId="5E06E510" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="3480"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session8_Section1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>8.1 Why polish?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="586D5FE4" w14:textId="7AA0F006" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session9" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>9 Letting go</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="770495AD" w14:textId="27A7CD0F" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session10" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>10 Reflecting on tutor feedback</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="05EF049D" w14:textId="22D66FEA" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Session11" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Conclusion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="3D90AAC4" w14:textId="1009A8E4" w:rsidR="003F5481" w:rsidRDefault="00070719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...46 lines deleted...]
-        <w:divId w:val="1045371045"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1075081122"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Solutions1" w:history="1">
-        <w:r w:rsidR="00F408B2">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Solutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="3C978D31" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36409A32" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="2022968445"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Session1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1 Good practice in writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67685218" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This course is a general guide and will introduce you to the principles of good practice that can be applied to all writing. If you work on developing these, you will have strong basic (or ‘core’) skills to apply in any writing situation. For assistance with specific aspects of any course you are to study, always refer to any guidance notes or handbooks that have been provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28224C12" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This course won't solve all your difficulties immediately; developing your writing skills is an ongoing process, and one that involves frequent reflection on the way you tackle assignments. By the time you have come to the end of the course, however, we hope that you will be able to break down the task of essay or report writing into separate elements, identify which of these elements you want to work on, and develop an action plan to enable you to manage your own improvement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CD10DA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C4B85" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1126853607"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="Introduction1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Session1_Figure1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...257 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07DA1BA8" wp14:editId="5563AEC2">
-            <wp:extent cx="4572000" cy="3048000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C1DB4CB" wp14:editId="51E20B91">
+            <wp:extent cx="4572000" cy="3054096"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_62a2ded06e15fb53b0722c39de6cc858c87bc9e2_228108.tif.jpg"/>
+            <wp:docPr id="2" name="Picture 2" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_62a2ded06e15fb53b0722c39de6cc858c87bc9e2_228108.tif.jpg"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="4572000" cy="3054096"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1384479494"/>
+    <w:p w14:paraId="26B9FC5E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1384479494"/>
+    <w:p w14:paraId="48136DD3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>How to use this course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1384479494"/>
+    <w:p w14:paraId="2C692307" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2022968445"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can use this course in a variety of ways. You can dip into it, choosing the sections that you feel are most relevant to your needs, or you can work through it from start to finish. However, we suggest that you don't use it in isolation but </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">in conjunction with your current study, ideally while you are working on an assigment or report </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It is essentially a workbook, and includes a number of activities, which we hope you will do as you study your chosen course. There is also an action plan. You can only really improve through practice. Like swimming, no-one learns assignment writing by reading a book, although it may give useful advice on technique. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="1AD4DBDF" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="159C1939" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="465002625"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:divId w:val="552352901"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Session2"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2 Identifying key concerns</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="20805283" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1089809267"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:divId w:val="707530658"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Session2_Section1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2.1 Your feelings about writing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="75EA24E8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Think for a moment about your reasons for studying this course. Is it perhaps because you don't understand what is expected of you in your assignments, or that you aren't clear about how to improve? What are your feelings about your writing skills? What previous experience have you had (if any) of essay or report writing? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="3296D6C3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="5FB9C1B1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="844200524"/>
+        <w:divId w:val="609355546"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="Session2_Activity1"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="4" w:name="Session2_Activity1"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1436363432"/>
+    <w:p w14:paraId="74488EBF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="507790195"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="1E99215C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1905481611"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Session2_Question1"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve">You might find it helpful to write down your thoughts at this stage in your Learning Journal and keep them for future reference. You can look back on them at another time and see if they have changed in any way. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1436363432"/>
+    <w:p w14:paraId="73A19684" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="507790195"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="View_Session2_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="6" w:name="View_Session2_Discussion1"/>
+    <w:p w14:paraId="19184CD4" w14:textId="02C6B7F5" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1436363432"/>
+        <w:divId w:val="507790195"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session2_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-        <w:divId w:val="1089809267"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="544812B1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C01FA8C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Do any of the following relate to your own circumstances?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="22F5BC6E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t>It's a very long time since I've done anything like this. I've forgotten how to do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="484A8D45" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I'm not familiar with the British educational system. What I was taught seems to be quite different from what is expected here. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="6F1A6A94" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t>I feel I'm putting myself up just to be shot down. I'm really exposing my weaknesses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="637799CA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t>I enjoy writing, but there seems to be a mystique to this kind of ‘academic’ writing that I can't fathom.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="7E53B51E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t>I love writing essays but this course requires reports, and I feel frustrated because they constrain my style.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1089809267"/>
+    <w:p w14:paraId="6C583ED3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="707530658"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I find that I write in one way for one tutor, and that's acceptable to her, but then the next tutor says I should do it differently. What is right? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="106F1978" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1999914637"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:divId w:val="955258889"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Session2_Section2"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2.2 Developing writing styles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1999914637"/>
+    <w:p w14:paraId="1130CAF7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="955258889"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If any of the statements on the previous page rings true, let us reassure you: many other students are feeling the same as you. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Writing skills can be learned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. We want to emphasise straightaway that this is a process that can be continually developed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="17E72C51" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="955258889"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">There is no single ‘correct’ way of writing: different academic disciplines demand different styles. This can be confusing if you feel that you've mastered what is required for one course, only to find that something different is expected on another. You might feel more comfortable with one particular style of writing or presentation rather than another. You will also have your own individual way of writing, which reflects your personality or your culture: think of this as a strength that can be built on. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="723702A5" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6791F29B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1623463218"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:divId w:val="224072048"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Session3"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3 The purpose of writing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1623463218"/>
+    <w:p w14:paraId="65150557" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let's take a step back and think about why you are writing assignments. As with most tasks, if you have an understanding of why you are doing something and how it fits into the bigger picture, it is easier to define what is required of you and therefore to do a good job. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1623463218"/>
+    <w:p w14:paraId="727ABD0F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t>So, what do you see as the reasons for writing assignments? Here are some suggestions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="69B3DC36" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1623463218"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t>to meet the assessment requirements of my course;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3413F5E2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1623463218"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t>to demonstrate my understanding of particular topics to my tutor;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7CCCB903" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1623463218"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t>to check that my writing is at the right level for my course.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...9 lines deleted...]
-        <w:divId w:val="1623463218"/>
+    <w:p w14:paraId="54E2A718" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Most students tend to view the writing process in these terms: that it provides evidence of their understanding and skills to whoever is marking their work. It is possible to engage with the course materials for a while without knowing whether or not you have really understood what the writer is conveying. If you have the opportunity to attend tutorials, you may be able to listen to what is going on without feeling you have to say very much. Then comes the crunch. An assignment is due, and you are forced to expose </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">your thinking and understanding to someone else – and be awarded marks for it. For many students, anxiety about assessment can overshadow the enjoyment and personal growth that the writing process can offer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16311911" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">But what if you change the focus? While formal assessment is obviously important, take a moment to ask yourself ‘What can I gain from the writing process?’ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1623463218"/>
+    <w:p w14:paraId="749B5061" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="056783B7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1443065284"/>
+        <w:divId w:val="1003892544"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="Session3_Activity1"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="9" w:name="Session3_Activity1"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="669724579"/>
+    <w:p w14:paraId="6F34BB4D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1976258782"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="55025F2D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="Session3_Question1"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Would you agree with the following statements? An assignment:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1248448"/>
+    <w:p w14:paraId="570A11E5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
       </w:pPr>
       <w:r>
         <w:t>(a) provides an opportunity for me to think about different viewpoints or perspectives;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1248448"/>
+    <w:p w14:paraId="385D6226" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(b) helps me to come to a better, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>personal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> understanding of important theories and concepts; to internalise knowledge and ideas, ‘making them my own’; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1248448"/>
+    <w:p w14:paraId="718B0B1E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
       </w:pPr>
       <w:r>
         <w:t>(c) builds on my ability to analyse and apply new ideas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1248448"/>
+    <w:p w14:paraId="7E366A64" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
       </w:pPr>
       <w:r>
         <w:t>(d) allows me to obtain feedback from my tutor and advice on how to improve;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="089C7F22" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1016885456"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>(e) helps pull the course together and enables me to check out my progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="669724579"/>
+    <w:p w14:paraId="76C5F81E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1976258782"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="14" w:name="View_Session3_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="11" w:name="View_Session3_Discussion1"/>
+    <w:p w14:paraId="23CC7CA7" w14:textId="05B37F07" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="669724579"/>
+        <w:divId w:val="1976258782"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session3_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-        <w:divId w:val="1623463218"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="76D6DFEB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="224072048"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="567E1EAC" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="71F8BB76" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1023552798"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:divId w:val="1692367819"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Session4"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4 Understanding the task</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6E3C87D0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="647245264"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:divId w:val="1732803368"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Session4_Section1"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1 Writing requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="647245264"/>
+    <w:p w14:paraId="233330C6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Being a successful writer in one area doesn't always make it easy to know what is required in another. Here are some general questions that you can ask to help define the requirements for particular pieces of writing: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7DE2D94B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>What will my tutor be expecting? (this is sometimes phrased as ‘think about the audience’)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="02B70963" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is the most appropriate format: report or essay? Do I have a choice, or is it stipulated in any guidance notes I've been given? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="42EFC73F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>What is the question asking?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="03BBA325" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>Is the aim to inform, to analyse or to recommend – or perhaps something else?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="506E7218" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>Is there a recommended length?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="381BF0A4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>Is there advice about how to distribute the word allocation between sections?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="22EB88F7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="647245264"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>Is a formal style required (‘it could be argued …’) or a more personal tone (‘I think…’)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...9 lines deleted...]
-        <w:divId w:val="647245264"/>
+    <w:p w14:paraId="40F226D9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1732803368"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your answers to these questions will depend on the type of assignment you are being asked to write and the advice or </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">guidance given for that assignment, or for the course more generally. Your tutor will be able to help if you are unsure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C938BD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1732803368"/>
       </w:pPr>
       <w:r>
         <w:t>We will concentrate on two forms here, the report and the essay.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="56925F55" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="296419845"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:divId w:val="1317148567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Session4_Section2"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.2 Reports</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="296419845"/>
+    <w:p w14:paraId="48603451" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1317148567"/>
       </w:pPr>
       <w:r>
         <w:t>Let's look at reports first.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="296419845"/>
+    <w:p w14:paraId="2DC3EB9B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1317148567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="50326D87" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="284393233"/>
+        <w:divId w:val="1817800198"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="Session4_Activity1"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="15" w:name="Session4_Activity1"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1795324137"/>
+    <w:p w14:paraId="39A0B42D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1973170977"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="652CFDE8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2075658407"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="Session4_Question1"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Note down in your Learning Journal what you consider to be the purpose of a report.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1795324137"/>
+    <w:p w14:paraId="0A15AC23" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1973170977"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="20" w:name="View_Session4_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="17" w:name="View_Session4_Discussion1"/>
+    <w:p w14:paraId="7C79820B" w14:textId="1D72FB08" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1795324137"/>
+        <w:divId w:val="1973170977"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...3 lines deleted...]
-        <w:divId w:val="296419845"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="5C7EDD33" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1317148567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="09F8DB73" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="149371939"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:divId w:val="1898082919"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="Session4_Section3"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.3 Essays</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="149371939"/>
+    <w:p w14:paraId="2B07902A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1898082919"/>
       </w:pPr>
       <w:r>
         <w:t>Now let's turn to essays.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="149371939"/>
+    <w:p w14:paraId="5C325660" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1898082919"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="122886C8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="196743460"/>
+        <w:divId w:val="320043665"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="Session4_Activity2"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="19" w:name="Session4_Activity2"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Activity 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1574319066"/>
+    <w:p w14:paraId="37C75B55" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="168259794"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="760799F4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="918713602"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="Session4_Question2"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Note down in your Learning Journal what you consider to be the purpose of an essay.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1574319066"/>
+    <w:p w14:paraId="1CAA09D2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="168259794"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="24" w:name="View_Session4_Discussion2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="21" w:name="View_Session4_Discussion2"/>
+    <w:p w14:paraId="42479195" w14:textId="13A0D4F9" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1574319066"/>
+        <w:divId w:val="168259794"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Discussion2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...3 lines deleted...]
-        <w:divId w:val="149371939"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="4EA8E83B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1898082919"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="40E1F6E0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="599607518"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:divId w:val="1927837788"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="Session4_Section4"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.4 Stages in assignment writing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="599607518"/>
+    <w:p w14:paraId="37C8C83E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1927837788"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="2CB6B656" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="828595307"/>
+        <w:divId w:val="71465285"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="Session4_Activity3"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="23" w:name="Session4_Activity3"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="127599955"/>
+    <w:p w14:paraId="787DC37A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="798181466"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="0BC10F0B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1961111793"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="Session4_Question3"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t xml:space="preserve">Note down in your Learning Journal what you think the stages are that you have to go through in producing an assignment, from beginning to end. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="127599955"/>
+    <w:p w14:paraId="086AC5E2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="798181466"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="28" w:name="View_Session4_Discussion3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="25" w:name="View_Session4_Discussion3"/>
+    <w:p w14:paraId="03361B03" w14:textId="50A8B97A" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="127599955"/>
+        <w:divId w:val="798181466"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Discussion3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Discussion3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-        <w:divId w:val="599607518"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4DB70680" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1927837788"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="01813020" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="903222015"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:divId w:val="317850346"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="Session4_Section5"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.5 A different perspective</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="903222015"/>
+    <w:p w14:paraId="541FFB03" w14:textId="12F9B12A" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="317850346"/>
       </w:pPr>
       <w:r>
         <w:t>If we present the list in a different way .</w:t>
       </w:r>
       <w:hyperlink w:anchor="fig001_001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), you can also see that this process is not linear. It is not simply a case of beginning with an analysis of the assignment and ending with a consideration of your tutor's comments. It involves frequent revisiting of earlier stages, checking and reflecting: two steps forward, one step back. You may notice how much depends on a constant referring back to the question. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="903222015"/>
+    <w:p w14:paraId="69ED958E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="317850346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="2050841168"/>
+    <w:p w14:paraId="5A8F4A5E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="525142804"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="Session4_Figure1"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="27" w:name="Session4_Figure1"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C342130" wp14:editId="26EA310A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75329B6F" wp14:editId="15639940">
             <wp:extent cx="2405000" cy="1765000"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:docPr id="3" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_5064959dc0fe799ee6137331c83653adfade7183_ldt_5_001i.jpg"/>
+            <wp:docPr id="3" name="Picture 3" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_5064959dc0fe799ee6137331c83653adfade7183_ldt_5_001i.jpg"/>
+                    <pic:cNvPr id="3" name="Picture 3" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2405000" cy="1765000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="fig005_001i"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:bookmarkStart w:id="28" w:name="fig005_001i"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="4624D390" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1390614334"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="464471829"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure 1 Assignment writing: a different perspective </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="903222015"/>
+    <w:p w14:paraId="0DD505DF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="317850346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="1EDB63FC" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2DBC91CD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="765466688"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:divId w:val="749932757"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="Session5"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5 Preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="36323400" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="433283347"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+        <w:divId w:val="1996371328"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="Session5_Section1"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.1 Estimating the time for the task</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="433283347"/>
+    <w:p w14:paraId="3F01A543" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1996371328"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First you need to know how much time you have available for your assignment. The pacing of your studies comes outside the scope of this course, but it can be very de-motivating when you no longer feel in control of your studies because – for whatever reason – you have fallen behind. So it is extremely important to meet the deadlines set by the course team in your course calendar whenever possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="433283347"/>
+    <w:p w14:paraId="3D2DDD32" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1996371328"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="238BA98C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1642150983"/>
+        <w:divId w:val="1174683496"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="Session5_Activity1"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="31" w:name="Session5_Activity1"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1988238922"/>
+    <w:p w14:paraId="3FF4264B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1532185477"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="146DDB33" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="320040556"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="Session5_Question1"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve">Look ahead to the submission date of your next assignment. How much time can you allow yourself to go through all the stages? Take account of your known personal commitments and how much time you think that they will involve. Do you know much about the topic or will it require a great deal of extra work? How long does it usually take you to write down your thoughts? Try to set aside blocks of time in your study calendar or diary. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1988238922"/>
+    <w:p w14:paraId="557EDFBC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1532185477"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="36" w:name="View_Session5_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="33" w:name="View_Session5_Discussion1"/>
+    <w:p w14:paraId="7F5A0F94" w14:textId="104E1388" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1988238922"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:divId w:val="1532185477"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...3 lines deleted...]
-        <w:divId w:val="433283347"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="3D148A44" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1996371328"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="580922F3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="713038019"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+        <w:divId w:val="624848502"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="Session5_SubSection1"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.1.1 Do you dread deadlines?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="713038019"/>
+    <w:p w14:paraId="718EB2B8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="624848502"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Of course, there are lots of different patterns of working: some students can only work to deadlines at the very last minute; while others prefer to work in shorter snatches over longer periods. The main problem with the former is that you may have to skip over some of the points we are now discussing, which could be counter-productive. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="713038019"/>
+    <w:p w14:paraId="0A6B3302" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="624848502"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waiting until the last minute may be because you are afraid to begin. If this applies to you – as it will to many others – you might find it helpful to pause here and consider why you feel this way. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="713038019"/>
+    <w:p w14:paraId="4D90986F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="624848502"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="3F34C9D1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="929774828"/>
+        <w:divId w:val="1239554162"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="Session5_Activity2"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkStart w:id="35" w:name="Session5_Activity2"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1042632410"/>
+    <w:p w14:paraId="672F3B8D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="988172495"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+    <w:p w14:paraId="1A0C8E41" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1280449503"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Session5_Question2"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t>Spend a few minutes answering the question: Why do I always seem to look for excuses to delay beginning work on my assignment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1042632410"/>
+    <w:p w14:paraId="6EBA1B04" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="988172495"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="40" w:name="View_Session5_Discussion2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="37" w:name="View_Session5_Discussion2"/>
+    <w:p w14:paraId="74AB6CA0" w14:textId="1C57F8E2" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1042632410"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:divId w:val="988172495"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 7</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...3 lines deleted...]
-        <w:divId w:val="713038019"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6F731FD9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="624848502"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2E99AD10" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1845314809"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:divId w:val="1250043226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="Session5_SubSection2"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.1.2 ‘Good enough’ is OK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1845314809"/>
+    <w:p w14:paraId="58910193" w14:textId="085569B0" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1250043226"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We can almost hear you saying that you never have enough time for your assignments, whatever your approach, and we empathise with this view. This may be even more of a problem if English is not your first language. It is well known that time constraints are a barrier in distance learning, and you may well have to be satisfied with doing what is good enough, whatever your circumstances. Your aim should not be to submit the ‘perfect’ assignment (even if there were such a thing). Look again at the discussion of the purpose of an essay in </w:t>
       </w:r>
       <w:hyperlink w:anchor="act004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activity 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Your aim should be to do the best you can in the circumstances, to learn from the experience and benefit from your tutor's comments so that you can improve for the next time. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4DF6382C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="920024240"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
+        <w:divId w:val="1688094273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="Session5_Section2"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.2 The question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="79D5CCAB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="176651619"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+        <w:divId w:val="1859853839"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="Session5_SubSection3"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.2.1 When to look at the question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="176651619"/>
+    <w:p w14:paraId="1A19B06A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1859853839"/>
       </w:pPr>
       <w:r>
         <w:t>At what stage do you look at the title of your next assignment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="176651619"/>
+    <w:p w14:paraId="66918263" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1859853839"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="7743EC6C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="891768525"/>
+        <w:divId w:val="112092696"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="Session5_Activity3"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="41" w:name="Session5_Activity3"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1545094219"/>
+    <w:p w14:paraId="03D1F0FC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2110855029"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+    <w:p w14:paraId="2816AFDE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1027372564"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="Session5_Question3"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t xml:space="preserve">Note down in your Learning Journal what you think are the advantages and disadvantages of looking at the title before and after starting to work through the relevant section of your course. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1545094219"/>
+    <w:p w14:paraId="09659398" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2110855029"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="46" w:name="View_Session5_Discussion3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="43" w:name="View_Session5_Discussion3"/>
+    <w:p w14:paraId="18DBEDB0" w14:textId="350B73D0" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1545094219"/>
+        <w:divId w:val="2110855029"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 8</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...3 lines deleted...]
-        <w:divId w:val="176651619"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="483A26A5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1859853839"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="79E95A22" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="197816833"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+        <w:divId w:val="2032953544"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="Session5_SubSection4"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.2.2 Opening up ideas: analysing the question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="197816833"/>
+    <w:p w14:paraId="0833D486" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What do you need to know about your assignment? Most importantly, what it's about (i.e. the topic). Once you have worked this out, you are in a better position to gauge how much you already know and how much you will need to find out. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="197816833"/>
+    <w:p w14:paraId="476CCA0F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="33906FD3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1587034739"/>
+        <w:divId w:val="1061172927"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="Session5_Activity4"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:id="45" w:name="Session5_Activity4"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="759908861"/>
+    <w:p w14:paraId="471ECB57" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1946380759"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...9 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="036BB2B5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1310208947"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="Session5_Question4"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t xml:space="preserve">Here are some assignment titles from a range of different courses. Although the subject matter may not be familiar, try to put into </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">words how you would explain to someone else what each question is about. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B38505" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1698234923"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t>Outline the Marxist model of class divisions. How does the growth of the middle class affect the model?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="630304A7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1698234923"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compare and contrast the differences in state development of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>any two</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nineteenth century European countries or empires. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="05D673D5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1698234923"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In general, Victorian culture was activated by a dislike of industrialisation and urbanisation: the country was seen as a repository of enduring values. Do you agree? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0F265AD8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1698234923"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t>Based on knowledge of your organisation, or one you know well, and using concepts and methods from Unit 13:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1698234923"/>
+    <w:p w14:paraId="4D77C73E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t>(a) explain with the help of a diagram how you identify the critical issues within your organisation's environment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="1698234923"/>
+    <w:p w14:paraId="072366E6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(b) how do managers in your organisation typically cope with environmental issues? Discuss relevant coping strategies as they are applied, or could be applied, to these issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="742F4311" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe and contrast two African poems and either one African story or piece of African music, which you have studied in the course so far. Relate this to the economics and politics of contemporary development. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="542CE83F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1698234923"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1310208947"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What are the similarities and differences between the mineralogical compositions of the basalt, S3, and the meteorite, EETA 79001? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="759908861"/>
+    <w:p w14:paraId="59D6A981" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1946380759"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="50" w:name="View_Session5_Discussion4"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="47" w:name="View_Session5_Discussion4"/>
+    <w:p w14:paraId="1B3193EE" w14:textId="4D1C617C" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="759908861"/>
+        <w:divId w:val="1946380759"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion4"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-        <w:divId w:val="197816833"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="5804D1AC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="197816833"/>
+    <w:p w14:paraId="4BECA6E0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="50CAAEB9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="964850947"/>
+        <w:divId w:val="311568707"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="Session5_Activity5"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="48" w:name="Session5_Activity5"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="575091389"/>
+    <w:p w14:paraId="0A9DD6C3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1797868717"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+    <w:p w14:paraId="6444AB5D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="Session5_Question5"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t xml:space="preserve">Take another look at the titles in Activity 9. For each of them, indicate which of the following tasks you are being asked to do: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="396EF54A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(a) describe ‘x’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="70C4DDF0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(b) present a case for ‘x’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4B833A05" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(c) state whether you agree with ‘x’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0455B926" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(d) explain why ‘x’ happens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="67AC866C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>(e) put ‘x’ into its context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60ADD019" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(f) compare and contrast ‘x’ and ‘y’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="07153A62" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(g) explore ‘x’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="546D7946" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="listlevel1"/>
+        <w:divId w:val="367223157"/>
+      </w:pPr>
+      <w:r>
         <w:t>(h) describe how far it is true to say that ‘x’ …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="575091389"/>
+    <w:p w14:paraId="06D24AB3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1797868717"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="53" w:name="View_Session5_Discussion5"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="50" w:name="View_Session5_Discussion5"/>
+    <w:p w14:paraId="4C886774" w14:textId="62269AD2" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="575091389"/>
+        <w:divId w:val="1797868717"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion5"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 10</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...3 lines deleted...]
-        <w:divId w:val="197816833"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="27F5B059" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="197816833"/>
+    <w:p w14:paraId="177B0CB1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="66A2AB47" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="718015547"/>
+        <w:divId w:val="1945066724"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="Session5_Activity6"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:id="51" w:name="Session5_Activity6"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1151673122"/>
+    <w:p w14:paraId="0991BFDA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="306932524"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+    <w:p w14:paraId="3779C7BE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="Session5_Question6"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t>Now look at the title of your next assignment. Ask yourself, ‘What is this question asking me to demonstrate?’ For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="2119910029"/>
+    <w:p w14:paraId="55F08AAE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(a) specific subject knowledge – from your recent reading/tutorials/TV programmes/audio cassettes, are there particular aspects of the course that are being sought by this question? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...19 lines deleted...]
-        <w:divId w:val="2119910029"/>
+    <w:p w14:paraId="08051A11" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(b) understanding and application of theories and concepts – is there a combination of these to draw on? (Even if you are being asked to comment on one particular set of ideas or concepts, it is </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">usually expected that you have considered alternatives – and these may contribute to your analysis.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C5C462" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(c) an ability to identify links to related sections of your course – are you expected to make new links for yourself or to notice and comment on links pointed out in course material? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="2119910029"/>
+    <w:p w14:paraId="2C0BC503" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
       </w:pPr>
       <w:r>
         <w:t>(d) personal experience – are you expected to draw on this?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="2119910029"/>
+    <w:p w14:paraId="5A91BCA9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="853036852"/>
       </w:pPr>
       <w:r>
         <w:t>(e) skill development – what particular skill(s) in writing assignments do you feel you need to work on?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1151673122"/>
+    <w:p w14:paraId="23FF7E8E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="306932524"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="56" w:name="View_Session5_Discussion6"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="53" w:name="View_Session5_Discussion6"/>
+    <w:p w14:paraId="1BA6DB4A" w14:textId="7F58D48E" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1151673122"/>
+        <w:divId w:val="306932524"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Discussion6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion6"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 11</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...3 lines deleted...]
-        <w:divId w:val="197816833"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="6B376738" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2032953544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="477FB82B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1588883234"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+        <w:divId w:val="1357195274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="Session5_Section3"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3 Researching</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1588883234"/>
+    <w:p w14:paraId="09C927F6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">‘Research’ may sound rather a grand word for what you feel you do at this point of preparation for your assignment. Don't worry: essentially all it involves is finding out more about the topic in hand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1588883234"/>
+    <w:p w14:paraId="050EAFC9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="788858002"/>
+    <w:p w14:paraId="1F7A53F7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1498694113"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="Session5_Figure1"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="55" w:name="Session5_Figure1"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01681731" wp14:editId="114E5C04">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_76d00bfa43d5f8f5f854b2eaf80c85c315375283_228104.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60CB1D69" wp14:editId="2041595B">
+            <wp:extent cx="4572000" cy="2907792"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="4" name="Picture 4" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_76d00bfa43d5f8f5f854b2eaf80c85c315375283_228104.tif.jpg"/>
+                    <pic:cNvPr id="4" name="Picture 4" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="2908300"/>
+                      <a:ext cx="4572000" cy="2907792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1588883234"/>
+    <w:p w14:paraId="32F3E912" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1588883234"/>
+    <w:p w14:paraId="5241362C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let's use a dictionary as an example. In looking up a word, you are effectively ‘researching’ it. We tried looking up the word ‘research’ in a couple of standard dictionaries, not so much to find out what the word means, but to see if a definition might provide a useful slant for this section of the course. Indeed it did, for three phrases not only confirmed our understanding of the word but also gave us a way forward that might be helpful to you. These three phrases tell us that research is: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2AC81FA3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1588883234"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t>a systematic investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5A726809" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1588883234"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t>a critical investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="720E0778" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1588883234"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t>a careful search.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1F417D82" w14:textId="43D2417A" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">'Systematic’ and ‘careful’ suggest a thorough-going search of the material available to you, making sure that you don't leave anything important out. ‘Critical’ suggests something else: deciding what is relevant to the subject, whether something you have found out should be included or not. If you look again at </w:t>
       </w:r>
       <w:hyperlink w:anchor="fig001_001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> you will see that there is an arrow linking the researching stage with the question. This is to make sure that your answer will be focused and really address what the question is looking for. (You might also like to look back at </w:t>
       </w:r>
       <w:hyperlink w:anchor="act009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activity 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which dissects a question). Note, too, the reference to ‘search’: it is very unlikely that the question is going to be answered just by looking at a single section of your course. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1588883234"/>
+    <w:p w14:paraId="2E78A1E5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357195274"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In short, researching something can clarify or explain, but also may spark off further thoughts which can lead you deeper into your topic. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="64E79479" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1906406069"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:divId w:val="1482425269"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="Session5_Section4"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.4 Identifying sources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1906406069"/>
+    <w:p w14:paraId="2337CE56" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t>So what material do you have available to you?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2EF36DB2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1906406069"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t>Your materials are likely to be your first sources of information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4BC3FED5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1482425269"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any guidance notes you may have been given will sometimes tell you exactly which sections you need to look at. But don't forget that your </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">course materials encompass more than just these texts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391421EC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1906406069"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t>Make use of any handouts you've been given.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="54662DD4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1906406069"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own notes of what you have been reading or watching; from tutorials, or from observations or experiments you have been carrying out. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6EF908B6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1906406069"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t>Newspaper articles or reviews, chosen carefully, can be a useful extra up-to-date source for some courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1906406069"/>
+    <w:p w14:paraId="62D02121" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Of course, there are many more sources available to you through libraries or the internet. Your course materials may also provide reading lists. If you have time to undertake further research, that's fine and is good academic practice. Certainly you will not lose marks if you restrict yourself to the course materials; it is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>how you answer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the question that gives the grade, not how much you know. You can always follow up some of the suggested extra reading once the course has finished. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1906406069"/>
+    <w:p w14:paraId="6593E84C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At this point you are likely to have a great deal of material and many ideas to hand, most probably in note form. Now is the time to start refining and focusing. You may have been doing this already, as you have carried out your research and thought over your findings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1906406069"/>
+    <w:p w14:paraId="7643885E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1482425269"/>
       </w:pPr>
       <w:r>
         <w:t>Let's move on to the more detailed planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="0CAEE7F6" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="26E55CFB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1758019256"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+        <w:divId w:val="228350119"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="Session6"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6 Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="482CC6A0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1958415365"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+        <w:divId w:val="1615017720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="Session6_Section1"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.1 Why plan a piece of writing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1958415365"/>
+    <w:p w14:paraId="78CCBFDD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1615017720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Planning is about creating a framework that will help you to make choices about what needs to be included in your assignment and what doesn't. Some people feel they don't need to plan: starting to write helps them know what it is they are going to say. If you recognise yourself here, we suggest you consider the points we raise in this section. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1958415365"/>
+    <w:p w14:paraId="61E97606" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1615017720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="54619E05" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1733693849"/>
+        <w:divId w:val="1352754290"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="Session6_Activity1"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="59" w:name="Session6_Activity1"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1283078002"/>
+    <w:p w14:paraId="3FF7F77D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="555433196"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="63"/>
+    <w:p w14:paraId="26DE4FCD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="136265823"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="Session6_Question1"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t>Why is planning a piece of writing important? Take a few moments to jot down your thoughts in your Learning Journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1283078002"/>
+    <w:p w14:paraId="39A839B3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="555433196"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="64" w:name="View_Session6_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="61" w:name="View_Session6_Discussion1"/>
+    <w:p w14:paraId="05BA53C9" w14:textId="0F690396" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1283078002"/>
+        <w:divId w:val="555433196"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session6_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 12</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...3 lines deleted...]
-        <w:divId w:val="1958415365"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="582CEBA2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1615017720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4E5886BC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1771505173"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+        <w:divId w:val="1237517146"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="Session6_SubSection1"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.1.1 Report planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3535AED1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1237517146"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 2 highlights the elements of a science or technology report, though the same general principles apply in other disciplines too. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1771505173"/>
+    <w:p w14:paraId="67805D91" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1237517146"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4292751E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1774860284"/>
+        <w:divId w:val="1461925143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 2 The main elements of a science or technology report </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="2433"/>
+        <w:gridCol w:w="4513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="57DBC4B2" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="07A3D9E4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="Session6_Table1"/>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkStart w:id="63" w:name="Session6_Table1"/>
+            <w:bookmarkEnd w:id="63"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="33EAB913" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="4ECADF0D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="4431B6C2" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2515CBBD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="5035DACA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>attracts the reader's attention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="3D175C03" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>explanatory of the content, concise and relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="72DBA54D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="423CF7E2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="37FE76EA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gives a brief summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="3824B25F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>short paragraph clarifying the scope of the report and the main findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="0DDA23BB" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="6F615D0D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="053BB316" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gives the purpose of the investigation being reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="5E52141A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>explains why the investigation was undertaken and gives essential background information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="424FA312" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="04998132" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>main text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0FFE20DA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>describes how the study was conducted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="233EFBD3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the ‘meat’ of the report containing, for example (depending on the discipline):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="476E1BCB" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="042FC614" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="37CEAD41" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gives results of the study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0ED9751A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• method of investigation/ approach taken and why</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="36DA74AC" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="662D212C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="6C5E7A6F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>interprets results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7F8BF246" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• record of observations or measurements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="4233CA5D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="75BAAD18" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="158F5DEB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="3812BEF0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• references to appropriate theories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="345C7F0E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="57E72F12" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="5B05A4D9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0291F479" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="119F306E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="5B82FF4C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="4B88F4D4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="60254A45" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• unique or distinctive facts and explanation of how these relate to the broader context or body of evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="48598DA3" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1774860284"/>
+          <w:divId w:val="1461925143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2311AD00" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>conclusions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7826A5F3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>describes what the study has shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7DB94A05" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>includes the meaning of the results of the investigation, what has been demonstrated and any recommendations for action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1771505173"/>
+    <w:p w14:paraId="2E9B8EBE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1237517146"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1771505173"/>
+    <w:p w14:paraId="20BFD16A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1237517146"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You need to assemble and order your material, perhaps under a set of headings (which can be added to or sub-divided). Your plan will help you to include material that is relevant and to the point. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="79D1806F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="466170846"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:divId w:val="1545098942"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="Session6_SubSection2"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.1.2 Essay planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="466170846"/>
+    <w:p w14:paraId="7539139D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Carefully read the following short essay. Try to identify its strengths and weaknesses in terms of planning. Take your time, but don't think you need to be familiar with the content, you are trying to find what provides the writing's framework. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="466170846"/>
+    <w:p w14:paraId="29B26074" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:t>Then try to answer the questions that follow in Activity 13.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="466170846"/>
+    <w:p w14:paraId="3B2B03B4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="7C39E7C1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1834639539"/>
+        <w:divId w:val="646512812"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="Session6_Box1"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="65" w:name="Session6_Box1"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">There are advantages to studying as a mature student. Do you agree? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="547CCF5F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Government bodies and the universities are committed to a policy of widening access to higher education. In the attempt to develop a trained, educated workforce, there is greater flexibility in terms of entrance requirements and routes to a degree. If you are 21 or over and do not have conventional qualifications you may be given credit for your life and work experience. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="532C5DE1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t>An Open University lecturer wrote that teaching mature students:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="681A6FEE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Quote</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+    <w:p w14:paraId="5944EC94" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357580699"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="Session6_Quote1"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:t xml:space="preserve">… is sometimes an unnerving experience: at a lecture on Dickens's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Hard Times</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I suddenly realised that I was explaining the rigour of industrial work … to ex-steel workers. Everyone of them knew more than I did and indeed they all knew more than Dickens about the lives of workers in heavy industry. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="1498961465"/>
+    <w:p w14:paraId="4434D1EB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1357580699"/>
       </w:pPr>
       <w:r>
         <w:t>(Philippa Gregory, 1994)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="3965EA48" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Quote</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="15D991B1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The mature student has often learned a powerful work discipline and can find self-directed learning difficult to adjust to. The mature student may also work full-time and have a home to run. Despite enthusiasm for returning to study, the mature student may be scared by comparing themselves to younger students who seem very quick (having spent their recent years in full-time education). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="56B6FC5B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your degree certificate is evidence that you have taken the opportunity that you missed when you were younger, it tells people that you have reached a certain level of academic attainment, that you have time management and priority setting skills, and that you have shown sustained interest, commitment and self-discipline. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="44FC0CB8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As I mentioned earlier, increasingly people all over Europe are realizing that education and learning are lifelong processes, much too valuable to belong only to the young. The oldest Open University graduate is 92. More and more mature students are entering Higher Education. In 1971, the first 24 000 Open University students began their studies. In 1994, there were more than 200 000 students registered. At least 2 million people have studied with the Open University. People are living longer and having fewer children. Changes in the workplace may mean that older workers have to retrain and seek a new career. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="1480CAA2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The mature student may find it difficult to make room in their lives and their homes for study. Many people like to shut themselves off from the rest of the family, without interruptions (but this is almost impossible without the support of your partner and children). It is much easier for young people to be selfish and shut themselves off. They don't have as much to worry about as older students. It is even more difficult if you are a single parent who has to go out to work as well as taking care of children, along with studying. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="2BEA6FE3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is a really big step to add to a busy life at work and at home and start to study, but you do broaden your outlook and the range of ideas and people that you are acquainted with. The self-discipline and motivation that you need to develop will be a great help in the future. Once you have finished studying it may still be difficult to find a different job because of ageism, employers may think that you can't be as quick or as full of ideas as a younger graduate. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="5BD3126F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1611663093"/>
+    <w:p w14:paraId="4B77044A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="190650408"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Philippa Gregory (1994), Foreword in Taggart, C. (1994), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>The Essential Handbook for Mature Students</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, London, Kyle Cathie Ltd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="466170846"/>
+    <w:p w14:paraId="2FEC6E2A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="466170846"/>
+    <w:p w14:paraId="1C4B0E96" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="067B555B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="396242563"/>
+        <w:divId w:val="6759576"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="Session6_Activity2"/>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkStart w:id="67" w:name="Session6_Activity2"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="712922504"/>
+    <w:p w14:paraId="448634C3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2060395512"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6BA2F939" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1117673695"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="Session6_Question2"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t>Is there an introduction and a conclusion, which help to guide the reader?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="663FFE7C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="319961934"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1117673695"/>
       </w:pPr>
       <w:r>
         <w:t>Are important concepts or ideas communicated?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4012C1C6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="319961934"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1117673695"/>
       </w:pPr>
       <w:r>
         <w:t>Does the writing build and have a sense of direction?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2AA0A3E5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="319961934"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1117673695"/>
       </w:pPr>
       <w:r>
         <w:t>Can you discern an overall plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="712922504"/>
+    <w:p w14:paraId="6FBC4F4C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2060395512"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="72" w:name="View_Session6_Discussion2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="69" w:name="View_Session6_Discussion2"/>
+    <w:p w14:paraId="263AFEE9" w14:textId="37019D82" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="712922504"/>
+        <w:divId w:val="2060395512"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session6_Discussion2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 13</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...3 lines deleted...]
-        <w:divId w:val="466170846"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="4052047D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1545098942"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="25831311" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1922055957"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="73"/>
+        <w:divId w:val="1200360647"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="Session6_Section2"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.2 Turning the spotlight on your work</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1922055957"/>
+    <w:p w14:paraId="307F3CFB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1200360647"/>
       </w:pPr>
       <w:r>
         <w:t>Having established some general principles, try now to subject your own work to the same scrutiny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1922055957"/>
+    <w:p w14:paraId="1C533FCE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1200360647"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="40C3746A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="689988586"/>
+        <w:divId w:val="1304430970"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="Session6_Activity3"/>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkStart w:id="71" w:name="Session6_Activity3"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="722867018"/>
+    <w:p w14:paraId="2555D14A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1608587164"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="75" w:name="Session6_Question3"/>
+    <w:p w14:paraId="684AC1FF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="271401838"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="Session6_Question3"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:t xml:space="preserve">Take one of your most recent essays or reports and ask yourself, ‘What does it look like?’ That is, describe its physical appearance on the page. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170143BB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1608587164"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="73" w:name="View_Session6_Discussion3"/>
+    <w:p w14:paraId="26902C96" w14:textId="28F66F4A" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1608587164"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View discussion - Activity 14</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="040B2D32" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1200360647"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD17B35" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1705012285"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="Session6_Section3"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>6.3 Planning stages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7061E3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1705012285"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Having discussed the reasons to plan writing and the impact planning may have, now we need to look at planning itself and its two stages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68684629" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1916891494"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="Session6_SubSection3"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r>
-        <w:t xml:space="preserve">Take one of your most recent essays or reports and ask yourself, ‘What does it look like?’ That is, describe its physical appearance on the page. </w:t>
-[...85 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.3.1 Stage 1 Brainstorm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1995641710"/>
+    <w:p w14:paraId="0358871D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To begin your planning, you need to generate ideas or brainstorm. At this stage, you are including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>everything</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that you think may be relevant. Nothing should be dismissed yet; this part is about gathering your resources and your thoughts. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1995641710"/>
+    <w:p w14:paraId="76440C71" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For instance, using the essay title ‘There are advantages to studying as a mature student. Do you agree?’, we tried to brainstorm for ideas and produced this list (but, of course, it wasn't this tidy): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2B9E5200" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>Gregory quote (steelworkers) – life experience</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="73BC82B8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>degree certificate – what does it say about you?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="21EFB9F1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>home commitments and comparison with younger students</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="04BD1803" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>government policy – numbers studying</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="654EED2D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>changes in the workplace, need to retrain</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1FEDB922" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>need for family support</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7DE40266" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>self-discipline and motivation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2F3CF3F9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>agree or disagree with statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5068671B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1995641710"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>define mature? – no – too obvious.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1995641710"/>
+    <w:p w14:paraId="504853DE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:t>This isn't everything, but it is a start and is helpful in understanding what the question requires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1995641710"/>
+    <w:p w14:paraId="01C65C6B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="31D43682" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="294601134"/>
+        <w:divId w:val="1454246832"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="Session6_Activity4"/>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkStart w:id="76" w:name="Session6_Activity4"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1623807234"/>
+    <w:p w14:paraId="353BF791" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="623391790"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+    <w:p w14:paraId="58953417" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1901860760"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="Session6_Question4"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r>
         <w:t xml:space="preserve">Try to do the same for your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> assignment. Brainstorm all your ideas and sources. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1623807234"/>
+    <w:p w14:paraId="6EFC3BF5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="623391790"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="81" w:name="View_Session6_Discussion4"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="78" w:name="View_Session6_Discussion4"/>
+    <w:p w14:paraId="5D950B88" w14:textId="0D00B98D" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1623807234"/>
+        <w:divId w:val="623391790"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session6_Discussion4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion4"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 15</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
-[...3 lines deleted...]
-        <w:divId w:val="1995641710"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="39E83F0B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1916891494"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1DC74C49" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="56099523"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+        <w:divId w:val="2113629341"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="Session6_SubSection4"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.3.2 Stage 2 Create a mind map</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="01C64458" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:t>Now you need to think about grouping the ideas, creating a flow for your assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="2E38A3CF" w14:textId="5C970EEB" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:t>We started by grouping together our ideas and material for the essay on the possible advantages of being a mature student. This helped us to create a mind-map by seeing where links could be made and so made it much easier to decide where the weight of evidence was taking our argument .</w:t>
       </w:r>
       <w:hyperlink w:anchor="fig001_002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="4DF10CC0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="1674214975"/>
+    <w:p w14:paraId="3382F658" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1864171749"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="Session6_Figure1"/>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkStart w:id="80" w:name="Session6_Figure1"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062CB530" wp14:editId="7C2FA619">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A9B0F73" wp14:editId="4C4D5A96">
             <wp:extent cx="2405000" cy="2005000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_4273b306dd22a61882096b1767f6d9839261453e_ldt_5_002i.jpg"/>
+            <wp:docPr id="5" name="Picture 5" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_4273b306dd22a61882096b1767f6d9839261453e_ldt_5_002i.jpg"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2405000" cy="2005000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="84" w:name="fig005_002i"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:bookmarkStart w:id="81" w:name="fig005_002i"/>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="42316A95" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1679187658"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1653408032"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure 2 Mind-map for essay on advantages of being a mature student </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="7CD29D15" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="36E12F5B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can you see the advantages of using this type of approach to planning? Grouping the parts of your assignment together and making links helps to ensure that you avoid a disjointed response to the question. It can also show how balanced your answer is going to be: are there too many points on one side or does it appear to be balanced? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="56099523"/>
+    <w:p w14:paraId="77E2924B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="4A133816" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="2114206238"/>
+        <w:divId w:val="735975676"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="Session6_Activity5"/>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkStart w:id="82" w:name="Session6_Activity5"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="338428071"/>
+    <w:p w14:paraId="5E5B931C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1945380845"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7A278152" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="86"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="660154597"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="Session6_Question5"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r>
         <w:t>Part 1 Now return to your most recent assignment and try to construct a similar map in order to reveal its underlying structure.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5899130F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="667713108"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="660154597"/>
       </w:pPr>
       <w:r>
         <w:t>Part 2 Having done this, make a note of what worked well and what you might do differently next time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="037D126D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="667713108"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="660154597"/>
       </w:pPr>
       <w:r>
         <w:t>Part 3 Try to apply this by making a plan for your next assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="338428071"/>
+    <w:p w14:paraId="70388941" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1945380845"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="87" w:name="View_Session6_Discussion5"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="84" w:name="View_Session6_Discussion5"/>
+    <w:p w14:paraId="43F68284" w14:textId="4A489A09" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="338428071"/>
+        <w:divId w:val="1945380845"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session6_Discussion5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion5"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 16</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-[...3 lines deleted...]
-        <w:divId w:val="56099523"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="62F9DE30" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2113629341"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="4960DD21" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3F893AC3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="798032799"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="88"/>
+        <w:divId w:val="1241986095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="Session7"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7 Drafting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0EA0250F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="451822444"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+        <w:divId w:val="310213413"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="Session7_Section1"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.1 Translating your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="451822444"/>
+    <w:p w14:paraId="30BA583D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="310213413"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You have now reached the stage when it is time to translate your plan, whatever its form, into the assignment itself. It is likely that this will be a first attempt at the exercise – a first draft. You may be one of the lucky few who only needs to write one draft. Or, if you have taken some time over your planning, one draft before the final version may be enough. But if you are finding it difficult to reconcile opposing points of view or to fit in a great deal of information, you may need two or three drafts. If this is the case, take a step back and check that you are sticking to your plan and are not trying to include too much ‘just in case’. Finally, if you feel you need to write lots of drafts before you are satisfied with the final product, ask yourself why it is necessary. What might you do to reduce the number of drafts and thus save time? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="451822444"/>
+    <w:p w14:paraId="77D7E0F1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="310213413"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="2FDD7404" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1056054298"/>
+        <w:divId w:val="710349608"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="Session7_Activity1"/>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkStart w:id="87" w:name="Session7_Activity1"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1969504880"/>
+    <w:p w14:paraId="5DB877AC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1721513634"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="91"/>
+    <w:p w14:paraId="08D3E07F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="90665668"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="Session7_Question1"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r>
         <w:t xml:space="preserve">What is the difference between the appearance of your plan and the assignment itself? Note down the steps that you must take to convert one to the other. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1969504880"/>
+    <w:p w14:paraId="435827E7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1721513634"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="92" w:name="View_Session7_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="89" w:name="View_Session7_Discussion1"/>
+    <w:p w14:paraId="27FF9280" w14:textId="29B91BE0" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1969504880"/>
+        <w:divId w:val="1721513634"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session7_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 17</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-[...3 lines deleted...]
-        <w:divId w:val="451822444"/>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="12A3FA37" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="310213413"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="37C2CEEC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="731081280"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="93"/>
+        <w:divId w:val="2043163574"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="Session7_Section2"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.2 Drafting reports</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="4788FD64" w14:textId="6E6B3B6E" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As you may remember from </w:t>
       </w:r>
       <w:hyperlink w:anchor="act003" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activity 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the three general principles of a report (whether it is of a social sciences investigation or a scientific experiment) are: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6D6DAE02" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Why was it done?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="23B963E9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>How was it done?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1A3AABC0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>What does it mean?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="57DBB0E0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You will need to make some decisions, not only about what to leave out (because it isn't particularly relevant) but also about how to present what you are including to best effect: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="221D7032" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Do you wish to present your findings in chronological order?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5E65FA71" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Would subject area, types or categories be preferable?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="09459772" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>What will make your findings clearer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="4DCFB473" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diagrams, tables and graphs may help to present your results with greater clarity. Headings or sub-headings, numbered paragraphs and bullet points can also help to emphasise the main issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="344A76EC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Here is a plan on how to lay out the report of a social sciences investigation, though there are common elements with reports produced for other purposes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="27C0F8BA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="3112CBDE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>1.1 Background or context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="3923C463" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>1.2 Aims and objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2C31E168" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="10A12BA6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>2.1 The questionnaire framework</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="1214431E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>2.2 The sample</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="2E5F9823" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>2.3 Numerical significance of sample</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="245C4012" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Findings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="0212C5B7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>3.1 Response rates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="2537A26C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>3.2 Principal findings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="625ED1C4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>3.3 Analysis (here you may wish to break the findings and analysis down into further subsections (3.2.1, 3.2.2 as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6AA23673" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6C0FC958" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Recommendations/implications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="34AC2091" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Further research</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4A6A2E38" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="667C087C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="731081280"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>Appendices</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="3F5E7DB3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>8.1 Sample questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...6 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="27091126" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t>8.2 Summary of findings (tables etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="731081280"/>
+    <w:p w14:paraId="21E39F78" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2043163574"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The language used in a report is usually straightforward and to the point. The report's structure and organisation make it easy to identify the various parts, and to find specific items of information quite quickly. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="34698F11" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1378234647"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+        <w:divId w:val="1350763875"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="Session7_Section3"/>
+      <w:bookmarkEnd w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.3 Drafting essays</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1378234647"/>
+    <w:p w14:paraId="50A25C29" w14:textId="33E39F2F" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1350763875"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As you may remember from </w:t>
       </w:r>
       <w:hyperlink w:anchor="act004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activity 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the main elements of an essay are: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7FB67AB1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1378234647"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1350763875"/>
       </w:pPr>
       <w:r>
         <w:t>the introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="168DC46D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1378234647"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1350763875"/>
       </w:pPr>
       <w:r>
         <w:t>the main body</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="57B54145" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1378234647"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1350763875"/>
       </w:pPr>
       <w:r>
         <w:t>the conclusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5F95CC55" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1690594533"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
+        <w:divId w:val="2136874825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="Session7_Section4"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4 Writing the first draft</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1690594533"/>
+    <w:p w14:paraId="10CCB1AC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2136874825"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now that you are beginning to draft, keep the assignment's title in front of you. Refer back to it regularly in ordering your material. Are you doing what you are asked to do, or are you writing about what you want to write about? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="17C8D054" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="2064789900"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+        <w:divId w:val="366415518"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="Session7_SubSection1"/>
+      <w:bookmarkEnd w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4.1 The introduction of a report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2064789900"/>
+    <w:p w14:paraId="0DECECE0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="366415518"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The introduction of a report has a very specific role, and the range of approaches you may take is fairly limited. The function of such an introduction is to: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5548165B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2064789900"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="366415518"/>
       </w:pPr>
       <w:r>
         <w:t>outline the aim of the investigation or experiment: list the objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="498E77C0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2064789900"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="366415518"/>
       </w:pPr>
       <w:r>
         <w:t>provide background information in order to clarify why the investigation or experiment was undertaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7994E0A8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1988126189"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="97"/>
+        <w:divId w:val="288168209"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="Session7_SubSection2"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4.2 The introduction of an essay</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1988126189"/>
+    <w:p w14:paraId="5F7B7A0D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="288168209"/>
       </w:pPr>
       <w:r>
         <w:t>What is the introduction of an essay and what is its purpose?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1988126189"/>
+    <w:p w14:paraId="1F0629A7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="288168209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="4A78B8D8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1502968921"/>
+        <w:divId w:val="1619337983"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="Session7_Activity2"/>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkStart w:id="95" w:name="Session7_Activity2"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1898586131"/>
+    <w:p w14:paraId="145813C2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="208495880"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+    <w:p w14:paraId="11FAB26D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="889001829"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="Session7_Question2"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r>
         <w:t>Write down your own understanding of the term ‘introduction’ in relation to essays.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1898586131"/>
+    <w:p w14:paraId="599BB4DF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="208495880"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="100" w:name="View_Session7_Discussion2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="97" w:name="View_Session7_Discussion2"/>
+    <w:p w14:paraId="4576AE78" w14:textId="4CD8D628" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1898586131"/>
+        <w:divId w:val="208495880"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session7_Discussion2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 18</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...3 lines deleted...]
-        <w:divId w:val="1988126189"/>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="75101B2A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="288168209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="05EF17D7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="33702935"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="101"/>
+        <w:divId w:val="305672266"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="Session7_SubSection3"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4.3 When to write the introduction?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="33702935"/>
+    <w:p w14:paraId="40725711" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="305672266"/>
       </w:pPr>
       <w:r>
         <w:t>At what stage should the introduction to an assignment be written?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="33702935"/>
+    <w:p w14:paraId="7D82F758" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="305672266"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="2457F8CF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1233349523"/>
+        <w:divId w:val="578490135"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="Session7_Activity3"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkStart w:id="99" w:name="Session7_Activity3"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1837452538"/>
+    <w:p w14:paraId="5DF0F131" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="67387312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="103"/>
+    <w:p w14:paraId="7F61D663" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="286009547"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="Session7_Question3"/>
+      <w:bookmarkEnd w:id="100"/>
       <w:r>
         <w:t xml:space="preserve">A group of students attending a writing workshop were asked to identify the first task in preparing an assignment. Some answered ‘Writing the introduction’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="676AA240" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1413627521"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="286009547"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do you agree that writing the introduction should be your first priority when working on your first draft? If you disagree, why? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="00DF6F0F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1413627521"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="286009547"/>
       </w:pPr>
       <w:r>
         <w:t>What are the advantages and disadvantages of beginning your first draft with the introduction?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1837452538"/>
+    <w:p w14:paraId="16B444F4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="67387312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="104" w:name="View_Session7_Discussion3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="101" w:name="View_Session7_Discussion3"/>
+    <w:p w14:paraId="1CC60874" w14:textId="63B29DC0" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1837452538"/>
+        <w:divId w:val="67387312"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session7_Discussion3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Discussion3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 19</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
-[...3 lines deleted...]
-        <w:divId w:val="33702935"/>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="743F17E0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="305672266"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="33702935"/>
+    <w:p w14:paraId="3383EABE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="305672266"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="2959"/>
+        <w:gridCol w:w="5353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="6B2C6C5B" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="540629922"/>
+          <w:divId w:val="2134975164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="66D14EB7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="105" w:name="Session7_Table1"/>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkStart w:id="102" w:name="Session7_Table1"/>
+            <w:bookmarkEnd w:id="102"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Advantages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="06C5BE91" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disadvantages</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="61F42304" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="540629922"/>
+          <w:divId w:val="2134975164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2245DB4B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It gets over the barrier of being faced with a blank piece of paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="6CFA8603" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The main body of the assignment is far more important and needs to be given your full attention.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="172D82AA" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="540629922"/>
+          <w:divId w:val="2134975164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="6DF02917" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It clarifies the approach you are adopting in answering the question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="316552FD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The introduction may constrain what you subsequently want to write; once you begin the more detailed drafting, you might find that it takes off in a different direction. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="4DF0A257" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="540629922"/>
+          <w:divId w:val="2134975164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="47FA6390" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Having set out your approach, it is easier to check that you are adhering to it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="6BCA60CE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="6F32C922" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="540629922"/>
+          <w:divId w:val="2134975164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2390C5D7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It can help stimulate your thoughts or imagination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="0402819B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="33702935"/>
+    <w:p w14:paraId="0A5B158A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="305672266"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="63561018" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1472091138"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="106"/>
+        <w:divId w:val="1990593511"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="Session7_SubSection4"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4.4 The main body of the text</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1472091138"/>
+    <w:p w14:paraId="77B45510" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Presenting an argument</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1472091138"/>
+    <w:p w14:paraId="5C3039AD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Students generally understand that they are required to ‘present an argument in an assignment’ but can feel unsure about what this means and how to go about it. Is this how you feel? Though an assignment is an exploration of a topic, it requires a sense of direction, of building a case or argument in a logical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1472091138"/>
+    <w:p w14:paraId="41218D38" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="894976320"/>
+    <w:p w14:paraId="3F338259" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="339435880"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="Session7_Figure1"/>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkStart w:id="104" w:name="Session7_Figure1"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B04035B" wp14:editId="74019C70">
-[...2 lines deleted...]
-            <wp:docPr id="6" name="Picture 6" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_2fdb1dd58e18710d0adbcbf67b917d851c8ee78f_228076.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C3E18D9" wp14:editId="64064445">
+            <wp:extent cx="4572000" cy="3044952"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="6" name="Picture 6" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_2fdb1dd58e18710d0adbcbf67b917d851c8ee78f_228076.tif.jpg"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="4572000" cy="3044952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1472091138"/>
+    <w:p w14:paraId="361C647A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1472091138"/>
+    <w:p w14:paraId="7A47757B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="2272F5BC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="633098973"/>
+        <w:divId w:val="511067813"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="Session7_Activity4"/>
-      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkStart w:id="105" w:name="Session7_Activity4"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="355159623"/>
+    <w:p w14:paraId="2F49DF20" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="126778475"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="109"/>
+    <w:p w14:paraId="4001A072" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="Session7_Question4"/>
+      <w:bookmarkEnd w:id="106"/>
       <w:r>
         <w:t xml:space="preserve">Imagine you need to ask your tutor for an extension to the cut-off date for an assignment. You need to persuade him or her that you have a good case. (In practice, of course, you would not be under so much pressure to explain. We have chosen this as an example because the situation may be familiar to you.) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1938975932"/>
+    <w:p w14:paraId="19751CBE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
       </w:pPr>
       <w:r>
         <w:t>What might a good case be?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3CDC6B02" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(a) I have been called away on business at short notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F01F83A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(b) I have had a lot of visitors recently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399CB45E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(c) I have just not had the time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC0582F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(d) My daughter was taken into hospital last Monday after a car accident, and I have had to spend a lot of time there with her. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D03DB57" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(e) I have not been able to concentrate on my studies recently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08027166" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1068335066"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(f) We are short-staffed at work, and this is our busy time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C512E5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="126778475"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="107" w:name="View_Session7_Discussion4"/>
+    <w:p w14:paraId="0372C7EB" w14:textId="10F109BD" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="126778475"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Discussion4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View discussion - Activity 20</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="656C24FC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D3D49B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>In summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598FF7DA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When drafting your next assignment, ask yourself:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03245339" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>is my argument logical and worth making – is there a case?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2399554D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>have I made the argument as clearly as I can?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6A292A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>have I been side-tracked by issues that are irrelevant?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBA17F6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>have I explained what lies behind my argument in sufficient detail – not too much, not too little?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4135FAD4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>do my points follow on from each other and strengthen my argument?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE47546" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...56 lines deleted...]
-        <w:divId w:val="1472091138"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>have I provided evidence for what I say?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D73EB9A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Making your argument usually occurs in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>main body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the assignment, whether it is an essay or a report. This is where you outline your point of view while demonstrating awareness of other perspectives or interpretations. To be convincing, you need to show your reasoning as to why you favour a particular perspective, and to provide supporting evidence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53223F5F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>In summary</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:t>Paragraphs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E603D7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You will recall from the planning activities, how important it is to group your ideas together. Once you have reached the drafting stage, these groups of ideas should be subdivided into paragraphs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2E3144" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragraphs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2924AF3C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>act as major organisers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6346BE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>individually offer something distinctive, in terms of analysis, argument, ideas or examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9DDED6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>may contain a new topic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297A7C4E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>often start with a statement and then expand on or explain it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFF7787" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Making your argument usually occurs in the </w:t>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>include any related evidence, information or quotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159962EB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Use of quotations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387481ED" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Throughout this course, we have recommended that wherever possible you try to put things into your own words. But you may not be familiar with this practice if you come from a different educational or cultural background. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A92F8C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One of the purposes of writing assignments is to reach your own understanding of the issues and to show your tutor that you have done so. This is most effectively done by using your own words. However, there are occasions when it may be best to quote directly from your course materials: for instance, as a piece of evidence, or where you feel the author has expressed him or herself particularly memorably or effectively. Including appropriate quotations, extracts or evidence is often a good way to add weight and authority to your arguments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D91EE84" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Using quotations is not the same as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>main body</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve">Using quotations is not the same as </w:t>
+        <w:t>plagiarism</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Plagiarism is borrowing too heavily from someone else's work and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>plagiarism</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. Plagiarism is borrowing too heavily from someone else's work and </w:t>
+        <w:t>failing to acknowledge the debt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, giving the impression that you are passing their work off as your own. Quotations should not be too long; a couple of lines is normally sufficient. Remember to acknowledge quotations by providing references. We are reluctant to be too specific here because practices do vary from academic discipline to discipline and from course to course. Once again, refer to any guidance notes you've been given. These may provide an indication of what style of presentation is preferred or required. One guide is to see how quotations are handled in your course materials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227823EF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Whereas references serve as an acknowledgement of someone else's words, a bibliography allows the reader (in this case your tutor) to identify in detail the source of your quotations and even ideas. Every assignment should contain a list of sources at the end (even if it is only your current course unit or TV programme). There are many ways of presenting a bibliography. Look at the way it is done for your course. Here is an example of one way of acknowledging a quotation (a) and its bibliographical reference (b): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76074377" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(a) (Cringley 1996, p. 97)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB41C8D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1990593511"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(b) Cringley, R. (1996) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>failing to acknowledge the debt</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>Accidental Empires</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, London, Penguin Books. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0BB80B7E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="2048531617"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="111"/>
+        <w:divId w:val="459348587"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="Session7_SubSection5"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7.4.5 The conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2048531617"/>
+    <w:p w14:paraId="2E9D9214" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="459348587"/>
       </w:pPr>
       <w:r>
         <w:t>Having come so far with your drafting, how will you bring it to a close?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2048531617"/>
+    <w:p w14:paraId="6DF9D0AB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="459348587"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The conclusion should summarise the content of the main body of your assignment clearly and concisely. A final reference to the assignment title is often useful, emphasising to your tutor that you have indeed answered the question. Your concluding paragraph should not include anything new, though it may suggest what needs to be considered in the future. It should emphasise the key elements of your argument. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2048531617"/>
+    <w:p w14:paraId="23C7344C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="459348587"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you have worked through this course, you might like to consider its conclusion in the light of these statements. Are we successful in following our own advice? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="1677CC26" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7D67B13E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1644000174"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="112"/>
+        <w:divId w:val="90662241"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="Session8"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>8 Polishing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0E079FF9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="227303410"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
+        <w:divId w:val="114762978"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="Session8_Section1"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>8.1 Why polish?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="227303410"/>
+    <w:p w14:paraId="5590BE17" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="114762978"/>
       </w:pPr>
       <w:r>
         <w:t>Once you have reached this stage, you have nearly finished.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="227303410"/>
+    <w:p w14:paraId="2CD95FC2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="114762978"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What does polishing mean, and what does it involve? Imagine polishing a car or a piece of furniture. Why might you do so? Usually, to make it look better, to present it in the best possible light, either for your own pleasure, or to impress others – perhaps because you want to sell it. If it is an object that you value, it is worth making it look its very best: it deserves it. How effective your polishing is usually depends on the time and energy you devote to the task. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="227303410"/>
+    <w:p w14:paraId="2A3B626E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="114762978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="433BDE58" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1866550832"/>
+        <w:divId w:val="2014406267"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="Session8_Activity1"/>
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkStart w:id="111" w:name="Session8_Activity1"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2101481489"/>
+    <w:p w14:paraId="6ACD9B46" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="433064179"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="115"/>
+    <w:p w14:paraId="6CCACD4E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="638337426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="Session8_Question1"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r>
         <w:t>How would you interpret the analogy to polishing cars and furniture in the opening paragraph of this section?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2101481489"/>
+    <w:p w14:paraId="3B33135C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="433064179"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="116" w:name="View_Session8_Discussion1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="113" w:name="View_Session8_Discussion1"/>
+    <w:p w14:paraId="317A8B29" w14:textId="00681DFA" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2101481489"/>
+        <w:divId w:val="433064179"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session8_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session8_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
-[...3 lines deleted...]
-        <w:divId w:val="227303410"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="45397C76" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="114762978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4968892B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1341005683"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="117"/>
+        <w:divId w:val="1623488734"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="Session8_SubSection1"/>
+      <w:bookmarkEnd w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>8.1.1 Achieving a good polish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1341005683"/>
+    <w:p w14:paraId="4A630957" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1623488734"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Here is a list of indicators you can use to judge your polishing techniques. Most guidance notes given to students include these points, but they are not always followed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1341005683"/>
+    <w:p w14:paraId="546A3CD3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1623488734"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="3890"/>
+        <w:gridCol w:w="4422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="1AE44CFB" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0AAC4BEA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="118" w:name="Session8_Table1"/>
-            <w:bookmarkEnd w:id="118"/>
+            <w:bookmarkStart w:id="115" w:name="Session8_Table1"/>
+            <w:bookmarkEnd w:id="115"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Positive indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0EE8FAA5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Negative indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="4C53C564" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="436A0623" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It is word-processed or clearly and neatly hand-written.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="557A3518" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The assignment is written on paper that has been torn out of an exercise book.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="7BE705A6" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="44C867D7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It is double-spaced.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="57448D21" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It is illegible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="4C7C45D7" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="68D0A943" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There are wide margins on either side of the script to allow for tutor comments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="27FA6833" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The writing (or word processing) fills the whole page, with no margins and no spaces between lines or paragraphs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="3BF7DA04" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="569036B9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The title appears at the top of the first page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="75904D71" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There is no title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="24AD703D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2E73AFEF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There are few, if any, spelling mistakes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="27312D8E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There are no separate sections or paragraphs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="58822C27" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="2CB78ADC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paragraphs are neither too long nor too short.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="1856E454" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There are too many short sections or paragraphs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="47D777E2" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="14E4B281" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There is space between paragraphs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="24A0CCA4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There are no references and/or bibliography.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="642E333E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="301EFDCE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quotations are acknowledged accurately and in sufficient detail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="2FFBA679" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="7725BF8C" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="5B70AFB5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There is a bibliography at the end of the assignment, to indicate which sources you have used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="0D1198F6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="3FE9CE7E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7E32682C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The pages are numbered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="6ED36C2C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="5AB27B04" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="952596704"/>
+          <w:divId w:val="1885360239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="07A39104" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>You have put your name and personal identifier on each page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="28FF06BE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1341005683"/>
+    <w:p w14:paraId="0C263A0C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1623488734"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="7840F85D" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213CF81A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1956718557"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="Session9"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>9 Letting go</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B06CF58" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is the point where you have to make the decision that the assignment is complete and ready to be sent off. It is not always an easy decision to make. Perhaps you feel that there is always room for further improvement or there is something more that you could have done. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4D2AE7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">At a certain stage, the potential gain from further refinement is not sufficient to warrant delaying submission or to risk impeding progress with your course. Remember, you should be aiming for what is ‘good enough’, bearing in mind all your other commitments and circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E73A1C8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you do harbour any residual anxiety, is there anything you can do about it? Yes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55124288" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can make notes for your own use on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388F432F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(a) what I did well in this assignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B112B80" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(b) what I would have liked to improve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBECE01" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can ask your tutor if he or she is willing to look at the particular aspect of the assignment that has given you concern, and provide feedback on that point. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1C3A0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can make a note to yourself for next time: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>what I'd like to do better in the next assignment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEA7AA2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This will help you to develop an action plan for future improvement; then put it to one side until next time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6F8AD2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1956718557"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finally, don't forget to keep a copy of your assignment, just in case it gets lost in the post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB5A4E6" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="75A55782" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="303507785"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:divId w:val="1656910346"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="Session10"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>10 Reflecting on tutor feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B0C3D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1656910346"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When you have taken the assignment as far as you can, you will benefit more from the feedback from your tutor than you will from further polishing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB15D4C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1656910346"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you have worked hard to become involved with your subject you will really appreciate having a captive audience. Someone with as much interest in the subject (and presumably greater knowledge) as you, will take time to read what you have written and to understand what you are trying to say. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7254FDFB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1656910346"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is recompense to be gained in the form of feedback. As well as marking the work, your tutor will provide comments and advice on the content of your assignment, and your skills in communicating your ideas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A06A10" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1656910346"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4211C699" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1749425572"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...81 lines deleted...]
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkStart w:id="118" w:name="Session10_Figure1"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CDB617B" wp14:editId="0737A200">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Picture 7" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_76c4be670f1b9f487f7967abeb5bcad0a3a1f435_228110.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E4BCCFE" wp14:editId="4B9E6645">
+            <wp:extent cx="4572000" cy="3044952"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="7" name="Picture 7" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\_76c4be670f1b9f487f7967abeb5bcad0a3a1f435_228110.tif.jpg"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3048000"/>
+                      <a:ext cx="4572000" cy="3044952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2134865083"/>
+    <w:p w14:paraId="3EFCACCE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2134865083"/>
+    <w:p w14:paraId="7E7E30C6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some tutors find that, despite their feedback, when the next assignment arrives to be marked, it can be hard to believe that the student has even read the comments, let alone tried to apply the advice. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4A22293F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2134865083"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:t>Are you so keen to make progress that you read the mark, but not the comments provided in the feedback you've been given?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1B951F8B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2134865083"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do you allow yourself the time to refer back to what you did in light of your tutor's feedback and see whether or not you can apply that advice to the next assignment? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="42E7E02D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2134865083"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is your tutor as critical of your work as you are? Perhaps you are too self-critical and your tutor's comments could help to provide a better sense of perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2134865083"/>
+    <w:p w14:paraId="548FFF87" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1656910346"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are not reading and acting on your tutor's feedback, you are denying yourself the opportunity to improve and to save time. You are wasting a very valuable learning resource. You may be working hard but you won't be ‘working smart’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="0E6DFE0D" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="57DE63D8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1561673643"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="122"/>
+        <w:divId w:val="1287852238"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="Session11"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1561673643"/>
+    <w:p w14:paraId="09A9486A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1287852238"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Just as we have advised earlier, we are not going to introduce any new ideas in this concluding section. We are using it to reinforce what we think our main points are. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1561673643"/>
+    <w:p w14:paraId="3E4BB00C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1287852238"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Writing essays or reports can be time-consuming; individual assignments tend to focus in depth on specific topics rather than fostering a wider sense of the whole course. However, three or four or more assignments will bring benefits as linkages start to become apparent and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>total programme</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of written work helps you to develop your knowledge and skills across a range of areas. If you allow yourself to be open to making mistakes, to learn from feedback and to view assignment writing as a continuing, developmental process, then the same knowledge and skills should help you beyond any single assignment or any one course. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1561673643"/>
+    <w:p w14:paraId="78AD9645" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1287852238"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We hope we have demonstrated that there are many aspects in the process of writing an assignment and it is not just a matter of starting with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and finishing with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ; you will sometimes need to take one step back in order to take one forward: moving on a stage but continually checking back over previous stages, amending as appropriate. There is a limit to what you can – and are expected – to do. Perfection is not everything. If you have to send off an assignment that is not as good as you would have liked, look for the positives. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Why is it not as good? What might you have done differently? Can you transfer the answers to these questions to the next assignment? </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Most of all, however, think what you learned from doing it, both from the experience of writing it and from its content. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1561673643"/>
+    <w:p w14:paraId="366AD412" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1287852238"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3B568BE2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1628664764"/>
+        <w:divId w:val="106627191"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="Session11_Box1"/>
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkStart w:id="120" w:name="Session11_Box1"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fast track A levels with the NEC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="402921835"/>
+    <w:p w14:paraId="024132AC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1791901267"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...2 lines deleted...]
-        <w:divId w:val="386338885"/>
+    <w:p w14:paraId="1A41B499" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1624119574"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="Session11_Figure1"/>
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkStart w:id="121" w:name="Session11_Figure1"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C4E8647" wp14:editId="6B825F68">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Picture 8" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\nec.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BBF36FD" wp14:editId="7D388827">
+            <wp:extent cx="4229100" cy="2609850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Picture 8" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid4398_2021-04-29_16-58-50_js34827\word\assets\nec.png"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3048000" cy="1876425"/>
+                      <a:ext cx="4229100" cy="2609850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="402921835"/>
+    <w:p w14:paraId="65BA0954" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1791901267"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="402921835"/>
+    <w:p w14:paraId="2D04D1C1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1791901267"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are looking to complete an online A level in biology, chemistry, physics, maths or psychology within an academic year, you might want to take a look at the National Extension College's (NEC) Structured Fast Track A levels. With a set start date, structured approach and tutorials, NEC have designed these courses to help you to complete the course within a year, and gain the all important grades you need. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="402921835"/>
+    <w:p w14:paraId="2CEFA4B8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1791901267"/>
       </w:pPr>
       <w:r>
         <w:t>Enrol from £1495.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
-[...4 lines deleted...]
-        <w:r w:rsidR="00F408B2">
+    <w:p w14:paraId="008EE4E3" w14:textId="4656D665" w:rsidR="003F5481" w:rsidRDefault="00070719">
+      <w:pPr>
+        <w:divId w:val="1791901267"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="003F5481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Find out more about fast track A levels here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1561673643"/>
+    <w:p w14:paraId="04EF9B3B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1287852238"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00C30008">
+    <w:p w14:paraId="28D5DC37" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0E25C74B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="412238542"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="125" w:name="References1"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="Solutions1"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5B36ED" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78570227" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="945314129"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="Session2_Discussion1"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFA8D20" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="945314129"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Don't be despondent if some of your responses are negative. It's the aim of this course to turn those negatives into positives. In a few months’ time, you should be able to look back on these initial responses and feel that you have made progress. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="124" w:name="Back_To_Session2_Activity1"/>
+    <w:p w14:paraId="7304E14F" w14:textId="1E2FEA70" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="945314129"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session2_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="1D4487FE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6921CB27" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="642076853"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="Session3_Discussion1"/>
       <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>References</w:t>
-[...164 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B73A1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="642076853"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Assignments are not just about producing something to please your tutor and gaining good marks, nor about moving bits of course material around into a slightly different form. The process of writing is an integral part of your personal learning development, improving your skills and understanding of the subject area. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="126" w:name="Back_To_Session3_Activity1"/>
+    <w:p w14:paraId="2B0FC6E0" w14:textId="3D415F58" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="642076853"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="174D3B9F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2042708027"/>
-[...211 lines deleted...]
-      <w:bookmarkStart w:id="127" w:name="Solutions1"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F4F7BD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1161657392"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="Session4_Discussion1"/>
       <w:bookmarkEnd w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Solutions</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...133 lines deleted...]
-        <w:divId w:val="1710255017"/>
+    <w:p w14:paraId="38D0D13F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your answer may well depend on the subject you are studying, and again we would recommend that you refer to any guidance notes that you may have been given. Essentially a report can be simplified into three general principles: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3DF83195" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1710255017"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t>How was it done?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7592F6D8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1710255017"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t>Why was it done?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2214B4E1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1710255017"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t>What does it mean?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1710255017"/>
+    <w:p w14:paraId="0F6BF1AF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once you are clear in your mind about these questions in relation to a particular assignment, you will be in a position to think how best to proceed in answering them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1710255017"/>
+    <w:p w14:paraId="3B23872A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In general, a good report is one that you don't need to reread, it is clear and the information that it contains is easy to find. The structure is fairly rigid, usually divided into sections, probably with subheadings, each performing a very specific task. For example a scientific report will be a structured account of an investigation or experiment that you have carried out, whereas a business report may require you to imagine that you are making recommendations to your boss or colleagues for a particular course of action. You need to strive for relevance and conciseness, and your report should proceed in a logical and ordered way. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="133" w:name="Back_To_Session4_Activity1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="128" w:name="Back_To_Session4_Activity1"/>
+    <w:p w14:paraId="5D051FC3" w14:textId="2B17505E" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1710255017"/>
+        <w:divId w:val="1161657392"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Activity1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Activity1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="28A05CF3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1044257489"/>
+        <w:divId w:val="1668553180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Activity 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2B1A9957" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1869103070"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="134"/>
+        <w:divId w:val="654186698"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="Session4_Discussion2"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="367967E3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michel de Montaigne, a French philosopher, developed the essay form in the 16th century. The term itself derives from the French word </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>essai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> meaning ‘testing’ or ‘trying out’. The purpose was (and still remains): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="6A933BAA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Quote</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="135"/>
+    <w:p w14:paraId="2D64DE8C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1722247198"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="Session4_Quote1"/>
+      <w:bookmarkEnd w:id="130"/>
       <w:r>
         <w:t>To try out or test a proposition or ideas in the context of other thinkers and in the light of personal experience and judgement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="11BA6905" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Quote</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="375B9539" w14:textId="184DFD7E" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Montaigne's day, the idea of applying your personal assessment to issues, rather than deferring to authority, was quite revolutionary. If you look ahead to the sample essay questions in </w:t>
       </w:r>
       <w:hyperlink w:anchor="act009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activity 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (don't worry about how you would answer these questions; they are drawn from a wide range of subjects and levels), you can see how this approach applies. In most of them, you are given a statement to test, to try out the arguments and opinions for and against a particular position by demonstrating a use of evidence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="4F786C38" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The essay should guide the reader from the issue(s) raised in the title to a conclusion, by developing a clear and logical line of thought so that the reader is not side-tracked by points that are not directly relevant. It is normally in the form of continuous prose, using paragraphs but probably not using headings or numbers. This means that, while the essay may be broken up into paragraphs, generally the writing flows along without interruption. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1869103070"/>
+    <w:p w14:paraId="59DC893E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t>An essay needs:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7C89F4C0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1869103070"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t>an introduction, telling the reader what the essay is about;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="537F52CC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1869103070"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a main body, containing the ‘meat’ of the essay, where you outline your particular point of view, while demonstrating awareness of other perspectives or interpretation; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="56984F6C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1869103070"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:t>a conclusion, summarising the content of the essay clearly and concisely.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="136" w:name="Back_To_Session4_Activity2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="131" w:name="Back_To_Session4_Activity2"/>
+    <w:p w14:paraId="2C2BD0FB" w14:textId="146CAF80" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1869103070"/>
+        <w:divId w:val="654186698"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Activity2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Activity2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="136"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="27FCF27E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1044257489"/>
+        <w:divId w:val="1668553180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Activity 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2DEFA64A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="2016565978"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="137"/>
+        <w:divId w:val="113601939"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="Session4_Discussion3"/>
+      <w:bookmarkEnd w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="5DCB288B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>You may well have thought of some, if not all, of the following stages:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="55DF3729" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6F53F17D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="02644133" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>drafting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5B25ED82" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>polishing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="591585F8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>letting go</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="29C16199" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>reflecting on the feedback.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="7AC9F0A3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>Let's break down these stages further.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3021970D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="13AC8EB0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>This stage consists of:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5DEABBEB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>estimating the time available for the task</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1138193D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>identifying what the question is asking of you</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="302CFE18" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>taking note of the guidance you have been given</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="491CBCC1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>researching or carrying out an experiment or collecting data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6E821060" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>making notes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0EBB3208" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>thinking over your ideas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3E7B19D3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="139A80FB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>Planning your assignment involves:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2952E20B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>working out an appropriate and logical structure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6BB6970F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>identifying what is relevant and what is not</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="56CE1D33" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>taking account of the word limit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3C430605" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>refining your ideas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="724AB525" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>selecting appropriate evidence or quotations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="371449A6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Drafting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="205A2CDD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>This stage comprises a single task:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3E77DFAB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>writing the assignment, perhaps with one or more early drafts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="17CC849B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Polishing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="1C07EDDA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>Polishing your assignment means:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="773C78DE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>reviewing what you have written and making changes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="65F5D116" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>checking your spelling and grammar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="22631D53" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>making sure your references are correct</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="4F68B4F2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>checking the word count.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="7EF27FCD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Letting go</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="381DDE26" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>This is more than just sending off your assignment. Letting go includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6CE02940" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>deciding when the assignment is finished</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6E9B6718" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>submitting the assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5ACF04D2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>conducting a self-review.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="52F8C4EE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Reflecting on tutor feedback</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="2CA7B3BB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>And finally:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="38A6DB89" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2016565978"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>comparing your self-review with your grade and tutor comments.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="2016565978"/>
+    <w:p w14:paraId="7440DEFF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:t>As you can see, the actual writing of the assignment is only one part of the process.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="138" w:name="Back_To_Session4_Activity3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="133" w:name="Back_To_Session4_Activity3"/>
+    <w:p w14:paraId="77B7E0BB" w14:textId="5E1BF047" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="2016565978"/>
+        <w:divId w:val="113601939"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Activity3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Activity3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="64356F20" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F50EF1" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1201239872"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="Session5_Discussion1"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044B181C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1201239872"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You need to be both realistic and flexible. Almost certainly you won't have the amount of time you would ideally like, and it's also possible that something will happen at work or home which will affect your timetable. However, having blocked out the time in your study calendar or diary, see how far you can stick to it. If you find that you need more time for certain stages, then have another go for the next assignment, allowing the extra time in order to make it more workable. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="135" w:name="Back_To_Session5_Activity1"/>
+    <w:p w14:paraId="4FE894A8" w14:textId="110E84E2" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1201239872"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 6</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="289BCA7F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB43F54" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="2085489084"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="Session5_Discussion2"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEE6783" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2085489084"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is it because you are frightened by the prospect of starting? Perhaps you have looked at the title and felt that you just don't understand what is wanted. You have some ideas but don't know how to put them together. Maybe you just don't want to do it; it seems a daunting task. Or is it because you need to develop your reading or note taking skills? Try reflecting on your own experience. Then you will be in a better position to help yourself, if procrastination is a problem. You can ask yourself, ‘What am I going to do about this?’ What help do I need?’ We hope this course will provide some of that help. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="137" w:name="Back_To_Session5_Activity2"/>
+    <w:p w14:paraId="7105D8F0" w14:textId="52001221" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="2085489084"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 7</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="086072EA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77253B12" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="2064255605"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="Session5_Discussion3"/>
       <w:bookmarkEnd w:id="138"/>
-    </w:p>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...133 lines deleted...]
-        <w:divId w:val="1770155558"/>
+    <w:p w14:paraId="6A5806FD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2064255605"/>
       </w:pPr>
       <w:r>
         <w:t>Your answer may contain some of the following points.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1770155558"/>
+    <w:p w14:paraId="4E111604" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2064255605"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="3948"/>
+        <w:gridCol w:w="4364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="16E7967E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="008665D5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="144" w:name="Session5_Table1"/>
-            <w:bookmarkEnd w:id="144"/>
+            <w:bookmarkStart w:id="139" w:name="Session5_Table1"/>
+            <w:bookmarkEnd w:id="139"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Looking at the title first</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="3EFD4FB5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Looking at the title later</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="43F73806" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="4D852681" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Advantages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="08230EB0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="5FDAF235" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7E2D1FF5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It can help you to use your time more productively because you are looking out for, and making a note of (either on paper or in your head) the most useful points. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="242FFBC8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">You are likely to gain more from the experience of reading the course materials because your mind is open to more than the assignment question. There is more to studying a course than submitting assignments. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="5D7C91CA" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="6D8AD130" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It can help avoid ‘writers’ block’ because you are effectively preparing for the assignment before you have to get down to it in earnest. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="01881AE6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="64E35A8D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0EF1E0FB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It helps you to be questioning as a reader and to read actively.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="7050C004" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="47FB6835" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="0115D23B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It can help you focus more clearly, noting points and identifying useful quotations, which are relevant to the question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="3D2ED057" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="289BD7AF" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="12D98CF4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disadvantages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="008D554A">
+          <w:p w14:paraId="3F011BFF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D554A">
+      <w:tr w:rsidR="00FA6FE5" w14:paraId="7A5D53F8" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="576208069"/>
+          <w:divId w:val="1411997252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="7DAE2A70" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It can be daunting because, not having read the material, you may think ‘I shall never be able to answer that’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+          <w:p w14:paraId="1D9F1109" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If you see the course only through the assignment questions, there is a danger that you will miss other important areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1770155558"/>
+    <w:p w14:paraId="696B38CB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2064255605"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1770155558"/>
+    <w:p w14:paraId="516EAC92" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2064255605"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no right or wrong approach and again, much may depend on the amount of time you have available and your own preferred style of learning. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="145" w:name="Back_To_Session5_Activity3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="140" w:name="Back_To_Session5_Activity3"/>
+    <w:p w14:paraId="1DDF3B4D" w14:textId="6278D133" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1770155558"/>
+        <w:divId w:val="2064255605"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Activity3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 8</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="140"/>
+    </w:p>
+    <w:p w14:paraId="17F2BFC8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B42815" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1091437915"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="Session5_Discussion4"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587291F5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1091437915"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It isn't easy, is it? Take, for example, question 3: is it just ‘about’ Victorian culture? What would your tutor say if you wrote all you know about Victorian culture? He or she would surely comment that you have not focused on the Victorians’ dislike of industrialisation and urbanisation and their preference for country life. So, what would your tutor say if you had covered these specific aspects of Victorian culture, but in a purely descriptive way? The feedback could well say that, although you showed a good understanding of these issues, you did not say whether or not you have agreed with this suggestion, as the essay title requires. If you had done that, you would get a good grade. However, you would have achieved an even higher grade if you had commented on the significance of the words ‘in general’ and defined some of the terms, which could need clarification, such as ‘culture’ and ‘enduring values’. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="142" w:name="Back_To_Session5_Activity4"/>
+    <w:p w14:paraId="3E564629" w14:textId="6518B582" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1091437915"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 9</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="0ECE6ACA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE37D55" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1828279378"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="Session5_Discussion5"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754BF753" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Do you agree with our choices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5C15FF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1) (a) and (h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC4D8BD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2) (f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BBA34C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3) (b), (c) and (h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0074963F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4) (d) and (g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B49747" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5) (a), (e) and (f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C2E9A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6) (f)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="144" w:name="Back_To_Session5_Activity5"/>
+    <w:p w14:paraId="5E348493" w14:textId="7D3E4440" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1828279378"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 10</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="1FCEED8F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607C4331" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1964651533"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="Session5_Discussion6"/>
       <w:bookmarkEnd w:id="145"/>
-    </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2A8A24" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1964651533"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do any of these questions apply to your assignment, or are you being asked to do something quite different? If so, what? If you are still not sure, contact your tutor for reassurance or clarification. Try the approach ‘I'm not quite clear whether this assignment is asking me to … or …’. Or perhaps you could check your reading of the question with another student, to see if your interpretation of it is similar to his or hers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D024AA9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1964651533"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember, this is still your first – almost surface – reading of the question. It is important to keep your options open. Don't rule anything out at this stage. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="146" w:name="Back_To_Session5_Activity6"/>
+    <w:p w14:paraId="0BF72F75" w14:textId="6E2E5305" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1964651533"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity6"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 11</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="24E44AEF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1044257489"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651B8BD6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1099956841"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="146"/>
+        <w:divId w:val="27727436"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="Session6_Discussion1"/>
+      <w:bookmarkEnd w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...73 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="6CD088DA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Your list probably includes at least some of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171EF38E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>helps me to separate what's essential from what's less so</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197258D8" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enables me to express my ideas more effectively</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C70A2B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ensures that what I want to say doesn't get lost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DDFA33" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>assists in building an argument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D4438E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>makes sure that I don't exceed the word limit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08306DF0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t>gets the sequence of ideas right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F65160" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="27727436"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Even short pieces require planning so that you are concise and to the point. As the required length and level of complexity of a piece of writing increase, so does the need to organise your ideas. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="148" w:name="Back_To_Session6_Activity1"/>
+    <w:p w14:paraId="389CAAC4" w14:textId="6DCC802F" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="2083521484"/>
+        <w:divId w:val="27727436"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Activity5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Activity 10</w:t>
+        <w:t>Back to - Activity 12</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="148"/>
+    </w:p>
+    <w:p w14:paraId="6D4FE157" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C84B307" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="326516372"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="Session6_Discussion2"/>
       <w:bookmarkEnd w:id="149"/>
-    </w:p>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...81 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="79D4E716" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This essay contains some interesting and important points; but does it work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B22522" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 Is there an introduction and a conclusion, which help to guide the reader? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08478A28" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no introduction and no conclusion – in fact, at the end the essay is almost left ‘hanging’ by a throw-away remark about ageism. For the reader, it is rather like undertaking a journey without a map and, instead of being in ‘safe hands’, finding that the driver is inexperienced. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8BDD4C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>2 Are important concepts or ideas communicated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB5925C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The writer does seem to know what is important to get across. But, there doesn't seem to be much of a framework and so the ideas tend to get lost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BCC6E2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 Does the writing build and have a sense of direction? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C26C8DC" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This seems to be one of the major problems. There is good material here but the writer doesn't seem to know which facts are more important than others, there is no real attempt to classify or group points in order to create a sense of flow, of building an argument. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F46408" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Here are two examples of this lack of order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AE6504" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Information about the ‘big picture’ (presumably obtained through careful research) that is, government policy, numbers entering higher education and changes in the workplace, is sprinkled throughout the essay, rather than gathered together. The focus changes back and forth between this ‘big picture’ and the personal quite frequently. The writer certainly has opinions about the issues that a mature student needs to overcome, but these don't appear to be in any particular order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656629AF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The quote about the steelworkers is really appropriate and grabs the attention of the reader, but it isn't linked to the idea of the mature student's life experience mentioned at the end of the first paragraph. This takes away some of its impact and probably means that the writer would not get as many marks for its inclusion as she or he might have done. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5A199C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The original topic is ‘There are advantages to studying as a mature student. Do you agree?’ We don't really know whether the writer has a point of view on this or has just put ideas in because the words or phrases look right and may be relevant. The important thinking over of the issues doesn't seem to have happened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9532E3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>4 Can you discern an overall plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CE17A9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Well? What do you think?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156EAF80" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Is the presentation of evidence or supporting material effective?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524F73C7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Which points are prioritised or do they all have equal billing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D196E90" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Are links made between different points?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B358E9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...145 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Does the essay flow?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7266D13C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Has the writer made the ideas his/her own?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D75EEE5" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Are chains of logic created?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605AAA05" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The more time we spent thinking about this – reflecting on it – the more it seemed to us that the key is direction: if you can give your writing direction, then the rest will follow. In other words if you have a case to put, an argument to make, this provides the essay's direction; the elements listed above will then slip into place much more easily. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="150" w:name="Back_To_Session6_Activity2"/>
+    <w:p w14:paraId="11397223" w14:textId="130DBF6A" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="326516372"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 13</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="150"/>
+    </w:p>
+    <w:p w14:paraId="63DC66E7" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1964A2FB" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1754543674"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="151" w:name="Session6_Discussion3"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CD42B6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On a superficial level, even the appearance of work can be a give-away and betray a lack of planning. Solid blocks of text can look overwhelming. You should normally aim for an average of three or four paragraphs per side of word-processed A4 paper. Solid blocks of text imply that the writer hasn't taken the time or is unable to organise the material. At the other extreme, written work with the appearance of being very ‘broken up’ – lots of separate sentences, each treated as a paragraph – conveys the same impression: that the writer doesn't have a plan or hasn't developed his or her ideas in sufficient detail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11851D8E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No paragraphs? Go back and look at your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACB9778" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Too much in brackets? Something is in the wrong place or is not strictly relevant, go back to planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7EA9FE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">‘As I mentioned earlier’, ‘As I said before’ If you need to say this often, you are going round in circles; you need a better plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294C2F1F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Can you think of some other warning signs, things that you write when you have lost your way in an assignment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB8746D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Try to dig a little further and apply the questions from Activity 13. They were:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41577455" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Is there an introduction and a conclusion, which help to guide the reader?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5316A896" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Are important concepts or ideas communicated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274E55D0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...80 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Does the writing build and have a sense of direction?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033EE5CE" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-[...94 lines deleted...]
-        <w:divId w:val="2111972947"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1754543674"/>
       </w:pPr>
       <w:r>
         <w:t>Can you discern an overall plan?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="157" w:name="Back_To_Session6_Activity3"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="152" w:name="Back_To_Session6_Activity3"/>
+    <w:p w14:paraId="1F02D020" w14:textId="7A5BD448" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="2111972947"/>
+        <w:divId w:val="1754543674"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session6_Activity3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 14</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="152"/>
+    </w:p>
+    <w:p w14:paraId="49F72F9F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEAC8FF" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="2017151145"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="Session6_Discussion4"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2D9723" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="2017151145"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The important thing to remember is that anything that comes to mind may be relevant, leave nothing out at this stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="154" w:name="Back_To_Session6_Activity4"/>
+    <w:p w14:paraId="4C0BCB8B" w14:textId="5E8D09A4" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="2017151145"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 15</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="154"/>
+    </w:p>
+    <w:p w14:paraId="7B8C6551" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5417BBC0" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="148373632"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="Session6_Discussion5"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8AA12C" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="148373632"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Try to use this activity as an opportunity to improve how you approach future assignments. Did you consider all parts of the question? Did you write yourself into a dead-end? Was the balance right? Was there a clear sense of direction? Take account of these points and see how you can make things better next time. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="156" w:name="Back_To_Session6_Activity5"/>
+    <w:p w14:paraId="3A55E875" w14:textId="4B51B04C" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="148373632"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 16</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="156"/>
+    </w:p>
+    <w:p w14:paraId="0CC39152" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AAAED6" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1159735869"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="Session7_Discussion1"/>
       <w:bookmarkEnd w:id="157"/>
-    </w:p>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...133 lines deleted...]
-        <w:divId w:val="1001740404"/>
+    <w:p w14:paraId="40021C7D" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1159735869"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your plan only needs to make sense to you. It may be diagrammatic in form, using circles and arrows and abbreviations. It is the bare bones of your assignment. It is also disposable and changeable. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1001740404"/>
+    <w:p w14:paraId="2C0BAB99" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1159735869"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The assignment itself must be understandable to anyone who is marking it, as certain expectations will need to be met. You will find help in any guidance notes you've been given for your course. Reading these is just as important as interpreting the assignment title as they will explain the conventions that you are expected to abide by in shaping your piece of writing. For instance: if it asks for 1500 words in continuous prose, it would not be a good idea to write 2000 words and use sub-headings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1001740404"/>
+    <w:p w14:paraId="56C2CB4C" w14:textId="55CF64CE" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1159735869"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A useful way of converting your plan into a first draft of your assignment is to number each of the areas you want to include (you may have already linked them with arrows). This confirms the order in which you want to present ideas and ensures a logical flow. Then, cross off each area once you have written about it, so there is no danger of repeating yourself. This can be encouraging by showing you how much progress you are making. If you would like some practice in this, try using </w:t>
       </w:r>
       <w:hyperlink w:anchor="fig001_002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as a model to work on. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="163" w:name="Back_To_Session7_Activity1"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="158" w:name="Back_To_Session7_Activity1"/>
+    <w:p w14:paraId="09FDFDBA" w14:textId="13BF4F75" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1001740404"/>
+        <w:divId w:val="1159735869"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session7_Activity1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Activity1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 17</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="163"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+      <w:bookmarkEnd w:id="158"/>
+    </w:p>
+    <w:p w14:paraId="6FFB773F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1044257489"/>
+        <w:divId w:val="1668553180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Activity 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="1D1AB24F" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1788962265"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="164"/>
+        <w:divId w:val="731121482"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="Session7_Discussion2"/>
+      <w:bookmarkEnd w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1788962265"/>
+    <w:p w14:paraId="24375572" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>How does your understanding compare with ours? Potentially the introduction to an essay can:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="79D5BA98" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>lead the reader into the main body of the assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="176464AA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>grab the reader's attention and interest</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="01768296" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>explain how you are going to answer the question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="3A7C6A24" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>set the scene or provide a context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5200C304" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>give a brief answer to the question before the fuller explanations in the assignment itself</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="024650E4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>set out the aims of the assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="5E99E589" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>indicate the position you will be taking in answering the question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1788962265"/>
+    <w:p w14:paraId="5107A724" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It may not do all of these things. The introduction you write for an assignment may be short and seek only to ‘engage’ or draw the reader in. A fuller introduction, which may be preferable if you are still developing confidence in your writing, could include any or all of the following points: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="2DA3EFEA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">an identification of the essay's topic and how you plan to define it; here you are establishing what you intend to write about and making clear, perhaps by implication, what you don't intend to write about – thus indicating the scope of your essay </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="0537A3B3" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>a brief definition of important terms or concepts, for purposes of clarity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="428FCCA4" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">highlights of the important debates that lie behind the question; an essay title often acts as a doorway to an area of controversy or debate </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:p w14:paraId="21AA756A" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1788962265"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t>a signpost to the content and shape of your argument or response to the question.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
-[...1 lines deleted...]
-        <w:divId w:val="1788962265"/>
+    <w:p w14:paraId="23672213" w14:textId="4AE2C893" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Look back at </w:t>
       </w:r>
       <w:hyperlink w:anchor="ses001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is longer than the introduction that will be required for one of your assignments: our constraint was the number of pages, not the number of words. But does it fulfil any of the above criteria? We have certainly outlined our aims and objectives; we have indicated the limits to the course – our writing assignment; but we haven't provided much background information or context. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="165" w:name="Back_To_Session7_Activity2"/>
-    <w:p w:rsidR="008D554A" w:rsidRDefault="00F408B2">
+    <w:bookmarkStart w:id="160" w:name="Back_To_Session7_Activity2"/>
+    <w:p w14:paraId="46930014" w14:textId="15FB9FE8" w:rsidR="003F5481" w:rsidRDefault="003F5481">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1788962265"/>
+        <w:divId w:val="731121482"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session7_Activity2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Activity2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Activity 18</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="160"/>
+    </w:p>
+    <w:p w14:paraId="1076DC8E" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF7EC88" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="465513332"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="161" w:name="Session7_Discussion3"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5439F90B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="465513332"/>
+      </w:pPr>
+      <w:r>
+        <w:t>People vary in whether they prefer to write the introduction at an early stage or when they have almost completed your assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F13FA74" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="465513332"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Here is a list of the pros and cons of beginning the first draft with the introduction.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="162" w:name="Back_To_Session7_Activity3"/>
+    <w:p w14:paraId="4C7C1DB7" w14:textId="622224C6" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="465513332"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Activity3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 19</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="162"/>
+    </w:p>
+    <w:p w14:paraId="508CCCB2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4495B2FD" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="79568424"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="163" w:name="Session7_Discussion4"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E006415" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="79568424"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you were the tutor, would you consider all of these to be good reasons for the request? Would you agree that some reasons are stronger than others? Maybe those students whose circumstances have changed unexpectedly have a better case than others who could have foreseen problems and should have been able to plan around their difficulties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300C611B" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="79568424"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Maybe you would look less favourably on (b) because you would feel that the student need not have got him or herself into that situation and in any case has got his or her priorities wrong. But look at (c) and (e) again. On the face of it, these reasons may not be as strong as, say, (d) but if you were to enquire further with your student, you might discover there were other things underlying the lack of time and concentration. Perhaps the student with reason (c) is caring for an elderly relative for whom respite care had fallen through. Maybe the student with reason (e) is depressed and on medication. These two students would both have a good case but have not presented it very well. Even the student with reason (b) may have an acceptable explanation for the sudden influx of visitors. What lies behind the suddenness? What extra demands did this place on the student? The more questions that are asked, the stronger the case could become. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F61CBA" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="79568424"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is another aspect here. How do you know that what these students are telling you is true? What pieces of evidence help to verify their reasons? What status would you accord a medical certificate or a statement from the student's employer? </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="164" w:name="Back_To_Session7_Activity4"/>
+    <w:p w14:paraId="2DB8F632" w14:textId="0D82F026" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="79568424"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Activity4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 20</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="164"/>
+    </w:p>
+    <w:p w14:paraId="2BC9A1D9" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1668553180"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7152D8D2" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1991906665"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="165" w:name="Session8_Discussion1"/>
       <w:bookmarkEnd w:id="165"/>
-    </w:p>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="166" w:name="Session7_Discussion3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1254EC13" w14:textId="77777777" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:divId w:val="1991906665"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We hope you spotted that it referred to assignments. Your tutor's initial reaction on opening your assignment will probably be very much related to the amount of polishing that you have been able to do. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="166" w:name="Back_To_Session8_Activity1"/>
+    <w:p w14:paraId="5EF14B13" w14:textId="16530099" w:rsidR="003F5481" w:rsidRDefault="003F5481">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1991906665"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session8_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 21</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="166"/>
-      <w:r>
-[...198 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId28"/>
+    </w:p>
+    <w:sectPr w:rsidR="003F5481" w:rsidSect="00070719">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+    <w:p w14:paraId="61C4BBFD" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+    <w:p w14:paraId="3847F081" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C30008" w:rsidRPr="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BA4A725" w14:textId="77777777" w:rsidR="00070719" w:rsidRPr="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> Page \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>32</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NumPages \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>33</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>29th April 2021</w:t>
+      <w:t>21st August 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C30008" w:rsidRPr="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+  <w:p w14:paraId="49334F66" w14:textId="0D69012F" w:rsidR="00070719" w:rsidRPr="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00C30008">
+      <w:r w:rsidRPr="00070719">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.open.edu/openlearn/education-development/essay-and-report-writing-skills/content-section-0</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+    <w:p w14:paraId="412D2635" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+    <w:p w14:paraId="5C5ECB22" w14:textId="77777777" w:rsidR="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C30008" w:rsidRPr="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="294ADBDA" w14:textId="77777777" w:rsidR="00070719" w:rsidRPr="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="643DFF73" wp14:editId="2BD7A0C1">
+          <wp:extent cx="1638300" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="9" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="790575" cy="533400"/>
+                    <a:ext cx="1638300" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C30008" w:rsidRPr="00C30008" w:rsidRDefault="00C30008" w:rsidP="00C30008">
+  <w:p w14:paraId="1DABD23E" w14:textId="37E0F0AB" w:rsidR="00070719" w:rsidRPr="00070719" w:rsidRDefault="00070719" w:rsidP="00070719">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C30008">
+    <w:r w:rsidRPr="00070719">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Essay and report writing skills </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C00607"/>
+    <w:nsid w:val="00381AFF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C5FA9FB8"/>
+    <w:tmpl w:val="E076D2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14611,53 +13692,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016C27CD"/>
+    <w:nsid w:val="034B048A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="392A90CE"/>
+    <w:tmpl w:val="B1188D7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14760,53 +13841,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017B6AA7"/>
+    <w:nsid w:val="05274798"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CA74598A"/>
+    <w:tmpl w:val="AED6B40C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14909,219 +13990,183 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039357FB"/>
+    <w:nsid w:val="09DA3091"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E6086C58"/>
+    <w:tmpl w:val="EFCE3084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04697020"/>
+    <w:nsid w:val="0AEB08D3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AD3C6722"/>
+    <w:tmpl w:val="852C92E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -15207,53 +14252,3182 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D45559"/>
+    <w:nsid w:val="0B4B74FF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F81AAE98"/>
+    <w:tmpl w:val="635C46CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="108913D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42E84AD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10954A87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDFCF6C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A515A99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD34BB5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C063BA1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD109B98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21E16947"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1606359A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2964093C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1EA521E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C05503"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15800CE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9E546D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="546AE9E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32051697"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A96882B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="336F6397"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2FE5F76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E02120B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A5043E1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="405F2BE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="730ADAB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46990BCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23FA9AAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C7145E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="300451C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CF7D0E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FC024FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55A867E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45EAB39C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57884BD2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CEE7EC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF16B07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78AA793A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C417969"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F81E3DBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4A2B10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7410FEFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E523A28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B67AFB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -15319,54 +17493,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDC3125"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD53044"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="137CF8A8"/>
+    <w:tmpl w:val="991EA12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -15468,54 +17642,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3115E2"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619E33C2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8D8A64F8"/>
+    <w:tmpl w:val="D1B0C310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -15617,54 +17791,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD644D2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A91594"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B8927262"/>
+    <w:tmpl w:val="029A2CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -15766,54 +17940,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A83575"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65454B26"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1DC46FE4"/>
+    <w:tmpl w:val="82569D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -15915,677 +18089,77 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159C3C3B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CC2FD7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E1CCE286"/>
-[...595 lines deleted...]
-    <w:tmpl w:val="198EA8A6"/>
+    <w:tmpl w:val="2C8A26EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16628,2587 +18202,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2151689C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69D60D48"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D6040608"/>
-[...2532 lines deleted...]
-    <w:tmpl w:val="E4B0F8A8"/>
+    <w:tmpl w:val="5C6E67B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19311,202 +18352,166 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B8610B"/>
+    <w:nsid w:val="6D9A0DF9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3AEE136A"/>
+    <w:tmpl w:val="6CF43D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF824B7"/>
+    <w:nsid w:val="7185564A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7CA675B8"/>
+    <w:tmpl w:val="3558F400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19609,53 +18614,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C463435"/>
+    <w:nsid w:val="7B972EFC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0BF06040"/>
+    <w:tmpl w:val="7C3A5AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19757,1836 +18762,235 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...1570 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1256010733">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1799058754">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="436291817">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1746298538">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="554241123">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1934238724">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="203250645">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="20136092">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="669334776">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="413943032">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="607785047">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1531527261">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="89401628">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="51395541">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="10762597">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1041437383">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="972296095">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1109468281">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1061053055">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="172036375">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="444812948">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1473861188">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1360817301">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="819469271">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1278296702">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1483814030">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="278142938">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1068308440">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="912935096">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="120074319">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="888418839">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1935170209">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1388845810">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="34" w16cid:durableId="1339163753">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1747992914">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="36" w16cid:durableId="1384332662">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...106 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F408B2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F408B2"/>
+    <w:rsidRoot w:val="003F5481"/>
+    <w:rsid w:val="00070719"/>
+    <w:rsid w:val="003F5481"/>
+    <w:rsid w:val="007146BE"/>
+    <w:rsid w:val="00FA6FE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3436B61F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3E1CC488-65C8-4BAA-8987-15245A53E394}"/>
+  <w15:docId w15:val="{7FEE2151-C01C-4FB9-A007-95ED1AB103AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21914,50 +19318,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -22085,152 +19494,154 @@
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
@@ -22257,69 +19668,113 @@
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note-marker">
+    <w:name w:val="note-marker"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="240"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-decimal">
     <w:name w:val="list-decimal"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-roman">
     <w:name w:val="list-lower-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-roman">
     <w:name w:val="list-upper-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-alpha">
     <w:name w:val="list-lower-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-alpha">
     <w:name w:val="list-upper-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel1">
+    <w:name w:val="listlevel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel2">
+    <w:name w:val="listlevel2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="2160"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqquestion">
     <w:name w:val="itq_question"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqanswer">
     <w:name w:val="itq_answer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
@@ -22418,493 +19873,627 @@
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computerdisplay">
     <w:name w:val="computerdisplay"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="180" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="programlisting">
     <w:name w:val="programlisting"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computer-ui">
     <w:name w:val="computer-ui"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:spacing w:val="48"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="speaker">
     <w:name w:val="speaker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remark">
     <w:name w:val="remark"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2640"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="option">
     <w:name w:val="option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionright">
     <w:name w:val="option_right"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:left w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:right w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionwrong">
     <w:name w:val="option_wrong"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairmatch">
     <w:name w:val="pair_match"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairoption">
     <w:name w:val="pair_option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairs">
     <w:name w:val="pairs"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="freeresponse">
     <w:name w:val="free_response"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidenote">
     <w:name w:val="sidenote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:ind w:left="4351"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reveal-more">
+    <w:name w:val="reveal-more"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="48" w:space="5" w:color="D3D3D3"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table-container">
     <w:name w:val="table-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="accounts">
     <w:name w:val="accounts"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="landscape">
     <w:name w:val="landscape"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="type2">
     <w:name w:val="type2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wide">
     <w:name w:val="wide"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="horizontalrules">
     <w:name w:val="horizontalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="topbottomrules">
     <w:name w:val="topbottomrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess">
     <w:name w:val="chess"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="colstripe">
     <w:name w:val="colstripe"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verticalrules">
     <w:name w:val="verticalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecentered">
     <w:name w:val="tablecentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadcentered">
     <w:name w:val="columnheadcentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabledecimal">
     <w:name w:val="tabledecimal"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableright">
     <w:name w:val="tableright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadright">
     <w:name w:val="columnheadright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableleft">
     <w:name w:val="tableleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadleft">
     <w:name w:val="columnheadleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFAC2"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsingleabove">
     <w:name w:val="total_single_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsinglebelow">
     <w:name w:val="total_single_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoubleabove">
     <w:name w:val="total_double_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoublebelow">
     <w:name w:val="total_double_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figure-container">
     <w:name w:val="figure-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation-container">
+    <w:name w:val="equation-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texteqn">
     <w:name w:val="text_eqn"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="info-box">
     <w:name w:val="info-box"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="timing">
     <w:name w:val="timing"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sourcereference">
     <w:name w:val="sourcereference"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="2381"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="3161" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verse">
     <w:name w:val="verse"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-author">
     <w:name w:val="comment-author"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E65B00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-editor">
     <w:name w:val="comment-editor"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E80074"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="audio-reader-note">
     <w:name w:val="audio-reader-note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="C10031"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="notice">
     <w:name w:val="notice"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:left w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:bottom w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:right w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="48" w:right="48"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title-verso">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="underline">
     <w:name w:val="underline"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader">
     <w:name w:val="box_header"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody">
     <w:name w:val="box_body"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
+    <w:name w:val="heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="langzh">
+    <w:name w:val="langzh"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:hint="eastAsia"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="langen">
+    <w:name w:val="langen"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader1">
     <w:name w:val="box_header1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody1">
     <w:name w:val="box_body1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader2">
     <w:name w:val="box_header2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
@@ -22959,2637 +20548,2638 @@
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader6">
     <w:name w:val="box_header6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody5">
     <w:name w:val="box_body5"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody6">
     <w:name w:val="box_body6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess1">
     <w:name w:val="chess1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="navbutton">
     <w:name w:val="nav_button"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reference">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C30008"/>
+    <w:rsid w:val="00070719"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C30008"/>
+    <w:rsid w:val="00070719"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C30008"/>
+    <w:rsid w:val="00070719"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C30008"/>
+    <w:rsid w:val="00070719"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00070719"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="303507785">
-[...23 lines deleted...]
-    <w:div w:id="465002625">
+    <w:div w:id="90662241">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1089809267">
+        <w:div w:id="114762978">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="209653597">
+            <w:div w:id="1843231507">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="844200524">
+                <w:div w:id="2014406267">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1436363432">
+                <w:div w:id="433064179">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1356158043">
+                    <w:div w:id="638337426">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
+            <w:div w:id="1623488734">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1885360239">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="765466688">
+    <w:div w:id="224072048">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="433283347">
+        <w:div w:id="2137723198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1003892544">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976258782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1016885456">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="228350119">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1615017720">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="133449007">
+            <w:div w:id="1075905817">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1642150983">
+                <w:div w:id="1352754290">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1988238922">
+                <w:div w:id="555433196">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="317612852">
+                    <w:div w:id="136265823">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="713038019">
+            <w:div w:id="1237517146">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="703484298">
+                <w:div w:id="1461925143">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1545098942">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1410234003">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="929774828">
+                    <w:div w:id="646512812">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1042632410">
+                    <w:div w:id="190650408">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="873081030">
-[...3 lines deleted...]
-                          <w:marBottom w:val="0"/>
+                        <w:div w:id="1357580699">
+                          <w:marLeft w:val="240"/>
+                          <w:marRight w:val="240"/>
+                          <w:marTop w:val="240"/>
+                          <w:marBottom w:val="240"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-              </w:divsChild>
-[...39 lines deleted...]
-                <w:div w:id="2055226887">
+                <w:div w:id="1764259861">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="891768525">
+                    <w:div w:id="6759576">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1545094219">
+                    <w:div w:id="2060395512">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="517700515">
-[...169 lines deleted...]
-                        <w:div w:id="2119910029">
+                        <w:div w:id="1117673695">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1588883234">
+        <w:div w:id="1200360647">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1708214220">
-[...65 lines deleted...]
-            <w:div w:id="1847015078">
+            <w:div w:id="1086609940">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1056054298">
+                <w:div w:id="1304430970">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1969504880">
+                <w:div w:id="1608587164">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="451441188">
+                    <w:div w:id="271401838">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="731081280">
-[...23 lines deleted...]
-        <w:div w:id="1690594533">
+        <w:div w:id="1705012285">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2064789900">
-[...11 lines deleted...]
-            <w:div w:id="1988126189">
+            <w:div w:id="1916891494">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="486482222">
+                <w:div w:id="1551722126">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1502968921">
+                    <w:div w:id="1454246832">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1898586131">
+                    <w:div w:id="623391790">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="2111657793">
+                        <w:div w:id="1901860760">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="33702935">
+            <w:div w:id="2113629341">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="840200219">
-[...77 lines deleted...]
-                <w:div w:id="1125388040">
+                <w:div w:id="1653408032">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="894976320">
+                    <w:div w:id="1864171749">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="449787683">
+                <w:div w:id="1367176467">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="633098973">
+                    <w:div w:id="735975676">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="355159623">
+                    <w:div w:id="1945380845">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1938975932">
-[...1371 lines deleted...]
-                        <w:div w:id="667713108">
+                        <w:div w:id="660154597">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1869758537">
+    <w:div w:id="552352901">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="707530658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1085688958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="609355546">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="507790195">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1905481611">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="955258889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="749932757">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1996371328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1168713596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1174683496">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1532185477">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="320040556">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="624848502">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="948316517">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1239554162">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988172495">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1280449503">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1250043226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1688094273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1859853839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1618487989">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="112092696">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110855029">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1027372564">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2032953544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2050304070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1061172927">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1946380759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1310208947">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="588195472">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="311568707">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797868717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="367223157">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="371809843">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1945066724">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="306932524">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="853036852">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1357195274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1642996495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1498694113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1482425269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1075081122">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2042708027">
+    <w:div w:id="1241986095">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="310213413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2108891556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="710349608">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1721513634">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="90665668">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2043163574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350763875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2136874825">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="366415518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="288168209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="33359352">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1619337983">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="208495880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="889001829">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="305672266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1378580417">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="578490135">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="67387312">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="286009547">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2134975164">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1990593511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1986351140">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="339435880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1093891648">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="511067813">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="126778475">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1068335066">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="459348587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1287852238">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="515996806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="106627191">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1791901267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1622805220">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1624119574">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1437098022">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2134865083">
+    <w:div w:id="1592155572">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1656910346">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1699088983">
+        <w:div w:id="857893774">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="673725523">
+            <w:div w:id="1749425572">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1668553180">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="945314129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="642076853">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1161657392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="654186698">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1722247198">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="113601939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1201239872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2085489084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064255605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1411997252">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1091437915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1828279378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1964651533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="27727436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="326516372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1754543674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2017151145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="148373632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1159735869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="731121482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="465513332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="79568424">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1991906665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1692367819">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1732803368">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1317148567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="71702378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1817800198">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1973170977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2075658407">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1898082919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1162505310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="320043665">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="168259794">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="918713602">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1927837788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="979964895">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="71465285">
+                  <w:marLeft w:val="240"/>
+                  <w:marRight w:val="240"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="798181466">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1961111793">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="317850346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="464471829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="525142804">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1956718557">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2022968445">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="745298496">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1126853607">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses?utm_source=openlearn&amp;utm_campaign=ou&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surveymonkey.co.uk/r/OL2017_course" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?utm_source=openlearn&amp;utm_campaign=ol&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nec.ac.uk/fast-track/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses?utm_source=openlearn&amp;utm_campaign=ou&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/2.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/marcoarment/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/education/essay-and-report-writing-skills/content-section-0?utm_source=openlearn&amp;utm_campaign=ol&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/conditions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses?utm_source=openlearn&amp;utm_campaign=ou&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nec.ac.uk/fast-track/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/education/essay-and-report-writing-skills/content-section-0?utm_source=openlearn&amp;utm_campaign=ol&amp;utm_medium=ebook" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/education-development/essay-and-report-writing-skills/content-section-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\AaaF\local_assets\global_docx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -25690,88 +23280,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>global_docx</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>62376</Characters>
+  <Pages>33</Pages>
+  <Words>12251</Words>
+  <Characters>59053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3282</Lines>
-  <Paragraphs>917</Paragraphs>
+  <Lines>1687</Lines>
+  <Paragraphs>859</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74320</CharactersWithSpaces>
+  <CharactersWithSpaces>70445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Essay and report writing skills</dc:title>
   <dc:subject/>
   <dc:creator>The Open University</dc:creator>
   <cp:keywords/>
   <dc:description>Comments</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UnitURL">
     <vt:lpwstr>https://www.open.edu/openlearn/education-development/essay-and-report-writing-skills/content-section-0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DateProcessed">
-    <vt:lpwstr>29th April 2021</vt:lpwstr>
+    <vt:lpwstr>21st August 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemTitle">
     <vt:lpwstr>Essay and report writing skills</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OuLogo">
-    <vt:lpwstr>\\sc-file-test\system\other\oulogo.jpg</vt:lpwstr>
+    <vt:lpwstr>\\stcn-file-live\system\other\oulogo.jpg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BrandLogo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Copyright">
+    <vt:lpwstr>Copyright © 2016 The Open University</vt:lpwstr>
+  </property>
 </Properties>
 </file>