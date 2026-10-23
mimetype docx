--- v0 (2026-01-23)
+++ v1 (2026-10-23)
@@ -1,31432 +1,6435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="3B11E6C6" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5278120" cy="8444992"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725FEB76" wp14:editId="74BCE46B">
+            <wp:extent cx="5278120" cy="3092648"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1" descr="Understanding research with children and young people"/>
+            <wp:docPr id="1" name="Picture 1" descr="Session 1: Why do it?"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Understanding research with children and young people"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Session 1: Why do it?"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5278120" cy="8444992"/>
+                      <a:ext cx="5278120" cy="3092648"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="347833E7" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="77D2254B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
-        <w:divId w:val="1353797232"/>
+        <w:divId w:val="1253050779"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">e809_1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="53ED9892" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:before="384" w:beforeAutospacing="0" w:after="144" w:afterAutospacing="0" w:line="216" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1353797232"/>
+        <w:divId w:val="1253050779"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understanding research with children and young people </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+        <w:t xml:space="preserve">Session 1: Why do it? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0424A9A3" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BC83F7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:divId w:val="877549935"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>About this free course</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="021F6A89" w14:textId="4B1E89EF" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">This free course is an adapted extract from the Open University course E809 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Frameworks for critical practice with children and young people</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.open.ac.uk/postgraduate/modules/e809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0A46A80B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">This version of the content may include video, images and interactive content that may not be optimised for your device. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="53A97029" w14:textId="73792F8E" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">You can experience this free course as it was originally designed on OpenLearn, the home of free learning from The Open University – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.open.edu/openlearn/health-sports-psychology/conducting-research-children/content-section-overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2640AE47" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>There you’ll also be able to track your progress via your activity record, which you can use to demonstrate your learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1A6A98BC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Copyright © 2020 The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="877549935"/>
+    <w:p w14:paraId="06722DF5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intellectual property</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6559B252" w14:textId="3A18F5B9" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unless otherwise stated, this resource is released under the terms of the Creative Commons Licence v4.0 </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Within that The Open University interprets this licence in the following way: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1AD4F9" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">by The Open University. Please read the full text before using any of the content. </w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49691E7C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="60C36691" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4342BB9E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary), licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7224684C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C22BE2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A7C1B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7817ED26" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="48F1C6BC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E6204EB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098597338"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Head of Intellectual Property, The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="60681D31" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="34B4BB04" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="1407610744"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="14774573" w14:textId="5276A32B" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...21 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session1" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="3EAFFAB5" w14:textId="43467D71" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session2" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1 Children and young people as researchers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="0031D8DC" w14:textId="7F467586" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2 The United Nations Convention on the Rights of the Child</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="13592101" w14:textId="1CBE4947" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3 The UNICEF U-report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="5D53D5DD" w14:textId="6E71AD1B" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session5" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4 Listening to the very young: the Mosaic approach.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="744077D3" w14:textId="2CFDECEA" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5 Getting the adults involved</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="6841C552" w14:textId="726AF85C" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>6 Undertaking research with children and young people.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="3E3BDBBE" w14:textId="45296487" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session8" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>7 Summary of Session 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="1969D2A8" w14:textId="5A0AFA6A" w:rsidR="00350870" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...21 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
         <w:ind w:left="2040"/>
-        <w:divId w:val="1407610744"/>
-[...741 lines deleted...]
-        <w:r w:rsidR="00A04800">
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Solutions1" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Solutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="0BC32737" w14:textId="0F1AF60C" w:rsidR="00350870" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="1928150825"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Descriptions1" w:history="1">
+        <w:r w:rsidR="00350870">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>Descriptions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="268ADD74" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7556B3C1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="2046323507"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Session1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3AD738" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first Session will look at this essential element, why it is important to include children and young people in research about their lives. This underpins this course and the OU Our Voices project overall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5F4C98" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090A477A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="269706627"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="Unit1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Session1_Figure1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...76 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12A5C0E6" wp14:editId="7BE5EBDA">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7373F783" wp14:editId="776D2398">
+            <wp:extent cx="2441448" cy="1645920"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="Greta Thunberg, a young environmental activist, talking to a crowd of people."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="Greta Thunberg, a young environmental activist, talking to a crowd of people."/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Greta Thunberg, a young environmental activist, talking to a crowd of people."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2438400" cy="1651000"/>
+                      <a:ext cx="2441448" cy="1645920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="View_Unit1_Session1_Description1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="2" w:name="View_Session1_Description1"/>
+    <w:p w14:paraId="6A64C824" w14:textId="62E939DD" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="400836505"/>
+        <w:divId w:val="101534139"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session1_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session1_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View description - Uncaptioned Figure</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...3 lines deleted...]
-        <w:divId w:val="62946288"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="View_Session1_Alternative1"/>
+    <w:p w14:paraId="375F0F74" w14:textId="18FB8215" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="101534139"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_Alternative1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="54E0B114" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="62946288"/>
+    <w:p w14:paraId="4AF6213C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:t>By the end of this session, you should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="5F65D3E3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="62946288"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2046323507"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>give some reasons why it is important for children and young people to be involved in research that affects their own lives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="607E842E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2046323507"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">summarise key Articles of the UNCRC which relate specifically to children and young people’s rights with regard to research that affects their lives </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="70A1B4F2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="62946288"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2046323507"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>identify some challenges that may be encountered when researching with children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="62946288"/>
+    <w:p w14:paraId="06A798C3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First of all, have a look at this short introductory video. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="62946288"/>
+    <w:p w14:paraId="669C133B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="0C9AA696" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1021276162"/>
+        <w:divId w:val="1526750338"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="Unit1_Session1_Activity1"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="Session1_Activity1"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="23F58E67" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1907182166"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1922106295"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1907182166"/>
+    <w:p w14:paraId="1E64CAF4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1922106295"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="Unit1_Session1_Question1"/>
+    <w:p w14:paraId="1BCABBB3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="706678544"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Session1_Question1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve">As you watch Video 1, consider what key points are presented in the video. What is the value of engaging with children and young people in research about their lives? Make notes as you watch, then click on the ‘key points’ below to compare your answers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8F7953" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="706678544"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2E40F0" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="2086878742"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Session1_MediaContent1"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
-        <w:t xml:space="preserve">As you watch Video 1, consider what key points are presented in the video. What is the value of engaging with children and young people in research about their lives? Make notes as you watch, then click on the ‘key points’ below to compare your answers. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="523906848"/>
+        <w:t>Video content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7E2495" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="272977296"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Video 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="View_Session1_Transcript1"/>
+    <w:p w14:paraId="714E4975" w14:textId="676E5C48" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="272977296"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_Transcript1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View transcript - Video 1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="63650BD5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="272977296"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1205363900"/>
+    <w:p w14:paraId="3683CDCF" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1579242936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="Unit1_Session1_Figure2"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="Session1_Figure2"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E960228" wp14:editId="1BDD8B08">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57262E04" wp14:editId="5052B5FC">
             <wp:extent cx="3251200" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-            <wp:docPr id="3" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid108146_2020-12-15_00-05-51_gw5989\word\assets\282192.jpg"/>
+            <wp:docPr id="3" name="Picture 3" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid108146_2020-12-15_00-05-51_gw5989\word\assets\282192.jpg"/>
+                    <pic:cNvPr id="3" name="Picture 3" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3251200" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="992683505"/>
+    <w:p w14:paraId="797B5975" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="272977296"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="523906848"/>
+    <w:p w14:paraId="0C23E6DA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="706678544"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1907182166"/>
+    <w:p w14:paraId="585BEAB9" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1922106295"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="View_Unit1_Session1_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="9" w:name="View_Session1_Discussion1"/>
+    <w:p w14:paraId="59489784" w14:textId="5D994DDC" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1907182166"/>
+        <w:divId w:val="1922106295"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session1_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session1_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-        <w:divId w:val="62946288"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="50E99AC3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="62946288"/>
+    <w:p w14:paraId="2CE315B0" w14:textId="667103DC" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2046323507"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Open University would really appreciate a few minutes of your time to tell us about yourself and your expectations for the course before you begin, in our optional </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>start-of-course survey</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Participation will be completely confidential and we will not pass on your details to others. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="19438F59" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="5AC994AC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="143161561"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:divId w:val="270211078"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="Session2"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>1 Children and young people as researchers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="143161561"/>
+    <w:p w14:paraId="02596108" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="270211078"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While studying this course, you will think about ways to give all children and young people – aged 5-23, and regardless of gender, ethnicity or ability – a space to reflect on and raise their own voices around how they can be involved, as experts in their own right, in a research project. Consulting with them in this way allows them to be core and active participants to that research and ensures that their voices are heard. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="143161561"/>
+    <w:p w14:paraId="39EC1B84" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="270211078"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="31E865DB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1240409675"/>
+        <w:divId w:val="803161493"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="Unit1_Session2_Activity1"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="11" w:name="Session2_Activity1"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="3B98574E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="641429689"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="715543830"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="641429689"/>
+    <w:p w14:paraId="5E5A0F85" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="715543830"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this video, you will see young researchers from Lincroft School talking about the research projects they participated in, which were based in their local communities. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="641429689"/>
+    <w:p w14:paraId="40124665" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="715543830"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You might like to make notes as you watch, and you can pause the video as many times as you wish. Once you have finished viewing, answer the questions that follow. Write your answers in the box on the screen, then click on ‘reveal discussion’ to see if that mirrors your own thoughts, or offers you further ideas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="Unit1_Session2_Part1"/>
+    <w:p w14:paraId="18236BCF" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="543057124"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Session2_Part1"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EB92E2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1682783445"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Session2_Question1"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="Unit1_Session2_Question1"/>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656EA1CB" w14:textId="654855AC" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="85999663"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Session2_MediaContent1"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve">Watch the video at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>YouTube.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="6041E3B4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1695300821"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1549225335"/>
       </w:pPr>
       <w:r>
         <w:t>Video 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1686713570"/>
+    <w:p w14:paraId="5AC94D00" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1682783445"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1686713570"/>
+    <w:p w14:paraId="779BE651" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1682783445"/>
       </w:pPr>
       <w:r>
         <w:t>What did the children gain from carrying out the research?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1626156014"/>
+    <w:p w14:paraId="32DFB227" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="543057124"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1213612186"/>
+    <w:p w14:paraId="4AC25E68" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1595944033"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="Unit1_Session2_FreeResponse1"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="Session2_FreeResponse1"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="17" w:name="View_Unit1_Session2_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="16" w:name="View_Session2_Discussion1"/>
+    <w:p w14:paraId="1DAC8643" w14:textId="0B9DFCA1" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1626156014"/>
+        <w:divId w:val="543057124"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session2_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session2_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7EA780F1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1609771115"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="Session2_Part2"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="Unit1_Session2_Part2"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0A9E20" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="326059852"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="Session2_Question2"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
+        <w:t>What new insights, if any, have you gained from the range of children’s perspectives and experiences expressed in the video?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61612623" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1609771115"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1506092616"/>
+    <w:p w14:paraId="6700F7EF" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1434592411"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="Unit1_Session2_FreeResponse2"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="19" w:name="Session2_FreeResponse2"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="143161561"/>
+    <w:p w14:paraId="2B348941" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="270211078"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="383F26C0" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="39835B6B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2098209291"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:divId w:val="636489836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="Session3"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2 The United Nations Convention on the Rights of the Child</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2098209291"/>
+    <w:p w14:paraId="7F56D83B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not only is it likely that better research will result, involving children and young people in research affecting their lives is actually mandated by an even more fundamental factor: their international rights. These rights were articulated in 1989, in the United Nations Convention on the Rights of the Child (UNCRC), which states that children and young people have the right to be consulted, to be heard and to participate meaningfully in matters affecting their lives. They also have the right to have their best interests as a primary consideration. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2098209291"/>
+    <w:p w14:paraId="41B250C3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="70D11018" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="926157337"/>
+        <w:divId w:val="718939981"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="Unit1_Session3_Box1"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="21" w:name="Session3_Box1"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Box 1: The United Nations Convention on the Rights of the Child (the UNCRC). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...9 lines deleted...]
-        <w:divId w:val="1654410333"/>
+    <w:p w14:paraId="1F635EF5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007558831"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UNCRC is the most complete statement of children’s rights ever produced and is the most widely-ratified international human rights treaty in history – it’s even been accepted by non-state entities, such as the Sudan People’s Liberation Army (SPLA), a rebel movement in South Sudan. All UN member states except for the United States have ratified the Convention. The Convention came into force in the UK in 1992; in the UK, it is accepted that </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">every child has rights, whatever their ethnicity, gender, religion, language, abilities or any other status. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423EA8C2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007558831"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Convention must be seen as a whole: all the rights are linked and no one right is more important than another. The right to relax and play (Article 31), for example, and the right to freedom of expression (Article 13) have equal importance as the right to be safe from violence (Article 19) and the right to education (Article 28). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1654410333"/>
+    <w:p w14:paraId="78DCE673" w14:textId="7185DBF9" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007558831"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can read the full Convention, and a summary, if you click </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2098209291"/>
+    <w:p w14:paraId="4D81D106" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2098209291"/>
+    <w:p w14:paraId="083CA7C7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are thinking about planning a research project with and by children or young people, three of the articles stand out as particularly relevant in this context: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="19FD338B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2098209291"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="636489836"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Article 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In all actions concerning children, whether undertaken by public or private social welfare institutions, courts of law, administrative authorities or legislative bodies, the best interests of the child shall be a primary consideration. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="21AF2275" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2098209291"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="636489836"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Article 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Parties shall assure to the child who is capable of forming his or her own views, the right to express those views freely in all matters affecting the child, the views of the child being given due weight in accordance with the age and maturity of the child. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:t xml:space="preserve"> Parties shall assure to the child who is capable of forming his or her own views, the right to express those views freely in all matters </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">affecting the child, the views of the child being given due weight in accordance with the age and maturity of the child. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C99681" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="2098209291"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="636489836"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Article 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The child shall have the right to freedom of expression; this right shall include freedom to seek, receive and impart information and ideas of all kinds, regardless of frontiers, either orally, in writing or in print, in the form of art, or through any other media of the child’s choice </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2098209291"/>
+    <w:p w14:paraId="0E9FAEF4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="1F07832F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="758719854"/>
+        <w:divId w:val="946623006"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="Unit1_Session3_Activity1"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="Session3_Activity1"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="7E4072EB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="730734760"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="359166187"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="730734760"/>
+    <w:p w14:paraId="0985A134" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="359166187"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="Unit1_Session3_Question1"/>
+    <w:p w14:paraId="6685F6DE" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="Session3_Question1"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve">What is the key element, in your opinion, that stands out, in terms of children and young people expressing their views, in these three Articles? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5C9E95" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Click on the option that you think is the key element, and see how other learners voted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483C7E3D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C3C845" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1543131678"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="Session3_MediaContent1"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
-        <w:t xml:space="preserve">What is the key element, in your opinion, that stands out, in terms of children and young people expressing their views, in these three Articles? </w:t>
-[...12 lines deleted...]
-        <w:divId w:val="1247223492"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E6DE4E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
+        <w:t>End of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEB04A4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="Unit1_Session3_MediaContent1"/>
+    <w:p w14:paraId="321DEB29" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="341669866"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="Session3_MediaContent2"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Interactive content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1247223492"/>
+    <w:p w14:paraId="40D346CE" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="430588019"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1247223492"/>
+    <w:p w14:paraId="04502E8C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="359166187"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Media Content</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1710759165"/>
+    <w:p w14:paraId="13165EF1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="377321057"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="Unit1_Session3_FreeResponse1"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="26" w:name="Session3_FreeResponse1"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="28" w:name="View_Unit1_Session3_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="27" w:name="View_Session3_Discussion1"/>
+    <w:p w14:paraId="5C451239" w14:textId="4E6B6443" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="730734760"/>
+        <w:divId w:val="359166187"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session3_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Activity 3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-        <w:divId w:val="2098209291"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="60D90A45" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="636489836"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="4AB57D8F" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="207E4058" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="3673878"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+        <w:divId w:val="621886958"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="Session4"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3 The UNICEF U-report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="3673878"/>
+    <w:p w14:paraId="26772F5C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="621886958"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The United Nations Children's Fund, (UNICEF), is a United Nations agency responsible for providing humanitarian and developmental aid to children worldwide. The UNCRC, that you have just been learning about, is at the basis of all of UNICEF’s work. You can see how UNICEF promotes and supports the key tenets of the UNCRC in a practical way as you work through this next activity. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">You are now going to look at a case-study from UNICEF Uganda, which offers an example of children being consulted so that they can participate meaningfully in matters affecting their lives. Click on the link </w:t>
+    <w:p w14:paraId="4560B506" w14:textId="1C77F74B" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="621886958"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You are now going to look at a project from UNICEF, which offers an example of children being consulted so that they can participate meaningfully in matters affecting their lives. Click on the link </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to find out as much as you can about the project, then try the activities that follow. Remember to open the link in a new tab or window, so you can easily refer back to the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="3673878"/>
+    <w:p w14:paraId="2A0D8C26" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="621886958"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="64C64B3E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="493763699"/>
+        <w:divId w:val="360085550"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="Unit1_Session4_Activity1"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="29" w:name="Session4_Activity1"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="264187A1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1524174224"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="986472879"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 25 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="Unit1_Session4_Part1"/>
+    <w:p w14:paraId="3AFCF9DD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="411322059"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="Session4_Part1"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A6CFA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="395738779"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="Session4_Question1"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
+        <w:t>1. Complete the sentences by dragging the appropriate ending to match with the beginnings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2903768F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="395738779"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The objectives of the U-Report are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E80739" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="411322059"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5469BCD2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="958101089"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To amplify the voices and views</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777D9715" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="418715131"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To provide a central platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2819F5D2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1015116599"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To disseminate information gained</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F83011" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="824007326"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To compile reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A58A72E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2079546155"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To send the reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361299F4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="598221530"/>
+      </w:pPr>
+      <w:r>
+        <w:t>of young people in developing countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A9046E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="424613016"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for the gathering of information from various sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291B9AD2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="550463683"/>
+      </w:pPr>
+      <w:r>
+        <w:t>through SMS text messaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230F403C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="456139778"/>
+      </w:pPr>
+      <w:r>
+        <w:t>based on the information gained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B201564" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2017875668"/>
+      </w:pPr>
+      <w:r>
+        <w:t>to decision-makers in positions of power.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="View_Session4_Interaction1"/>
+    <w:p w14:paraId="38E15DC4" w14:textId="35D5A091" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="411322059"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Interaction1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View answer - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="38D70A23" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="968822920"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="Session4_Part2"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...19 lines deleted...]
-        <w:divId w:val="702094531"/>
+    <w:p w14:paraId="2CACA3B4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534807717"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="Session4_Question2"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t xml:space="preserve">2. This project was successful for a variety of reasons, some of which you will see listed below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7610F2B3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534807717"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Which was the most important reason out of this list, do you think? Remember there is not necessarily a right or wrong answer here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033BB3B8" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534807717"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246A4288" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1819228886"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="Session4_MediaContent1"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>Interactive content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B872717" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534807717"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF35301" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="968822920"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...120 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="53C4294D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="621886958"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...71 lines deleted...]
-        </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="782A2D72" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F484DA4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="405611896"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Session5"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>4 Listening to the very young: the Mosaic approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D7654B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So far in this session, you have heard the views of secondary-aged school children who conducted research themselves, and you have just been considering the fundamental rights of all children to be heard and to participate. In this section, you are going to look at very young children whose views can easily be overlooked when they are deemed not to have anything of value to contribute. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955CA7D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Mosaic approach, developed by Alison Clark and Peter Moss for use with young children in early years settings, brings together a wide range of methods and tools, which can be used in combination to gain an understanding of children’s views and experiences of their environments. It recognises that some tools will be more suitable to use with individual children than others but assumes that all children’s views and experiences are valuable. Examples of tools used within this approach include observation, interviews and child-led tours of their environment. Taking pictures and creating maps often involve children in a lot of talking and these activities are as much about a ‘vehicle for listening’ as they are about an end result. Children are in charge of the tours and are also in charge of reviewing the images they capture, deciding which ones to display and share with others. The advantages of this approach include building children’s skills and confidence, as </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">well as giving adults insight into children’s perspectives, while the challenges include interpreting and representing the varied data gathered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45C187" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1E20A5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1708793937"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="Unit1_Session5"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="Session5_Figure1"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:r>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D2B64DC" wp14:editId="24C9132E">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F38FA2E" wp14:editId="385A5652">
+            <wp:extent cx="1560576" cy="1094232"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr="An image of a child holding up a camera."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="An image of a child holding up a camera."/>
+                    <pic:cNvPr id="4" name="Picture 4" descr="An image of a child holding up a camera."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1562100" cy="1092200"/>
+                      <a:ext cx="1560576" cy="1094232"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="39" w:name="View_Unit1_Session5_Description1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="38" w:name="View_Session5_Description1"/>
+    <w:p w14:paraId="64D75A84" w14:textId="39C6084E" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1352336922"/>
+        <w:divId w:val="1454205763"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session5_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View description - Uncaptioned Figure</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:bookmarkStart w:id="39" w:name="View_Session5_Alternative1"/>
+    <w:p w14:paraId="34B86E78" w14:textId="2B0C6F17" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1454205763"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Alternative1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1698770891"/>
+    <w:p w14:paraId="2272B661" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1698770891"/>
+    <w:p w14:paraId="25CB7757" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the next video you are going to see a Headteacher talking about her own experience of research with very young children through a project she has called the Listening Project. Teachers in this project took a novel approach to ‘tuning in’ really effectively to nursery school children so that what they had to say was carefully listened to and heard. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...9 lines deleted...]
-        <w:divId w:val="1698770891"/>
+    <w:p w14:paraId="09ADFEC1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The project was based at the Robert Owen Centre at the Rachel McMillan nursery school in London, where a whole Inset (staff training) day introduced the idea of children’s participation and looked at the work of Alison Clark and Peter Moss. This video clip highlights the need to develop specific skills to listen to very young </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">children. The Rachel McMillan nursery went on to build on the principles of the project and to develop the importance of not just listening to children but of attuning to them. You will look further at the concept of ‘attuning’ in Session 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7312E3CA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="36B9A6A2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="790897432"/>
+        <w:divId w:val="70123846"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="Unit1_Session5_Activity1"/>
+      <w:bookmarkStart w:id="40" w:name="Session5_Activity1"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="0B3A5E36" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1984578978"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1073284361"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="Unit1_Session5_Part1"/>
+    <w:p w14:paraId="593CEA6C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="198319168"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="Session5_Part1"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="Unit1_Session5_Question1"/>
+    <w:p w14:paraId="10FA22E7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1461921051"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="Session5_Question1"/>
       <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t xml:space="preserve">For now, look at this short extract, but before you watch the clip, take a few minutes to consider how we listen to each other. The Headteacher refers to ‘the many ways that people can communicate that aren’t necessarily speaking;’ what do you think she means by this? Note down your thoughts now, then watch the video and try the activities which follow it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="628169055"/>
+    <w:p w14:paraId="6719C072" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="198319168"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="479924620"/>
+    <w:p w14:paraId="61F8CF05" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="461191846"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="Unit1_Session5_FreeResponse1"/>
+      <w:bookmarkStart w:id="43" w:name="Session5_FreeResponse1"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="Unit1_Session5_Part2"/>
+    <w:p w14:paraId="212AEB74" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1894121894"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="Session5_Part2"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="Unit1_Session5_Question2"/>
+    <w:p w14:paraId="0697858E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="519778660"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="Session5_Question2"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="Unit1_Session5_MediaContent1"/>
+    <w:p w14:paraId="7DEB45D7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="1571229156"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="Session5_MediaContent1"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:t>Video content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="45E33E38" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="832987865"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1691178384"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Video 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="47" w:name="View_Unit1_Session5_Transcript1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="47" w:name="View_Session5_Transcript1"/>
+    <w:p w14:paraId="39D6C096" w14:textId="017BD4B6" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="832987865"/>
+        <w:divId w:val="1691178384"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session5_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Transcript1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View transcript - Video 3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="832987865"/>
+    <w:p w14:paraId="7EA716F3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1691178384"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1584099446"/>
+    <w:p w14:paraId="6B286E06" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1997175610"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="Unit1_Session5_Figure2"/>
+      <w:bookmarkStart w:id="48" w:name="Session5_Figure2"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50F19B95" wp14:editId="5FEA9518">
-            <wp:extent cx="3251200" cy="1816100"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D56DA49" wp14:editId="0E7B6247">
+            <wp:extent cx="3251200" cy="1809750"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-            <wp:docPr id="5" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid108146_2020-12-15_00-05-51_gw5989\word\assets\e809_2019j_vid034-320x176.jpg"/>
+            <wp:docPr id="5" name="Picture 5" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearnocw_cmid108146_2020-12-15_00-05-51_gw5989\word\assets\e809_2019j_vid034-320x176.jpg"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3251200" cy="1816100"/>
+                      <a:ext cx="3251200" cy="1809750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="832987865"/>
+    <w:p w14:paraId="0911BEDD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1691178384"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="847520960"/>
+    <w:p w14:paraId="08D3E04E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="519778660"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="847520960"/>
+    <w:p w14:paraId="4350D6C5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="519778660"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How is listening described? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2134328983"/>
+    <w:p w14:paraId="0F4C1385" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1894121894"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="49" w:name="View_Unit1_Session5_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="49" w:name="View_Session5_Discussion1"/>
+    <w:p w14:paraId="74958185" w14:textId="372B04BC" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2134328983"/>
+        <w:divId w:val="1894121894"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session5_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="Unit1_Session5_Part3"/>
+    <w:p w14:paraId="2696D1F7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1876965042"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="Session5_Part3"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="Unit1_Session5_Question3"/>
+    <w:p w14:paraId="0301B3F2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1457529519"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="Session5_Question3"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t>What effect did this project have on the ‘working atmosphere’ in the school?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1137651882"/>
+    <w:p w14:paraId="7360FBC4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1876965042"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1364668287"/>
+    <w:p w14:paraId="6AA77887" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="611086290"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="Unit1_Session5_FreeResponse2"/>
+      <w:bookmarkStart w:id="52" w:name="Session5_FreeResponse2"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="53" w:name="View_Unit1_Session5_Discussion2"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="53" w:name="View_Session5_Discussion2"/>
+    <w:p w14:paraId="35C7BA38" w14:textId="02123E6D" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1137651882"/>
+        <w:divId w:val="1876965042"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session5_Discussion2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="Unit1_Session5_Part4"/>
+    <w:p w14:paraId="4A3FD4C1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2001039293"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="Session5_Part4"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="Unit1_Session5_Question4"/>
+    <w:p w14:paraId="0DD1C4DC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1607804664"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="Session5_Question4"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t>Can you think of any barriers to listening to children and young people, and very young children in particular?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1544562123"/>
+    <w:p w14:paraId="4379F01B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2001039293"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="368797339"/>
+    <w:p w14:paraId="37FD20E3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="406653856"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="Unit1_Session5_FreeResponse3"/>
+      <w:bookmarkStart w:id="56" w:name="Session5_FreeResponse3"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1698770891"/>
+    <w:p w14:paraId="04E37F95" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="405611896"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="79E887C4" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="35915642" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1489515922"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="Unit1_Session6"/>
+        <w:divId w:val="1885798498"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="Session6"/>
       <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5 Getting the adults involved</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="23A6F693" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the ‘Listening Project’ you have just been looking at, the focus was on finding ways for adults to listen effectively to children, in this case very young children. Creating good conditions for children and young people to take part in research involves creating an environment where people of all ages recognise their interdependence and diversity, and feel comfortable expressing their views alongside each other. Empowering children and young people as participants in research has the potential to redress some of the balance in terms of the way in which adults dominate the world of research. It means that children and young people have an opportunity to present their own understandings and interpretations in ways that they choose, rather than adults directing their participation in the research and interpreting ideas on their behalf. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="574E1BA6" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is important that adults think carefully about their own influence and how it impacts on the research if the research is to reflect children and young people’s perspectives. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...9 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="6A879C9F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the final sections of this Session, you are going to think about adults’ involvement in research with children and young people. You may start to consider your own research project, what that </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">might be and what role you might play in it, while keeping in mind the rights of the children and young people to be fully involved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90807C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this next clip, you are going to hear an interview in which a researcher, Alison, talks about a research project she carried out. There are some activities to follow, which you may like to look at first, so you can keep the questions in mind as you listen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="159E1780" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="Unit1_Session6_MediaContent1"/>
+    <w:p w14:paraId="6CF8461D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="151221550"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="Session6_MediaContent1"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t>Audio content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="0BA6C4B8" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="44260169"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="82338017"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Audio 1 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="59" w:name="View_Unit1_Session6_Transcript1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="59" w:name="View_Session6_Transcript1"/>
+    <w:p w14:paraId="17D575D4" w14:textId="68B378DA" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="44260169"/>
+        <w:divId w:val="82338017"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session6_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Transcript1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">View transcript - Audio 1 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="7315F538" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="2C6D4FD2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="789BE31C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="362943629"/>
+        <w:divId w:val="1236472558"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="Unit1_Session6_Activity1"/>
+      <w:bookmarkStart w:id="60" w:name="Session6_Activity1"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="0F648F61" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1595242173"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1763574216"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="61" w:name="Unit1_Session6_Part1"/>
+    <w:p w14:paraId="1FDD266D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1439178632"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="Session6_Part1"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="Unit1_Session6_Question1"/>
+    <w:p w14:paraId="0217E131" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1232498755"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="Session6_Question1"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:t>What was the purpose of Alison’s research?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="192960249"/>
+    <w:p w14:paraId="6926D41D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1439178632"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="2147358041"/>
+    <w:p w14:paraId="11A44909" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1467621831"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="Unit1_Session6_FreeResponse1"/>
+      <w:bookmarkStart w:id="63" w:name="Session6_FreeResponse1"/>
       <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="Unit1_Session6_Part2"/>
+    <w:p w14:paraId="6692A958" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="98335949"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="Session6_Part2"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="65" w:name="Unit1_Session6_Question2"/>
+    <w:p w14:paraId="23779553" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1032732639"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="Session6_Question2"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t>How and why did she involve children and young people?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2064021695"/>
+    <w:p w14:paraId="3DA84A66" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="98335949"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="731781652"/>
+    <w:p w14:paraId="7C3AFC33" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1889686918"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="Unit1_Session6_FreeResponse2"/>
+      <w:bookmarkStart w:id="66" w:name="Session6_FreeResponse2"/>
       <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="Unit1_Session6_Part3"/>
+    <w:p w14:paraId="7DEA25DD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="288097777"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="Session6_Part3"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="Unit1_Session6_Question3"/>
+    <w:p w14:paraId="1ABB7A83" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2047097611"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="Session6_Question3"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t xml:space="preserve">What was the result of her research? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1748379797"/>
+    <w:p w14:paraId="2557A45F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="288097777"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1312441525"/>
+    <w:p w14:paraId="2E498D81" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="837694645"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="Unit1_Session6_FreeResponse3"/>
+      <w:bookmarkStart w:id="69" w:name="Session6_FreeResponse3"/>
       <w:bookmarkEnd w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="Unit1_Session6_Part4"/>
+    <w:p w14:paraId="56C66228" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="84542471"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="Session6_Part4"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="Unit1_Session6_Question4"/>
+    <w:p w14:paraId="13B07FA3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="84542471"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="Session6_Question4"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="72" w:name="View_Unit1_Session6_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="72" w:name="View_Session6_Discussion1"/>
+    <w:p w14:paraId="751D414A" w14:textId="3980060A" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1936551579"/>
+        <w:divId w:val="84542471"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session6_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1595242173"/>
+    <w:p w14:paraId="7E5EB31C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1763574216"/>
       </w:pPr>
       <w:r>
         <w:t>This research involved the voices of the children and young people but it had been initiated by an adult.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="73" w:name="Unit1_Session6_Part5"/>
+    <w:p w14:paraId="120A2380" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1429078803"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="Session6_Part5"/>
       <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="Unit1_Session6_Question5"/>
+    <w:p w14:paraId="2A008F63" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="128403662"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="Session6_Question5"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r>
         <w:t>What do you think were the challenges Alison faced in conducting this research?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1551770835"/>
+    <w:p w14:paraId="7289910B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="128403662"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you were carrying out a similar project, how would you ensure that the children and young people were active participants? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="655377649"/>
+    <w:p w14:paraId="228E4929" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1429078803"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1270313776"/>
+    <w:p w14:paraId="47996E9B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="765032168"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="Unit1_Session6_FreeResponse4"/>
+      <w:bookmarkStart w:id="75" w:name="Session6_FreeResponse4"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1489515922"/>
+    <w:p w14:paraId="6434F970" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1885798498"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="5DC42187" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="6CFB5517" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="2057387879"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="Unit1_Session7"/>
+        <w:divId w:val="683897628"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="Session7"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6 Undertaking research with children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2057387879"/>
+    <w:p w14:paraId="00FC4121" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="683897628"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the recording you just heard, Alison referred to ‘ethicality’; you will be looking in more depth at the ethical aspect of research later in this course. For now, you are going to think about issues that may arise for you, as a researcher, and how your own feelings and experiences may impact on your research. Throughout this Session you have been considering the importance of children’s and young people’s participation in research that affects their lives. Whether you are an adult or a young person conducting the research, you need to bear in mind that children and young people are not a homogeneous group; they bring their diverse views and backgrounds to research, and the same will be true for the adults working alongside them. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2057387879"/>
+    <w:p w14:paraId="685B4682" w14:textId="325A6623" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="683897628"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sometimes, some groups of children and young people will have more in common with some adults with whom they share particular experiences than they will with their peers. For example, some children, young people and adults will all have experiences of being diabetic or growing up in poverty. At the same time, experiences of children and young people in these situations will, potentially, differ from those of adults, and for researchers these differences are worth investigating. You might like to look at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Voices website here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, for more detail on this aspect of sharing experiences; there will be links to this website throughout this course and in particular in Session 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2057387879"/>
+    <w:p w14:paraId="10ACD9EC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="683897628"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="5230F8DE" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="868295404"/>
+        <w:divId w:val="1228609195"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="Unit1_Session7_Activity1"/>
+      <w:bookmarkStart w:id="77" w:name="Session7_Activity1"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="3BC83716" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1545486076"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="131408072"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1545486076"/>
+    <w:p w14:paraId="0AF62A0D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="131408072"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this last recording for this Session, you will hear three adult researchers talking about the personal and emotional impact their research had. Before you start to listen, look at the questions below, and keep those in mind as you listen. Record your answers in the box as you listen to the recording, then click on ‘reveal discussion’ to see a summary of the key points raised. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="78" w:name="Unit1_Session7_Part1"/>
+    <w:p w14:paraId="20B7ED25" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534221846"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="Session7_Part1"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="Unit1_Session7_Question1"/>
+    <w:p w14:paraId="4B1175AA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2027512867"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="Session7_Question1"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="Unit1_Session7_MediaContent1"/>
+    <w:p w14:paraId="77DBD0B3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="941229915"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="Session7_MediaContent1"/>
       <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t>Audio content is not available in this format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="46E249FB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="2114128124"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1018893193"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Audio 2 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="81" w:name="View_Unit1_Session7_Transcript1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="81" w:name="View_Session7_Transcript1"/>
+    <w:p w14:paraId="723CEBD6" w14:textId="7BFAFBE4" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2114128124"/>
+        <w:divId w:val="1018893193"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session7_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Transcript1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">View transcript - Audio 2 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1063676540"/>
+    <w:p w14:paraId="26305FCA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2027512867"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Media Content</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1063676540"/>
+    <w:p w14:paraId="28D7835A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2027512867"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As an adult, can you think of any issues raised in this audio that you have had to face personally in your work with children and young people, or in your daily life? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1534229162"/>
+    <w:p w14:paraId="6ED6EBA9" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1534221846"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="1342705634"/>
+    <w:p w14:paraId="461B95AD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="652948329"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="Unit1_Session7_FreeResponse1"/>
+      <w:bookmarkStart w:id="82" w:name="Session7_FreeResponse1"/>
       <w:bookmarkEnd w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="83" w:name="Unit1_Session7_Part2"/>
+    <w:p w14:paraId="2B49DB40" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1531916184"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="Session7_Part2"/>
       <w:bookmarkEnd w:id="83"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="Unit1_Session7_Question2"/>
+    <w:p w14:paraId="4B6CF214" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="595863892"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="Session7_Question2"/>
       <w:bookmarkEnd w:id="84"/>
       <w:r>
         <w:t xml:space="preserve">As a young person, are there any issues raised by these researchers that you have had to face when working with an adult, or in your daily life? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="254637767"/>
+    <w:p w14:paraId="2D8FBC36" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1531916184"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="859323013"/>
+    <w:p w14:paraId="7E344060" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="553854347"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="Unit1_Session7_FreeResponse2"/>
+      <w:bookmarkStart w:id="85" w:name="Session7_FreeResponse2"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="86" w:name="Unit1_Session7_Part3"/>
+    <w:p w14:paraId="35969E22" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1687516946"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="Session7_Part3"/>
       <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="87" w:name="Unit1_Session7_Question3"/>
+    <w:p w14:paraId="6E3D508C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1687516946"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="Session7_Question3"/>
       <w:bookmarkEnd w:id="87"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="88" w:name="View_Unit1_Session7_Discussion1"/>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:bookmarkStart w:id="88" w:name="View_Session7_Discussion1"/>
+    <w:p w14:paraId="4147EEAA" w14:textId="4DD04DBB" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1449083491"/>
+        <w:divId w:val="1687516946"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit1_Session7_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="2057387879"/>
+    <w:p w14:paraId="7F9BC77F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="683897628"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="6AD06DE6" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="616F3636" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="742292967"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="Unit1_Session8"/>
+        <w:divId w:val="1613439728"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="Session8"/>
       <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7 Summary of Session 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="742292967"/>
+    <w:p w14:paraId="027FADA8" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1613439728"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Throughout this Session, you have been making notes and completing various activities. Anything you have written into the online boxes will be saved, so you can return to these at any time. You may prefer to keep a separate notebook, either digital or paper; take some time, now, to check that all your notes are up-to-date and organised, and to decide which is your preferred way of note-taking. Have another look back at any sections that you would like to re-visit or to work further on. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="742292967"/>
+    <w:p w14:paraId="7735B90E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1613439728"/>
       </w:pPr>
       <w:r>
         <w:t>Finally, reflect on your own background and motivation to research, and put your ideas in the boxes below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="742292967"/>
+    <w:p w14:paraId="630942AD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1613439728"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="754FC9AD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="1871411652"/>
+        <w:divId w:val="645622263"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="Unit1_Session8_Activity1"/>
+      <w:bookmarkStart w:id="90" w:name="Session8_Activity1"/>
       <w:bookmarkEnd w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Activity 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="10F8E218" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="822700960"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1715543177"/>
       </w:pPr>
       <w:r>
         <w:t>Allow approximately 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="91" w:name="Unit1_Session8_Part1"/>
+    <w:p w14:paraId="37066A17" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098860309"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="Session8_Part1"/>
       <w:bookmarkEnd w:id="91"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="Unit1_Session8_Question1"/>
+    <w:p w14:paraId="0C20D71D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1211915112"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="Session8_Question1"/>
       <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:t>Why is it important to include Children and Young People in research about their lives?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1956130911"/>
+    <w:p w14:paraId="62E93672" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2098860309"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="977958403"/>
+    <w:p w14:paraId="27DA951F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1011878315"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="Unit1_Session8_FreeResponse1"/>
+      <w:bookmarkStart w:id="93" w:name="Session8_FreeResponse1"/>
       <w:bookmarkEnd w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="Unit1_Session8_Part2"/>
+    <w:p w14:paraId="07979AB6" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="771978354"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="Session8_Part2"/>
       <w:bookmarkEnd w:id="94"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="95" w:name="Unit1_Session8_Question2"/>
+    <w:p w14:paraId="5E16E06D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1897466995"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="Session8_Question2"/>
       <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:t xml:space="preserve">What age group will you be conducting research with? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="1145969529"/>
+    <w:p w14:paraId="2EACAB29" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1897466995"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before you work through Session 2, make a note of any particular challenges and opportunities you think you will encounter in your chosen age-group. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="409161892"/>
+    <w:p w14:paraId="312F1D83" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="771978354"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...2 lines deleted...]
-        <w:divId w:val="252514773"/>
+    <w:p w14:paraId="778BE75B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="812872546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="Unit1_Session8_FreeResponse2"/>
+      <w:bookmarkStart w:id="96" w:name="Session8_FreeResponse2"/>
       <w:bookmarkEnd w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="742292967"/>
+    <w:p w14:paraId="4D3773D0" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1613439728"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...1 lines deleted...]
-        <w:divId w:val="742292967"/>
+    <w:p w14:paraId="6362BFD0" w14:textId="156F1640" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1613439728"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now get started with </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Session 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+    <w:p w14:paraId="16172C56" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="Unit2"/>
+    <w:p w14:paraId="74F2971C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="Solutions1"/>
       <w:bookmarkEnd w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        </w:rPr>
+        <w:t>Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199C0F8D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="611329331"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="Unit2_Session1"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D49CD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="Session1_Discussion1"/>
       <w:bookmarkEnd w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD4EC13" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1816876695"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Key points:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2671945B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research questions are frequently aimed at, and answered by, adults.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E553FD9" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Children and young people have the right to express themselves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577F4B09" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...36 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="Unit2_Session1_MediaContent1"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Children and young people are often more articulate than adults think they are going to be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496E84FD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>They see things adults do not, they are experts in their own lives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF0CD41" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1816876695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adults should be partners with the children and young people; this will lead to better research.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="99" w:name="Back_To_Session1_Activity1"/>
+    <w:p w14:paraId="43FF0D4E" w14:textId="057CB92C" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1816876695"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="99"/>
-      <w:r>
-[...7 lines deleted...]
-        <w:divId w:val="647905089"/>
+    </w:p>
+    <w:p w14:paraId="2AAE493F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3CBC8A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641A0559" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="263998998"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="Session2_Discussion1"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554C140D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="263998998"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Confidence, how to compose a questionnaire, understanding of ethical issues, communication skills (as well as answers to their own research questions). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="101" w:name="Back_To_Session2_Part1"/>
+    <w:p w14:paraId="62AA2610" w14:textId="3E5A68B7" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="263998998"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit2_Session1_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session2_Part1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View transcript - Uncaptioned interactive content</w:t>
+        <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="101" w:name="Unit2_Session1_Figure1"/>
       <w:bookmarkEnd w:id="101"/>
-      <w:r>
-[...103 lines deleted...]
-      <w:bookmarkStart w:id="102" w:name="Unit2_Session1_Activity1"/>
+    </w:p>
+    <w:p w14:paraId="348330DE" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F6948F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="Session3_Discussion1"/>
       <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...4839 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ADF89B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="990062624"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You may have noted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62273729" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>best interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157C0C78" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>freely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F712A3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...55 lines deleted...]
-        <w:divId w:val="434524709"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>due weight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B92D626" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>freedom of expression</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2E4EF6" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>child’s choice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A982795" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="990062624"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>ideas of all kinds</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="103" w:name="Back_To_Session3_Activity1"/>
+    <w:p w14:paraId="7A334E7A" w14:textId="62814AEA" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="990062624"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit3_Session1_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Activity1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View transcript - Video 1</w:t>
+        <w:t>Back to - Activity 3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="238"/>
-[...15 lines deleted...]
-        <w:divId w:val="1762139599"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="1D5685E0" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5A970D" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D619BCB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1304919481"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="Session4_Interaction1"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A2C54A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1304919481"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>The correct matches are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13777C2E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2016029866"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To amplify the voices and views</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E3B172" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="336466744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>of young people in developing countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1B6038" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="934242076"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To provide a central platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38471D36" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="859853399"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for the gathering of information from various sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B38646E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1443769847"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To disseminate information gained</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D719232" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="2115708361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>through SMS text messaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690277E1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="292247290"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To compile reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBDEC46" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1559853140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>based on the information gained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771E04BB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1486583802"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To send the reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A868D4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1828551874"/>
+      </w:pPr>
+      <w:r>
+        <w:t>to decision-makers in positions of power.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="105" w:name="Back_To_Session4_Part1"/>
+    <w:p w14:paraId="38CA6043" w14:textId="64F496CB" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1304919481"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Part1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="46DBBC9C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DF9771" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC1C408" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1220481773"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="Session5_Discussion1"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768A5C04" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1220481773"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rachel Hogarth-Smith refers to ‘everything you notice about another person,’ rather than just directly hearing what they’re saying. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="107" w:name="Back_To_Session5_Part2"/>
+    <w:p w14:paraId="34F9020F" w14:textId="6E88DE3D" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1220481773"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Part2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="4FD0D5FC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE0AE7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="146016172"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="Session5_Discussion2"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E4F80A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="146016172"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The staff reflected on their own practice, how they responded to what they saw the children doing. Their own action plans focussed on the project. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="109" w:name="Back_To_Session5_Part3"/>
+    <w:p w14:paraId="1F0C7359" w14:textId="61D02A27" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="146016172"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Part3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="3BB1DD65" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31875125" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F40D009" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1724136810"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="Session6_Discussion1"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6479A9B5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1724136810"/>
+      </w:pPr>
+      <w:r>
+        <w:t>She wanted to examine the role of social media in schools and professional practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7066B0" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1724136810"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">She realised that the voices of the children and young people were actually more important and that they should be ‘brought to the table’ along with the voices of the teachers and professionals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352030ED" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1724136810"/>
+      </w:pPr>
+      <w:r>
+        <w:t>They created a social media charter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="111" w:name="Back_To_Session6_Part4"/>
+    <w:p w14:paraId="2F01B669" w14:textId="4A6BE564" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1724136810"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Part4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="6FBFAA77" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FB8CA5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1641882458"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4F61B2" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="576869338"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="Session7_Discussion1"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F63B5A4" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="576869338"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It can be difficult not to get emotionally involved in the lives of the people you are researching with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3C3576" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="576869338"/>
+      </w:pPr>
+      <w:r>
+        <w:t>People may share personal information. It’s important to have a ‘safe space’ for people to talk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DBC464" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="576869338"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some issues raised during a research project may be contentious or cause conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2109DF9C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="576869338"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adults may find their personal experiences impact on the way they research the experiences of children and young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="113" w:name="Back_To_Session7_Part3"/>
+    <w:p w14:paraId="12D42EC1" w14:textId="7BC5CFDB" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="576869338"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Part3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="07D5897A" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="239" w:name="Unit3_Session1_Figure1"/>
-[...544 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67701344" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1790247652"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="Descriptions1"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Descriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A00F37" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1329406217"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="Session1_Alternative1"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04747FF5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1329406217"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...213 lines deleted...]
-        <w:divId w:val="1289699851"/>
+        <w:t xml:space="preserve">Greta Thunberg, a young environmental activist, talking to a crowd of people. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="116" w:name="Back_To_Session1_Figure1"/>
+    <w:p w14:paraId="7FEBFC42" w14:textId="5735EC2D" w:rsidR="002C260F" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1329406217"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC4944D" w14:textId="2E760008" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1679654720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="Session1_Description1"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597A25A3" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1679654720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="257" w:name="Unit3_Session2_FreeResponse1"/>
-      <w:bookmarkEnd w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide your answer... </w:t>
-[...751 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">Greta Thunberg, a young environmental activist, talking to a crowd of people. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC926D2" w14:textId="3665C656" w:rsidR="002C260F" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1679654720"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session1_Figure1" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Voices website</w:t>
+          <w:t>Back to - Uncaptioned Figure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...73 lines deleted...]
-        <w:divId w:val="700790165"/>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="35756CC9" w14:textId="12DF4E3D" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1478456286"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="Session5_Alternative1"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DB19CE" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1478456286"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="279" w:name="Unit3_Session2_Figure1"/>
-[...349 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">An image of a child holding up a camera. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="119" w:name="Back_To_Session5_Figure1"/>
+    <w:p w14:paraId="361014CE" w14:textId="179D95A5" w:rsidR="002C260F" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1478456286"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7AEA92" w14:textId="0EE303A9" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1222181737"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="Session5_Description1"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7885AFFD" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1222181737"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...206 lines deleted...]
-        <w:divId w:val="1768309028"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...104 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">An image of a child holding up a camera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7473C0EC" w14:textId="13594824" w:rsidR="002C260F" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1222181737"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session5_Figure1" w:history="1">
+        <w:r w:rsidR="00350870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Voices website</w:t>
+          <w:t>Back to - Uncaptioned Figure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...127 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="1154111B" w14:textId="30DB9F1C" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619E29DA" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:divId w:val="1797137308"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="Session1_Transcript1"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Video 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB8798C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1797137308"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1BB22C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="2080052845"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Narrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248F124F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="2080052845"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Researching what goes on in the world focuses on adults, but what about involving children and young people? Especially when it comes to finding out about children and young people's lives, basic research questions are designed and often even answered by adults, yet children and young people have a right to be heard. A United Nations convention has conferred upon children the right to express their views freely in all matters affecting them and to have their best interests as a primary consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBE2FC0" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="2080052845"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adults are often surprised to discover that children and young people articulate valuable insights into their lives, and often see things that adults haven't noticed. At the Open University, we believe that children and young people are the experts in their own lives, and that adults need to work in partnership with them to create better research so that it can lead to good decisions. The Our Voices website is for everyone interested in research from children and young people themselves to teachers, health care professionals, academic researchers, and policymakers who are looking for why and how to do better research into our world working in partnership with children and young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="122" w:name="Back_To_Session1_MediaContent1"/>
+    <w:p w14:paraId="5E3AA46D" w14:textId="2925AABC" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1797137308"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_MediaContent1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Video 1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="47631AB3" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="6F711318" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:divId w:val="1007555146"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="Session5_Transcript1"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Video 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF67A3A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="147942457"/>
-[...35 lines deleted...]
-        <w:divId w:val="1106264855"/>
+        <w:divId w:val="1007555146"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBBDC50" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rachel Hogarth Smith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFFA959" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Listening Project – that was the start point for a lot of the practitioners’ development, because there was a focus on the very many ways human beings can communicate with one another that aren’t just about speaking. We took the definition of listening to be actually everything you notice about another person, and rather than just directly hearing what they’re saying. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D10B5B1" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Man</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4517129B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Oh, look at that paper in the sky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21318CD7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rachel Hogarth Smith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F4E75B" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It created a working atmosphere where practitioners were really reflecting on what they saw the children doing, but reflecting on how they responded to that, as well. And that’s what the staff used as their own action plans for the work that they were focusing on that year. And we have taken that model for all of our school development plans ever since. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C39F7" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Looking back, we’ve got a much deeper understanding than we had when we were sort of first started with the Listening Project. And I would have said that we had a deep understanding then. But actually, that’s just grown. And we’ve unpicked it further and to try to sort of take it to a deeper level to understand what it is we’re doing with children when they’re here. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="124" w:name="Back_To_Session5_MediaContent1"/>
+    <w:p w14:paraId="6728A380" w14:textId="15ACA672" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1007555146"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_MediaContent1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Video 3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="79A2567F" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="293" w:name="Unit3_Session4_Figure1"/>
-[...62 lines deleted...]
-        <w:divId w:val="1564441928"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FCE6CC" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:divId w:val="1181162809"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="Session6_Transcript1"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audio 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2EF648" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1181162809"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAD749" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="615137083"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Victoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4511EF06" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="615137083"/>
+      </w:pPr>
+      <w:r>
+        <w:t>So the representation of children – is that something that has interested you in your career, Alison?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0B9B69" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="1503743350"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4455EA01" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1503743350"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Absolutely. And I too was a practitioner myself but I had moved into researching the professional learning of teachers and educators. And I had moved into sort of looking at social media, and how social media had come into our lives, and how that might be harnessed for professional learning, and how it’s being used with children and young people in schools. As I started to explore the attitudes and use of the teachers and educators, I realised that actually we really needed to explore the world of the children and young people, and to bring that voice to the table. And talk about personal motivations, I mean, was part of my own curiosity of how to engage with this social media in a safe but really useful way, to have to harness it whilst also dealing with the ethicality of it. And so I did bring teachers and children from a wide range of ages together with educators through the Festival of Social Science into creating a social media charter. And, through that, we then used the social media charter with work with the charity and looking at widening participation with disadvantaged children, and working with them to explore how digital literacy could be developed, and to hear that children’s voice strongly and let the teachers and educators working with them to hear that voice. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="126" w:name="Back_To_Session6_MediaContent1"/>
+    <w:p w14:paraId="2EFF008E" w14:textId="4F0440B3" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1181162809"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit3_Session4_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_MediaContent1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Uncaptioned Figure</w:t>
+        <w:t xml:space="preserve">Back to - Audio 1 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="294"/>
-[...561 lines deleted...]
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00B27D12">
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="3BC35F36" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85E37" w:rsidRDefault="00A04800">
+    <w:p w14:paraId="2F6C921C" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:divId w:val="826744728"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="Session7_Transcript1"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audio 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E0227" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1067192363"/>
-[...117 lines deleted...]
-        <w:divId w:val="589583481"/>
+        <w:divId w:val="826744728"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47158508" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="540829912"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Victoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9D6F48" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="540829912"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You all talk very passionately about your work with children and young people. Liz, can you say something about the emotional impact the research has had upon you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C2DBCB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="1552234314"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Liz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F76F541" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1552234314"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yeah sure. It’s an interesting question and one that I’ve been reflecting on, and I was trying to think about whether pride was an emotion. And in working with children in a kind of very close way with them as writers, both at home and at school, I found myself becoming very proud of the work that they did, and how they talked about it. So they would show me pieces of writing that they had done at home and at school. So that was definitely a feeling that I had. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AB97DB" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1552234314"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">And then I found myself then, when I was listening to teachers talk about the children, quite challenged in lots of ways. I knew what the children said about themselves as writers at home and how they kind of felt that they were seen at school, and then what the teacher was doing was talking about the children and framing them as non-writers or daydreamers. But of course I knew the other side of that, so I knew what the children had told me about why they were presenting as a daydreamer in some kind of way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EED6CD9" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1552234314"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So I was probably quite conflicted about whether I should say anything to the teacher about that, but I was definitely – I found myself probably feeling quite defensive of the children but knowing that wasn’t the place to share that with the teachers. And one of the children that I worked with showed me a piece of writing which he termed ‘viewpoint writing’, which was actually a piece of writing taken from his perspective sitting in the back of a car and he was looking out of a windscreen. So, it is a very technical drawing, so when I looked at the writing I imagined that he would say one thing about it. But actually what he said about it was that it was a piece of writing that he had chosen to do on the way to the hospital to visit a grandfather who was very ill. And so that obviously had an emotional impact on me, but it was definitely not the place for me to be sharing that emotion back, so it was his time and his space – so that idea that sometimes you have to keep your emotions in check when you are hearing some of the stories that children are sharing with you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057594D5" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="958099635"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Victoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADB543F" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="958099635"/>
+      </w:pPr>
+      <w:r>
+        <w:t>So a mixture of pride and challenge. Alison, is that something that you similarly experienced?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3BB674" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="487789541"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD33124" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="487789541"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mm, absolutely. And I was thinking about the work I was doing when we were creating the social charter with the mixed-age range of children, straight through from eleven to their educators. And yes, feeling the pride of having created the safe space that children who were able to say things to their teachers, or teachers around them, that they hadn’t been able to say in other spaces because they were telling about the power of peer groups that they were using for support, but worried that their teachers, if they had spoken about them otherwise, would think that they had been cheating, but also the responsibility that you have as a researcher to make sure that that safe space is actually safe. Some of the things that Liz has been picking up on perhaps. And I think also what came with that, was sort of really paying attention to the conversations all the time that they were going on, to decide whether to intervene or how to manage those. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D112A57" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="487789541"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">And this particularly fed into the work with the disadvantaged children, which we were working on a much larger scale, and feeling very frustrated when I wasn’t able to create those sort of same safe spaces with working with ninety children of the same age group but coming from different schools. There was some anger in the room. There was all sorts of issues being raised, and I sort of was really conflicted because the teacher in me, the educator in me, wanted to know those children, wanted to know how I should have been handling them, that perhaps this wasn’t the right thing to be talking about and researching just now, and looking to their tutors and mentors as to how to manage that. And working with them over time, that sort of eased as I managed to be able to get to know the tutors and mentors. But it was that conflict between teacher and researcher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0692138A" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="1018040721"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Victoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0456FF" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1018040721"/>
+      </w:pPr>
+      <w:r>
+        <w:t>So a conflict of identities – is that something that resonates with your work, Martin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8A4184" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="1735197707"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Martin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4500265E" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1735197707"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It certainly does. I mean, a lot of my research has been around quite sensitive issues around identity, care and relationships. And I think if you are researching those issues with anybody, your own experiences inevitably come into play, your own emotional experiences. But if you are interviewing young people, then it inevitably calls up memories of your own childhood and youth, and can trigger quite powerful emotions. At the same time, as Alison was saying, I think there are particular issues if you are researching socially disadvantaged or emotionally damaged children and young people, I think I found it difficult at times not to be overwhelmed by sadness in the interview situation by some of the experiences that they are sharing in interviews. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CCAD94" w14:textId="77777777" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1735197707"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">But I am also interested in this issue as a man researching other men. I think men are still quite conditioned to suppress their emotions in professional settings, including research settings, or maybe to squeeze the emotional element out of the work and put it to one side. And I think I have to work quite hard to acknowledge what’s going on for me emotionally. I think you can’t escape emotion when you are researching children and young people. The question is what you do with it. And I think it is really important to have a support structure so that you can reflect on those experiences with your fellow researchers, and to be part of a team. And I think that’s what makes good research with children and young people. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="128" w:name="Back_To_Session7_MediaContent1"/>
+    <w:p w14:paraId="142BE0E8" w14:textId="07E15F60" w:rsidR="00350870" w:rsidRDefault="00350870">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="826744728"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Unit3_Session5_Transcript1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_MediaContent1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View transcript - Uncaptioned interactive content</w:t>
+        <w:t xml:space="preserve">Back to - Audio 2 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="309"/>
-[...17296 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:sectPr w:rsidR="00350870" w:rsidSect="002C260F">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+    <w:p w14:paraId="3D00013A" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+    <w:p w14:paraId="4B7EFA78" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B27D12" w:rsidRPr="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="638F2332" w14:textId="77777777" w:rsidR="002C260F" w:rsidRPr="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> Page \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NumPages \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>25</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>15th December 2020</w:t>
+      <w:t>19th October 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B27D12" w:rsidRPr="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+  <w:p w14:paraId="24C49C82" w14:textId="4F52D8F7" w:rsidR="002C260F" w:rsidRPr="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00B27D12">
+      <w:r w:rsidRPr="002C260F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.open.edu/openlearn/health-sports-psychology/understanding-research-children-and-young-people/content-section-overview</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+    <w:p w14:paraId="01C4A6F6" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+    <w:p w14:paraId="178BC161" w14:textId="77777777" w:rsidR="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B27D12" w:rsidRPr="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A858D8E" w14:textId="77777777" w:rsidR="002C260F" w:rsidRPr="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="32" name="Picture 32"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FBCB9CF" wp14:editId="14F448B5">
+          <wp:extent cx="1638300" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="32" name=""/>
+                  <pic:cNvPr id="6" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="790575" cy="533400"/>
+                    <a:ext cx="1638300" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B27D12" w:rsidRPr="00B27D12" w:rsidRDefault="00B27D12" w:rsidP="00B27D12">
+  <w:p w14:paraId="3C7B7BFF" w14:textId="2094734E" w:rsidR="002C260F" w:rsidRPr="002C260F" w:rsidRDefault="002C260F" w:rsidP="002C260F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B27D12">
+    <w:r w:rsidRPr="002C260F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Understanding research with children and young people </w:t>
+      <w:t xml:space="preserve">Session 1: Why do it? </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D43082"/>
+    <w:nsid w:val="01C643A5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4CF6E6FA"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="F962E532"/>
+    <w:tmpl w:val="8F288D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31528,71 +6531,71 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A432685"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F324C84"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D6D2DA2E"/>
+    <w:tmpl w:val="4BB0209C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -31677,54 +6680,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223F703F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41603B17"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E98C54DA"/>
+    <w:tmpl w:val="485C55C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31826,54 +6829,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319A1DC8"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE43D95"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7986AC1C"/>
+    <w:tmpl w:val="6E88F53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31975,54 +6978,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FD4AB2"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72516A0D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9C2842A2"/>
+    <w:tmpl w:val="7D849DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32124,1745 +7127,141 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1566 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="305866006">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1000962448">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1594049364">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="803277703">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="285283123">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A04800"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B85E37"/>
+    <w:rsidRoot w:val="00350870"/>
+    <w:rsid w:val="002C260F"/>
+    <w:rsid w:val="00350870"/>
+    <w:rsid w:val="0055428E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0687642A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4E0FFF98-4698-43F3-84BF-DCA25CBC7F5D}"/>
+  <w15:docId w15:val="{7B1087F6-DCCC-4A2C-96AF-719AFB25DB32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34190,50 +7589,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -34361,152 +7765,154 @@
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
@@ -34533,69 +7939,113 @@
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note-marker">
+    <w:name w:val="note-marker"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="240"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-decimal">
     <w:name w:val="list-decimal"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-roman">
     <w:name w:val="list-lower-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-roman">
     <w:name w:val="list-upper-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-alpha">
     <w:name w:val="list-lower-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-alpha">
     <w:name w:val="list-upper-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel1">
+    <w:name w:val="listlevel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel2">
+    <w:name w:val="listlevel2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="2160"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqquestion">
     <w:name w:val="itq_question"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqanswer">
     <w:name w:val="itq_answer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
@@ -34694,493 +8144,627 @@
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computerdisplay">
     <w:name w:val="computerdisplay"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="180" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="programlisting">
     <w:name w:val="programlisting"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computer-ui">
     <w:name w:val="computer-ui"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:spacing w:val="48"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="speaker">
     <w:name w:val="speaker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remark">
     <w:name w:val="remark"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2640"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="option">
     <w:name w:val="option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionright">
     <w:name w:val="option_right"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:left w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:right w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionwrong">
     <w:name w:val="option_wrong"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairmatch">
     <w:name w:val="pair_match"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairoption">
     <w:name w:val="pair_option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairs">
     <w:name w:val="pairs"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="freeresponse">
     <w:name w:val="free_response"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidenote">
     <w:name w:val="sidenote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:ind w:left="4351"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reveal-more">
+    <w:name w:val="reveal-more"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="48" w:space="5" w:color="D3D3D3"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table-container">
     <w:name w:val="table-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="accounts">
     <w:name w:val="accounts"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="landscape">
     <w:name w:val="landscape"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="type2">
     <w:name w:val="type2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wide">
     <w:name w:val="wide"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="horizontalrules">
     <w:name w:val="horizontalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="topbottomrules">
     <w:name w:val="topbottomrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess">
     <w:name w:val="chess"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="colstripe">
     <w:name w:val="colstripe"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verticalrules">
     <w:name w:val="verticalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecentered">
     <w:name w:val="tablecentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadcentered">
     <w:name w:val="columnheadcentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabledecimal">
     <w:name w:val="tabledecimal"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableright">
     <w:name w:val="tableright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadright">
     <w:name w:val="columnheadright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableleft">
     <w:name w:val="tableleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadleft">
     <w:name w:val="columnheadleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFAC2"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsingleabove">
     <w:name w:val="total_single_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsinglebelow">
     <w:name w:val="total_single_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoubleabove">
     <w:name w:val="total_double_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoublebelow">
     <w:name w:val="total_double_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figure-container">
     <w:name w:val="figure-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation-container">
+    <w:name w:val="equation-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texteqn">
     <w:name w:val="text_eqn"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="info-box">
     <w:name w:val="info-box"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="timing">
     <w:name w:val="timing"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sourcereference">
     <w:name w:val="sourcereference"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="2381"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="3161" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verse">
     <w:name w:val="verse"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-author">
     <w:name w:val="comment-author"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E65B00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-editor">
     <w:name w:val="comment-editor"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E80074"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="audio-reader-note">
     <w:name w:val="audio-reader-note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="C10031"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="notice">
     <w:name w:val="notice"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:left w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:bottom w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:right w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="48" w:right="48"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title-verso">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="underline">
     <w:name w:val="underline"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader">
     <w:name w:val="box_header"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody">
     <w:name w:val="box_body"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
+    <w:name w:val="heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="langzh">
+    <w:name w:val="langzh"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:hint="eastAsia"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="langen">
+    <w:name w:val="langen"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader1">
     <w:name w:val="box_header1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody1">
     <w:name w:val="box_body1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader2">
     <w:name w:val="box_header2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
@@ -35235,10851 +8819,2416 @@
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader6">
     <w:name w:val="box_header6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody5">
     <w:name w:val="box_body5"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody6">
     <w:name w:val="box_body6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess1">
     <w:name w:val="chess1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="navbutton">
     <w:name w:val="nav_button"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reference">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B27D12"/>
+    <w:rsid w:val="002C260F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B27D12"/>
+    <w:rsid w:val="002C260F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B27D12"/>
+    <w:rsid w:val="002C260F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B27D12"/>
+    <w:rsid w:val="002C260F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C260F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="551125">
-[...11 lines deleted...]
-    <w:div w:id="3673878">
+    <w:div w:id="270211078">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1636444473">
+        <w:div w:id="1108699410">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="493763699">
+            <w:div w:id="803161493">
               <w:marLeft w:val="240"/>
               <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1524174224">
+            <w:div w:id="715543830">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="702094531">
+                <w:div w:id="543057124">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="247277075">
+                    <w:div w:id="1682783445">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1549225335">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="85999663">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="120"/>
+                              <w:marBottom w:val="120"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1595944033">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1609771115">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="326059852">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="855968577">
+                    <w:div w:id="1434592411">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="405611896">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1454205763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1708793937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1081290823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="70123846">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1073284361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="198319168">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1461921051">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="461191846">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894121894">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="519778660">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1691178384">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1571229156">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="120"/>
+                              <w:marBottom w:val="120"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="2063213883">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="240"/>
+                              <w:marBottom w:val="240"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1997175610">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1876965042">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1457529519">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="611086290">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2001039293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1607804664">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="406653856">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="621886958">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="639581459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="360085550">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986472879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="411322059">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="395738779">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="958101089">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1297567444">
+                    <w:div w:id="418715131">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1200626637">
+                    <w:div w:id="1015116599">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="177280577">
+                    <w:div w:id="824007326">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1144201286">
+                    <w:div w:id="2079546155">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
                         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="871501899">
+                    <w:div w:id="598221530">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="572472342">
+                    <w:div w:id="424613016">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="786848407">
+                    <w:div w:id="550463683">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1737514766">
+                    <w:div w:id="456139778">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="949972694">
+                    <w:div w:id="2017875668">
                       <w:marLeft w:val="120"/>
                       <w:marRight w:val="120"/>
                       <w:marTop w:val="120"/>
                       <w:marBottom w:val="120"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
                         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="270748606">
+                <w:div w:id="968822920">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="36204452">
+                    <w:div w:id="1534807717">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="477380622">
+                        <w:div w:id="1229608214">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1753890164">
+                            <w:div w:id="1819228886">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="120"/>
                               <w:marBottom w:val="120"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="6560849">
+    <w:div w:id="636489836">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1223567488">
+        <w:div w:id="1996254482">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="252475581">
+            <w:div w:id="718939981">
               <w:marLeft w:val="240"/>
               <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1409381673">
+            <w:div w:id="1007558831">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="165169752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="946623006">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="359166187">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="905648746">
+                <w:div w:id="430588019">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="688339977">
+                    <w:div w:id="1936591573">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="548764968">
+                        <w:div w:id="1543131678">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="120"/>
                           <w:marBottom w:val="120"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="1114136590">
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="33703565">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="341669866">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
-                          <w:marTop w:val="240"/>
-                          <w:marBottom w:val="240"/>
+                          <w:marTop w:val="120"/>
+                          <w:marBottom w:val="120"/>
                           <w:divBdr>
-                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                           </w:divBdr>
-                          <w:divsChild>
-[...12 lines deleted...]
-                          </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1520663416">
-[...173 lines deleted...]
-                <w:div w:id="585191670">
+                <w:div w:id="377321057">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="60"/>
                   <w:marBottom w:val="60"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                     <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                     <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                     <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="42213857">
+    <w:div w:id="683897628">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1521160176">
+        <w:div w:id="716658478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1228609195">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="131408072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1534221846">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2027512867">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1018893193">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="941229915">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="120"/>
+                              <w:marBottom w:val="120"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="652948329">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1531916184">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="595863892">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="553854347">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1687516946">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="826744728">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="540829912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1552234314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="958099635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="487789541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1018040721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1735197707">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="62946288">
+    <w:div w:id="1007555146">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1181162809">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="400836505">
+        <w:div w:id="615137083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1503743350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1253050779">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1613439728">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1246106141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="645622263">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1715543177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2098860309">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1211915112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1011878315">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="771978354">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1897466995">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="812872546">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1641882458">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1816876695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="263998998">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="990062624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1304919481">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1455517688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2016029866">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="336466744">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1729918089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="934242076">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="859853399">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="587688427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1443769847">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2115708361">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1490320892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="292247290">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1559853140">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1231961358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1486583802">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
+                    <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1828551874">
+                  <w:marLeft w:val="120"/>
+                  <w:marRight w:val="120"/>
+                  <w:marTop w:val="120"/>
+                  <w:marBottom w:val="120"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
+                    <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1220481773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="146016172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1724136810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="576869338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1790247652">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1329406217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679654720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1478456286">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1222181737">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1797137308">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2080052845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1885798498">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="82338017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="151221550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="120"/>
+              <w:marBottom w:val="120"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1602908037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1236472558">
+              <w:marLeft w:val="240"/>
+              <w:marRight w:val="240"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1763574216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1439178632">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1232498755">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1467621831">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="98335949">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1032732639">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1889686918">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="288097777">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2047097611">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="837694645">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="84542471">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1429078803">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="128403662">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="765032168">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="60"/>
+                      <w:marBottom w:val="60"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                        <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1928150825">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2046323507">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="101534139">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1659386444">
+            <w:div w:id="269706627">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1726249045">
+        <w:div w:id="486164191">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1021276162">
+            <w:div w:id="1526750338">
               <w:marLeft w:val="240"/>
               <w:marRight w:val="240"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1907182166">
+            <w:div w:id="1922106295">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="523906848">
+                <w:div w:id="706678544">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="992683505">
+                    <w:div w:id="272977296">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="895161417">
+                        <w:div w:id="2086878742">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="120"/>
                           <w:marBottom w:val="120"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
                             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="656498763">
+                        <w:div w:id="669909693">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="240"/>
                           <w:marBottom w:val="240"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1205363900">
+                            <w:div w:id="1579242936">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="91246323">
-[...9835 lines deleted...]
-    <w:div w:id="2134250721">
+    <w:div w:id="2098597338">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surveymonkey.co.uk/r/e809_end" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scout.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wels.open.ac.uk/sites/wels.open.ac.uk/files/files/opinions_football.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourvoicesou.co.uk/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surveymonkey.co.uk/r/e809_end" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@bellamystudio.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/education" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org.uk/what-we-do/un-convention-child-rights/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wels.open.ac.uk/sites/wels.open.ac.uk/files/files/What%20children%20think%20about%20having%20a%20thyroid%20disorder%20by%20Shannon%20Davidson%20age%2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourvoicesou.co.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourvoicesou.co.uk/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wels.open.ac.uk/sites/wels.open.ac.uk/files/files/iPads%20and%20learning.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/quiz/view.php?id=105529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/postgraduate/qualifications/f55" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wise-guys.co.uk/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@bellamystudio.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wise-guys.co.uk/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surveymonkey.co.uk/r/e809_start" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105447" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/education-development/learning/supporting-young-researchers-myshout?in_menu=859000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/conditions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/postgraduate/modules/e809" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wels.open.ac.uk/sites/wels.open.ac.uk/files/files/care_in_the_community.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/education" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wise-guys.co.uk/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernie.carter@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centreforpublicimpact.org/case-study/unicef-ureport/?gclid=EAIaIQobChMIwdnJ7IDG4wIVy7TtCh1HHAz7EAAYASAAEgKGuvD_BwE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105445&amp;section=_appendix.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105445&amp;section=_appendix.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minorityinclusion.files.wordpress.com/2016/02/roger-hart_s-ladder-of-young-people_s-participation.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourvoicesou.co.uk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scie.org.uk/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/pluginfile.php/2535667/mod_resource/content/2/IRB_2017_07_Adol05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@bellamystudio.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Wx4CbfpzFGA&amp;hl=en&amp;fs=1&amp;rel=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=3WKlaMJaE0g&amp;hl=en&amp;fs=1&amp;rel=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/department-for-education" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wels.open.ac.uk/sites/wels.open.ac.uk/files/files/street_dogs.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105447&amp;section=_appendix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/postgraduate/qualifications/e93" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wise-guys.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@bellamystudio.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/health-sports-psychology/conducting-research-children/content-section-overview" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/postgraduate/modules/e809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/ocw/mod/oucontent/view.php?id=105445" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-report.org/where-we-are" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org.uk/what-we-do/un-convention-child-rights/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourvoicesou.co.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Wx4CbfpzFGA&amp;hl=en&amp;fs=1&amp;rel=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/health-sports-psychology/conducting-research-children/content-section-overview" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surveymonkey.co.uk/r/e809_start" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/health-sports-psychology/understanding-research-children-and-young-people/content-section-overview" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\AaaF\local_assets\global_docx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -46180,88 +11329,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>global_docx</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>133369</Characters>
+  <Pages>25</Pages>
+  <Words>6149</Words>
+  <Characters>30623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4598</Lines>
-  <Paragraphs>2052</Paragraphs>
+  <Lines>850</Lines>
+  <Paragraphs>399</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>158044</CharactersWithSpaces>
+  <CharactersWithSpaces>36373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Understanding research with children and young people</dc:title>
+  <dc:title>Session 1: Why do it?</dc:title>
   <dc:subject/>
   <dc:creator>The Open University</dc:creator>
   <cp:keywords/>
   <dc:description>Comments</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UnitURL">
     <vt:lpwstr>https://www.open.edu/openlearn/health-sports-psychology/understanding-research-children-and-young-people/content-section-overview</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DateProcessed">
-    <vt:lpwstr>15th December 2020</vt:lpwstr>
+    <vt:lpwstr>19th October 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemTitle">
-    <vt:lpwstr>Understanding research with children and young people</vt:lpwstr>
+    <vt:lpwstr>Session 1: Why do it?</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OuLogo">
-    <vt:lpwstr>\\sc-file-test\system\other\oulogo.jpg</vt:lpwstr>
+    <vt:lpwstr>\\stcn-file-live\system\other\oulogo.jpg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BrandLogo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Copyright">
+    <vt:lpwstr>Copyright © 2020 The Open University</vt:lpwstr>
+  </property>
 </Properties>
 </file>