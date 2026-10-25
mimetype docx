--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -1,118 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0AB12CD8" w14:textId="590F1E23" w:rsidR="00A02481" w:rsidRPr="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+    <w:p w14:paraId="0AB12CD8" w14:textId="2EFA278E" w:rsidR="00A02481" w:rsidRPr="00A02481" w:rsidRDefault="00F414E3" w:rsidP="00A02481">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003087"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc230938495"/>
       <w:bookmarkStart w:id="1" w:name="_Ref230353570"/>
-      <w:r w:rsidRPr="00A02481">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003087"/>
         </w:rPr>
-        <w:t>Patient Information Quality Checklist</w:t>
+        <w:t xml:space="preserve">Making </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02481" w:rsidRPr="00A02481">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003087"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient Information </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003087"/>
+        </w:rPr>
+        <w:t>Accessible</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4A11FE36" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481"/>
-    <w:p w14:paraId="159FD90D" w14:textId="77777777" w:rsidR="00C10E30" w:rsidRDefault="00C10E30" w:rsidP="00A6038F">
+    <w:p w14:paraId="159FD90D" w14:textId="42C926BE" w:rsidR="00C10E30" w:rsidRDefault="00C10E30" w:rsidP="00A6038F">
+      <w:r w:rsidRPr="00B455AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Did you know</w:t>
+      </w:r>
+      <w:r w:rsidR="00B455AF" w:rsidRPr="00B455AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
       <w:r>
-        <w:t>Did you know that nearly half of adults have a reading ability of an average 11–14-year-old, and struggle to read and understand health information?</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3249">
+        <w:t xml:space="preserve">More than 4 in 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="002012BC">
+        <w:t xml:space="preserve">UK </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3249">
+        <w:t xml:space="preserve">adults struggle to </w:t>
+      </w:r>
+      <w:r w:rsidR="00643BEC">
+        <w:t xml:space="preserve">read and </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3249">
+        <w:t>understand health information</w:t>
+      </w:r>
+      <w:r w:rsidR="002012BC" w:rsidRPr="002012BC">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002012BC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3249">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506B344C" w14:textId="16D3ADCD" w:rsidR="00C10E30" w:rsidRDefault="003F3C75" w:rsidP="00A6038F">
+    <w:p w14:paraId="506B344C" w14:textId="6492A750" w:rsidR="00C10E30" w:rsidRDefault="00C10E30" w:rsidP="00A6038F">
+      <w:r>
+        <w:t>Ensuring patients understand the information we give them is also essential for informed consent and shared decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5FEC29" w14:textId="7E0B8789" w:rsidR="00193276" w:rsidRDefault="00C61F87" w:rsidP="00A6038F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DCFA252" wp14:editId="4074C1F1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DCFA252" wp14:editId="0689F564">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-96520</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>550294</wp:posOffset>
+                  <wp:posOffset>423545</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5911702" cy="2126511"/>
-                <wp:effectExtent l="0" t="0" r="13335" b="26670"/>
+                <wp:extent cx="5911215" cy="2456180"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="20320"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1781316355" name="Rectangle: Diagonal Corners Rounded 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5911702" cy="2126511"/>
+                          <a:ext cx="5911215" cy="2456180"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 5417"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="E7F7FD"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
@@ -160,130 +223,190 @@
                               </w:rPr>
                               <w:t>do not understand</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D93A71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> health information:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="382631CC" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D93A71">
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                               <w:t>Here are two real examples:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2C512F0F" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
+                          <w:p w14:paraId="2C512F0F" w14:textId="7EBE97CC" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:pBdr>
                                 <w:top w:val="nil"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                                 <w:between w:val="nil"/>
                               </w:pBdr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D93A71">
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
-                              <w:t>A patient with exertional angina referred for angiography +/- PCI believed they were only having angiography. They did not know about the potential of having stents during the procedure because they did not understand the written information provided. This caused anxiety and a longer pre-assessment appointment with the nurse.</w:t>
+                              <w:t xml:space="preserve">A patient with </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A7E29">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t>stable</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D93A71">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> angina referred for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C2E41">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">coronary </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D93A71">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">angiography +/- </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E11BC7">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t>Percutaneous Coronary Intervention (PCI)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D93A71">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> believed they were only having angiography. They did not know about the potential of having stents during the procedure because they did not understand the written information provided. This caused anxiety and a longer pre-assessment appointment with the nurse.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="41872505" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
+                          <w:p w14:paraId="41872505" w14:textId="62C17AE6" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:pBdr>
                                 <w:top w:val="nil"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                                 <w:between w:val="nil"/>
                               </w:pBdr>
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D93A71">
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
-                              <w:t>A patient died after not taking Dual Anti-Platelets following PCI because they did not fully understand their discharge information.</w:t>
+                              <w:t xml:space="preserve">A patient died after not taking </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B7189">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dual Anti-Platelets </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B265AB" w:rsidRPr="006B7189">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">as prescribed </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B7189">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t>following</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D93A71">
+                              <w:rPr>
+                                <w:color w:val="001853"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> PCI because they did not fully understand their discharge information.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="78A41119" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="001853"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1DCFA252" id="Rectangle: Diagonal Corners Rounded 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:43.35pt;width:465.5pt;height:167.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3550f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkBJmDmAIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2BpFmDOkXQLsOA&#10;og3aDj0rshR7kEVNUmJnv36U7DjBWuww7CKTJvlEPpG8vukaRfbCuhp0QbOLlBKhOZS13hb0+8vq&#10;02dKnGe6ZAq0KOhBOHqz+PjhujVzkUMFqhSWIIh289YUtPLezJPE8Uo0zF2AERqNEmzDPKp2m5SW&#10;tYjeqCRP08ukBVsaC1w4h3/veiNdRHwpBfePUjrhiSoo5ubjaeO5CWeyuGbzrWWmqvmQBvuHLBpW&#10;a7x0hLpjnpGdrd9ANTW34ED6Cw5NAlLWXMQasJos/aOa54oZEWtBcpwZaXL/D5Y/7J/N2iINrXFz&#10;h2KoopO2CV/Mj3SRrMNIlug84fhzepVlszSnhKMtz/LLaZYFOpNTuLHOfxXQkCAU1MJOl0/4JJEp&#10;tr93PlJWEs0a7A1W/qBENgofYM8UmU6y2QA4+CL0ETIEOlB1uaqViordbm6VJRhZ0C+z1Wx1NwSf&#10;uSWnIqPkD0qEYKWfhCR1iWXlMbnYf2LEY5wL7bPeVLFS9Ndk0zSNLYSJjRGRgQgYkCWmN2IPAKG3&#10;32L31A3+IVTE9h2D078l1gePEfFm0H4MbmoN9j0AhVUNN/f+mP4ZNUH03aZDlyBuoDysLbHQz5Ez&#10;fFXj094z59fM4rvhiOEy8I94SAVtQWGQKKnA/nrvf/DHfkYrJS0OYkHdzx2zghL1TWOnX2WTSZjc&#10;qEymsxwVe27ZnFv0rrkF7IAM147hUQz+Xh1FaaF5xZ2xDLeiiWmOdxeUe3tUbn2/IHDrcLFcRjec&#10;VsP8vX42PIAHgkMrvnSvzJqhvz2OxgMch5bNY9f25J58Q6SG5c6DrH0wnngdFJz02EPDVgqr5FyP&#10;XqfdufgNAAD//wMAUEsDBBQABgAIAAAAIQD2552A3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqJOC0hKyqSAIKpUTBcHVjZckIl6nsZOGfn3NCY47M5p5m60m04qRetdY&#10;RohnEQji0uqGK4T3t6erJQjnFWvVWiaEH3Kwys/PMpVqe+BXGre+EqGEXaoQau+7VEpX1mSUm9mO&#10;OHhftjfKh7OvpO7VIZSbVs6jKJFGNRwWatVRUVP5vR0MQvUxHl+S/rh53jwUi+Fx/bnfF2vEy4vp&#10;/g6Ep8n/heEXP6BDHph2dmDtRIsQHvEIy2QBIri313EQdgg38zgBmWfyP39+AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKQEmYOYAgAAgwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPbnnYDfAAAABwEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="#e7f7fd" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="1DCFA252" id="Rectangle: Diagonal Corners Rounded 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.6pt;margin-top:33.35pt;width:465.45pt;height:193.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3550f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjpbkMlgIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DpGmDOkXQLsOA&#10;oi3aDj0rshR7kERNUmJnXz9KdpygLXYYdpFJk++JpEheXbdakZ1wvgZT0PxsRIkwHMrabAr642X1&#10;5YISH5gpmQIjCroXnl4vPn+6auxcjKECVQpHkMT4eWMLWoVg51nmeSU082dghUGjBKdZQNVtstKx&#10;Btm1ysaj0XnWgCutAy68x7+3nZEuEr+UgocHKb0IRBUUYwvpdOlcxzNbXLH5xjFb1bwPg/1DFJrV&#10;Bi8dqG5ZYGTr6ndUuuYOPMhwxkFnIGXNRcoBs8lHb7J5rpgVKRcsjrdDmfz/o+X3u2f76LAMjfVz&#10;j2LMopVOxy/GR9pUrP1QLNEGwvHn9DLPx/mUEo628WR6nl+kcmZHuHU+fBOgSRQK6mBryid8klQp&#10;trvzIZWsJIZp7A1W/qREaoUPsGOKTCf5LL4PEva+KB0oI9CDqstVrVRS3GZ9oxxBZEG/zlaz1W0P&#10;PnHLjkkmKeyViGBlnoQkdYlpjVNwqf/EwMc4Fybknalipeiuyaej0SHnAZECToSRWWJ4A3dPEHv7&#10;PXeXae8foSK17wAe/S2wDjwg0s1gwgDWtQH3EYHCrPqbO38M/6Q0UQztukWXKK6h3D864qCbI2/5&#10;qsanvWM+PDKH74YjhssgPOAhFTQFhV6ipAL3+6P/0R/7Ga2UNDiIBfW/tswJStR3g51+mU8mcXKT&#10;MpnOxqi4U8v61GK2+gawA3JcO5YnMfoHdRClA/2KO2MZb0UTMxzvLigP7qDchG5B4NbhYrlMbjit&#10;loU782x5JI8Fjq340r4yZ/v+Djga93AY2r5ru+IefSPSwHIbQNYhGo917RWc9NRD/VaKq+RUT17H&#10;3bn4AwAA//8DAFBLAwQUAAYACAAAACEAXC1a+uIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkblvaQTsodScogknjxEBwzZrQVjROl6Rdt6cnnOBmy59+f3++mnTHRmVdawgh&#10;nkfAFFVGtlQjvL89zW6AOS9Iis6QQjgqB6vi/CwXmTQHelXj1tcshJDLBELjfZ9x7qpGaeHmplcU&#10;bl/GauHDamsurTiEcN3xRRSlXIuWwodG9KpsVPW9HTRC/TGeXlJ72jxvHsrl8Lj+3O/LNeLlxXR/&#10;B8yryf/B8Ksf1KEITjszkHSsQ5jFySKgCGm6BBaA2zgJww7hOrlKgBc5/1+h+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAjpbkMlgIAAIMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBcLVr64gAAAAoBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#e7f7fd" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4EC00900" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="001853"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D93A71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="001853"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Potential consequences </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="001853"/>
@@ -306,120 +429,195 @@
                         </w:rPr>
                         <w:t>do not understand</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D93A71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="001853"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> health information:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="382631CC" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D93A71">
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
                         <w:t>Here are two real examples:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2C512F0F" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
+                    <w:p w14:paraId="2C512F0F" w14:textId="7EBE97CC" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:pBdr>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                           <w:between w:val="nil"/>
                         </w:pBdr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D93A71">
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
-                        <w:t>A patient with exertional angina referred for angiography +/- PCI believed they were only having angiography. They did not know about the potential of having stents during the procedure because they did not understand the written information provided. This caused anxiety and a longer pre-assessment appointment with the nurse.</w:t>
+                        <w:t xml:space="preserve">A patient with </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008A7E29">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t>stable</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D93A71">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> angina referred for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009C2E41">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">coronary </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D93A71">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">angiography +/- </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E11BC7">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t>Percutaneous Coronary Intervention (PCI)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D93A71">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> believed they were only having angiography. They did not know about the potential of having stents during the procedure because they did not understand the written information provided. This caused anxiety and a longer pre-assessment appointment with the nurse.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="41872505" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
+                    <w:p w14:paraId="41872505" w14:textId="62C17AE6" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:pBdr>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                           <w:between w:val="nil"/>
                         </w:pBdr>
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D93A71">
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
-                        <w:t>A patient died after not taking Dual Anti-Platelets following PCI because they did not fully understand their discharge information.</w:t>
+                        <w:t xml:space="preserve">A patient died after not taking </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B7189">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dual Anti-Platelets </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B265AB" w:rsidRPr="006B7189">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">as prescribed </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B7189">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t>following</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D93A71">
+                        <w:rPr>
+                          <w:color w:val="001853"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> PCI because they did not fully understand their discharge information.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="78A41119" w14:textId="77777777" w:rsidR="003F3C75" w:rsidRPr="00D93A71" w:rsidRDefault="003F3C75" w:rsidP="003F3C75">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="001853"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C10E30">
-        <w:t>Ensuring patients understand the information we give them is also essential for informed consent and shared decision-making.</w:t>
+      <w:r w:rsidR="00193276" w:rsidRPr="006B7189">
+        <w:t xml:space="preserve">Using this checklist </w:t>
+      </w:r>
+      <w:r w:rsidR="00732C66" w:rsidRPr="006B7189">
+        <w:t xml:space="preserve">can help you to make </w:t>
+      </w:r>
+      <w:r w:rsidR="00193276" w:rsidRPr="006B7189">
+        <w:t xml:space="preserve">health information </w:t>
+      </w:r>
+      <w:r w:rsidR="00391576" w:rsidRPr="006B7189">
+        <w:t>easier for people to understand and access.</w:t>
+      </w:r>
+      <w:r w:rsidR="00391576">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193276">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3297F62D" w14:textId="2EDF6F27" w:rsidR="003F3C75" w:rsidRDefault="003F3C75" w:rsidP="00C656C8">
+    <w:p w14:paraId="3297F62D" w14:textId="02291B5E" w:rsidR="003F3C75" w:rsidRDefault="003F3C75" w:rsidP="00C656C8">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14179BCA" w14:textId="77EE94E9" w:rsidR="00C656C8" w:rsidRDefault="00C10E30" w:rsidP="00C656C8">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Use this checklist* below to review your patient information and identify areas for improvement.</w:t>
       </w:r>
       <w:r>
@@ -539,129 +737,127 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Plain and simple language is used where possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1275552954"/>
             <w:placeholder>
               <w:docPart w:val="B0DECC9A033C488FBB343E8457AC5B16"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="70E89249" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="0D3B02E3" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F9674D" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The text is written at a reading age of 14 years old or below. Use the NHS readability tool to check </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="002534CC">
                 <w:rPr>
                   <w:color w:val="005EB8"/>
                 </w:rPr>
                 <w:t>https://readability.ncldata.dev/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002534CC">
               <w:rPr>
                 <w:color w:val="005EB8"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1585648037"/>
             <w:placeholder>
               <w:docPart w:val="358C453379E541DCB6D72A09F09C7A77"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="45FCC5BF" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="1AE90ADD" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -680,249 +876,257 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Medical terms are explained in simple language where they cannot be avoided. Adding a glossary of terms is useful.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1754963117"/>
             <w:placeholder>
               <w:docPart w:val="169FAC3506DF4F3FBED7BC6F9118DA45"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5C0DDD20" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="591698C6" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79528BE2" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+          <w:p w14:paraId="79528BE2" w14:textId="6A0896C1" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>Abbreviations are not used or explained in full.</w:t>
+              <w:t xml:space="preserve">Abbreviations are not used or </w:t>
+            </w:r>
+            <w:r w:rsidR="00B265AB">
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r>
+              <w:t>explained in full.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="980733680"/>
             <w:placeholder>
               <w:docPart w:val="8EEE609C3E444D53AEA5543827E17323"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6ECD67DE" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="6C24E64B" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EFB7C6" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Sentences are 25 words or less.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2083821898"/>
             <w:placeholder>
               <w:docPart w:val="C6E485B413BF451089120B7F50E474F8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="516A0A95" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="159C67DF" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA3C83A" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+          <w:p w14:paraId="5EA3C83A" w14:textId="1BFBB2A6" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Text is presented in short ‘</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>chunks’</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> and bullet points or numbered lists used to break up dense text.</w:t>
+              <w:t xml:space="preserve"> and bullet points or numbered lists </w:t>
+            </w:r>
+            <w:r w:rsidR="00B265AB">
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r>
+              <w:t>used to break up dense text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1933545419"/>
             <w:placeholder>
               <w:docPart w:val="3B2E607966A74635B1F31FB05F5840E8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C453203" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="1664857F" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -941,114 +1145,118 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Short headings are used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1018277437"/>
             <w:placeholder>
               <w:docPart w:val="DD2BABDFCAE1404F92B9EDA0EDE263D3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1DC47FB8" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="37172671" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29620FD6" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+          <w:p w14:paraId="29620FD6" w14:textId="58C57907" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>Plain font (e.g. Arial, Frutiger) with a large type size is used (at least 12 point).</w:t>
+              <w:t>Plain font (e.g. Arial, Frutiger) with a large type size is used (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B265AB">
+              <w:t xml:space="preserve">minimum </w:t>
+            </w:r>
+            <w:r>
+              <w:t>12 point).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1893110785"/>
             <w:placeholder>
               <w:docPart w:val="2BB823314EDC4280A11F83971E500FCC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="32064F26" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="47482B54" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1067,51 +1275,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Text is left-aligned and there is enough spacing (about 50% of the page should be white space/blank).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1956134506"/>
             <w:placeholder>
               <w:docPart w:val="D7C04862D94D41468002E1CCD944D4B8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1397F2BE" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="2C88C479" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1130,51 +1337,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Pictures/diagrams are used to explain information and break-up text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2138991695"/>
             <w:placeholder>
               <w:docPart w:val="EBE50BC098C94C7D922617E70723D864"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1001B4FB" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="0D2DE5B0" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1189,101 +1395,100 @@
           <w:p w14:paraId="15E60DC8" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>There is a good contrast in colours between the text and background</w:t>
             </w:r>
             <w:r w:rsidRPr="00425F10">
               <w:rPr>
                 <w:color w:val="0078B6"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00425F10">
               <w:rPr>
                 <w:color w:val="0078B6"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="002534CC">
                 <w:rPr>
                   <w:color w:val="005EB8"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>WebAim</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="002534CC">
                 <w:rPr>
                   <w:color w:val="005EB8"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> colour checker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">** is recommended in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:anchor="accessibility" w:history="1">
+            <w:hyperlink r:id="rId9" w:anchor="accessibility" w:history="1">
               <w:r w:rsidRPr="002534CC">
                 <w:rPr>
                   <w:color w:val="005EB8"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>NHS digital service manual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>***.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="250855428"/>
             <w:placeholder>
               <w:docPart w:val="1588F72D03624C678C09C5C54653834C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="35AB717F" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="11DD5D58" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1302,51 +1507,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Information is available in different formats (digital, print, easy read, Braille) and languages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2070233060"/>
             <w:placeholder>
               <w:docPart w:val="A0CD4AE949F24F5DAA628AFA934CBD4A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5CBE76B8" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="094F6BA9" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1365,126 +1569,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00CE4472">
               <w:t>A contact name or number is included for patients to discuss their treatment or care plan while on the waiting list.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1672253302"/>
             <w:placeholder>
               <w:docPart w:val="402ACD0BAC8A4F9795FE5DFF105E21B0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="22C5620E" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="35D00A34" w14:textId="77777777" w:rsidTr="0037619C">
         <w:trPr>
           <w:trHeight w:val="963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E1EB31" w14:textId="61F742CC" w:rsidR="00A02481" w:rsidRDefault="0037619C" w:rsidP="00A02481">
+          <w:p w14:paraId="46E1EB31" w14:textId="0E8E79BC" w:rsidR="00A02481" w:rsidRDefault="0037619C" w:rsidP="00A02481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="001F4155">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">benefits and </w:t>
             </w:r>
             <w:r w:rsidRPr="001F4155">
               <w:t xml:space="preserve">risks (including rare </w:t>
             </w:r>
             <w:r>
               <w:t>ones</w:t>
             </w:r>
             <w:r w:rsidRPr="001F4155">
-              <w:t xml:space="preserve"> such as death) of elective angiography ± PCI, and alternative treatments for stable angina, are clearly explained.</w:t>
+              <w:t xml:space="preserve"> such as death) of </w:t>
+            </w:r>
+            <w:r w:rsidR="001375A9">
+              <w:t>all treatment options</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4155">
+              <w:t xml:space="preserve"> are clearly explained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1401125286"/>
             <w:placeholder>
               <w:docPart w:val="2FF24046113B48BDA8F7B73318D22083"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64088480" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="523C16CF" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1503,51 +1711,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Important information is highlighted in bold or in a separate text box? E.g. Taking Dual Anti-Platelet Therapy after the procedure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1259802584"/>
             <w:placeholder>
               <w:docPart w:val="AF70C81AA2CA4F79931A49702374E4DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C396DF4" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A02481" w14:paraId="495B3951" w14:textId="77777777" w:rsidTr="0015070C">
         <w:trPr>
@@ -1566,162 +1773,202 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED0BDC">
               <w:t>Patient feedback has been sought and used to improve the clarity and presentation of the information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-652060846"/>
             <w:placeholder>
               <w:docPart w:val="D2CD4BD5179742A5959F1489021BB65D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Fully meets" w:value="Fully meets"/>
               <w:listItem w:displayText="Partially meets" w:value="Partially meets"/>
               <w:listItem w:displayText="Does not meet" w:value="Does not meet"/>
               <w:listItem w:displayText="n/a" w:value="n/a"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2157" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FBFDE7"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5840CF3D" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="0015070C">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00C4732F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BB2B051" w14:textId="77777777" w:rsidR="00A02481" w:rsidRPr="006233C5" w:rsidRDefault="00A02481" w:rsidP="00A02481">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* This checklist was informed by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006233C5">
           <w:rPr>
             <w:color w:val="004F88"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Patient Education Materials Assessment Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F40F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006233C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006233C5">
           <w:rPr>
             <w:color w:val="004F88"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NHS Health Literacy Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006233C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2122EFBD" w14:textId="77777777" w:rsidR="00A02481" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+    <w:p w14:paraId="2122EFBD" w14:textId="388FE49B" w:rsidR="00A02481" w:rsidRDefault="00565DA4" w:rsidP="00A02481">
       <w:r>
-        <w:t xml:space="preserve">** </w:t>
+        <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425F10">
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00565DA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https:/webaim.org/resources/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00565DA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contrastchecker</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00565DA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5453F71B" w14:textId="77777777" w:rsidR="00A02481" w:rsidRPr="00E46BC2" w:rsidRDefault="00A02481" w:rsidP="00A02481">
+    <w:p w14:paraId="7B435474" w14:textId="2EE9E295" w:rsidR="006B7189" w:rsidRDefault="00A02481">
       <w:r>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidRPr="006233C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:anchor="accessibility" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="accessibility" w:history="1">
         <w:r w:rsidRPr="00425F10">
           <w:rPr>
             <w:color w:val="0078B6"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://service-manual.nhs.uk/design-system/styles/colour#accessibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00425F10">
         <w:rPr>
           <w:color w:val="0078B6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5108F04B" w14:textId="77777777" w:rsidR="00796763" w:rsidRDefault="00796763"/>
-    <w:sectPr w:rsidR="00796763" w:rsidSect="00C10E30">
+    <w:sectPr w:rsidR="006B7189" w:rsidSect="00083287">
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="236C4406" w14:textId="77777777" w:rsidR="0045244F" w:rsidRDefault="0045244F" w:rsidP="00C63438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E77D266" w14:textId="77777777" w:rsidR="0045244F" w:rsidRDefault="0045244F" w:rsidP="00C63438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1738,52 +1985,123 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="771A9BC9" w14:textId="33152F8E" w:rsidR="00083287" w:rsidRPr="00083287" w:rsidRDefault="00083287">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EB225E">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EB225E">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> NHS Health Literacy Toolkit, 2023 </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00EB225E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://library.nhs.uk/wp-content/uploads/sites/4/2026/03/Health-Literacy-Toolkit_NC.pdf</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00EB225E">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="279D5D89" w14:textId="77777777" w:rsidR="0045244F" w:rsidRDefault="0045244F" w:rsidP="00C63438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1285FB04" w14:textId="77777777" w:rsidR="0045244F" w:rsidRDefault="0045244F" w:rsidP="00C63438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DE33877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4F03602"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2066,95 +2384,144 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1834418777">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1260597107">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1456750038">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A02481"/>
+    <w:rsid w:val="00083287"/>
+    <w:rsid w:val="000B1BF8"/>
+    <w:rsid w:val="00120BDC"/>
+    <w:rsid w:val="001313C7"/>
+    <w:rsid w:val="001375A9"/>
+    <w:rsid w:val="00193276"/>
+    <w:rsid w:val="002012BC"/>
+    <w:rsid w:val="00313D03"/>
+    <w:rsid w:val="00340A2D"/>
     <w:rsid w:val="0037619C"/>
+    <w:rsid w:val="00391576"/>
     <w:rsid w:val="003A7EF7"/>
+    <w:rsid w:val="003B3249"/>
+    <w:rsid w:val="003C2C8F"/>
     <w:rsid w:val="003F3C75"/>
+    <w:rsid w:val="0045244F"/>
+    <w:rsid w:val="00515938"/>
+    <w:rsid w:val="00565DA4"/>
+    <w:rsid w:val="00631C2E"/>
+    <w:rsid w:val="00643BEC"/>
+    <w:rsid w:val="006B7189"/>
+    <w:rsid w:val="007038EF"/>
+    <w:rsid w:val="00732C66"/>
     <w:rsid w:val="00796763"/>
+    <w:rsid w:val="00866A24"/>
+    <w:rsid w:val="008A7E29"/>
+    <w:rsid w:val="009C2E41"/>
     <w:rsid w:val="009F19BA"/>
     <w:rsid w:val="00A02481"/>
+    <w:rsid w:val="00B265AB"/>
+    <w:rsid w:val="00B455AF"/>
+    <w:rsid w:val="00B510B4"/>
+    <w:rsid w:val="00C0447E"/>
     <w:rsid w:val="00C10E30"/>
+    <w:rsid w:val="00C61F87"/>
+    <w:rsid w:val="00C63438"/>
     <w:rsid w:val="00C656C8"/>
     <w:rsid w:val="00CA005A"/>
+    <w:rsid w:val="00D55211"/>
+    <w:rsid w:val="00D72DF5"/>
+    <w:rsid w:val="00DB1E90"/>
+    <w:rsid w:val="00E11BC7"/>
+    <w:rsid w:val="00EB225E"/>
     <w:rsid w:val="00EE4AAA"/>
     <w:rsid w:val="00F27B66"/>
+    <w:rsid w:val="00F40148"/>
+    <w:rsid w:val="00F414E3"/>
+    <w:rsid w:val="00FF4CE8"/>
+    <w:rsid w:val="00FF60A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F6BFA09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6F567C6E-9C7E-49EB-9BD6-D53DE6F55B11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2732,51 +3099,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A02481"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3084,70 +3450,243 @@
     <w:rsid w:val="00A02481"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A02481"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00565DA4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00565DA4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00565DA4"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00515938"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C2C8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C63438"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C63438"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C63438"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C63438"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-links.lww.com/permalink/sap/a/sap_00_00_2020_06_11_cederna_spa51942_sdc1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service-manual.nhs.uk/design-system/styles/colour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://readability.ncldata.dev/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service-manual.nhs.uk/design-system/styles/colour" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.nhs.uk/wp-content/uploads/sites/4/2026/03/Health-Literacy-Toolkit_NC.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service-manual.nhs.uk/design-system/styles/colour" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://readability.ncldata.dev/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.nhs.uk/wp-content/uploads/sites/4/2026/03/Health-Literacy-Toolkit_NC.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-links.lww.com/permalink/sap/a/sap_00_00_2020_06_11_cederna_spa51942_sdc1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service-manual.nhs.uk/design-system/styles/colour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.nhs.uk/wp-content/uploads/sites/4/2026/03/Health-Literacy-Toolkit_NC.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0DECC9A033C488FBB343E8457AC5B16"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29208170-E2AF-4708-925C-1EBB818CE0EC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0089761E" w:rsidRDefault="0089761E" w:rsidP="0089761E">
           <w:pPr>
             <w:pStyle w:val="B0DECC9A033C488FBB343E8457AC5B16"/>
           </w:pPr>
           <w:r w:rsidRPr="00C4732F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -3649,54 +4188,65 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0089761E"/>
     <w:rsid w:val="001E75D5"/>
+    <w:rsid w:val="001F2F96"/>
+    <w:rsid w:val="00313D03"/>
+    <w:rsid w:val="00340A2D"/>
     <w:rsid w:val="00593DA9"/>
+    <w:rsid w:val="00632897"/>
+    <w:rsid w:val="006A580B"/>
+    <w:rsid w:val="007038EF"/>
+    <w:rsid w:val="00895695"/>
     <w:rsid w:val="0089761E"/>
+    <w:rsid w:val="00901787"/>
     <w:rsid w:val="0099643A"/>
+    <w:rsid w:val="00AB3326"/>
+    <w:rsid w:val="00B510B4"/>
     <w:rsid w:val="00CA005A"/>
+    <w:rsid w:val="00D72DF5"/>
     <w:rsid w:val="00F27B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4483,306 +5033,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...237 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>486</Words>
-  <Characters>2775</Characters>
+  <Words>496</Words>
+  <Characters>2832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3255</CharactersWithSpaces>
+  <CharactersWithSpaces>3322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma.Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>