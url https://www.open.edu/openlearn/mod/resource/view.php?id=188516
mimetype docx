--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -1,160 +1,307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3397CFB1" w14:textId="2AFA541E" w:rsidR="00A254D1" w:rsidRPr="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="197AFC78" w14:textId="70C9E8DF" w:rsidR="00445049" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:right="2671"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0066CC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc230965550"/>
       <w:bookmarkStart w:id="1" w:name="_Ref230354033"/>
       <w:r w:rsidRPr="00A254D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0066CC"/>
         </w:rPr>
         <w:t>Service Evaluation Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="000F1E24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00445049">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3397CFB1" w14:textId="1079C915" w:rsidR="00A254D1" w:rsidRPr="00A254D1" w:rsidRDefault="00445049" w:rsidP="000F784F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:ind w:right="95"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘How is shared decision-making </w:t>
+      </w:r>
+      <w:r w:rsidR="000F784F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and information provision </w:t>
+      </w:r>
+      <w:r w:rsidR="00B436F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0066CC"/>
+        </w:rPr>
+        <w:t>appening in our service?’</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62078880" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>🧭</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Using this template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560C701D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="560C701D" w14:textId="2D793504" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r w:rsidRPr="00253528">
-        <w:t xml:space="preserve">Use this template to help you plan your service evaluation to understand how shared decision-making is happening in your department. </w:t>
+        <w:t>Use this template to help you plan your service evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B436F2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3635EBAB" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r w:rsidRPr="00253528">
         <w:t>A service evaluation aims to answer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9EBE83" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="4D9EBE83" w14:textId="218C8AF3" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“What standard does this service currently achieve?”</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2C2C809F" w14:textId="570895D1" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:r w:rsidR="00483482" w:rsidRPr="00483482">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2C809F" w14:textId="657A4673" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r w:rsidRPr="00253528">
-        <w:t>It focuses on assessing existing practice, not testing new interventions.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">It focuses on assessing </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1355">
+        <w:t>current practice within the service</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1AA6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00064F99" w:rsidRPr="00064F99">
+        <w:t>Comparisons with previous service evaluations may be undertaken to assess changes over time and identify areas for improvement.</w:t>
+      </w:r>
+      <w:r w:rsidR="006055EA">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="5A57669B">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>🔷</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Is this service evaluation or research?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424F10D4" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="424F10D4" w14:textId="010A8998" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Service evaluation and research studies can appear similar, and it is sometimes difficult to distinguish between them. Service evaluation usually involves analysis of existing data but may also include interviews or questionnaires. It measures current service without reference to a standard, unless it’s a comparison with a previous service evaluation. Research, in contrast, is designed to generate new knowledge and has clearly defined aims and objectives. Refer to the UK Health Research Authority (HRA</w:t>
+        <w:t>Service evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="0063166B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00057A7A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, audits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and research studies can appear similar, and it is sometimes difficult to distinguish between them. Service evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2671">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usually involve analysis of existing data but may also include interviews or questionnaires. </w:t>
+      </w:r>
+      <w:r w:rsidR="00827303">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Audits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> measure current service with reference to a </w:t>
+      </w:r>
+      <w:r w:rsidR="001904E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00827303">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research, in contrast, is designed to generate new knowledge and has clearly defined aims and objectives. Refer to the UK Health Research Authority (HRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00253528">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>comparison guidance</w:t>
         </w:r>
       </w:hyperlink>
@@ -164,248 +311,313 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for further detail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E457047" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To determine whether your project is service evaluation or research you should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F136C5" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="78F136C5" w14:textId="54904101" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Seek advice from your Quality Improvement, Patient Experience, and/or Research &amp; Development team</w:t>
+        <w:t xml:space="preserve">Seek advice from your </w:t>
+      </w:r>
+      <w:r w:rsidR="00917622">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research and Development team</w:t>
+      </w:r>
+      <w:r w:rsidR="00234BB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Director of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quality Improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00234BB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patient Experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00234BB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CF21D2" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the UK Health Research Authority (HRA) decision tool to confirm your project type: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00253528">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.hra-decisiontools.org.uk/research/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5151AE" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For research studies, HRA and NHS Research Ethics Committee approval are usually required. These projects may also require additional resources and funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B73243" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+    <w:p w14:paraId="53B73243" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="6608297D">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00A254D1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>🗂️</w:t>
       </w:r>
       <w:r w:rsidR="00A254D1">
         <w:rPr>
           <w:b/>
           <w:color w:val="005EB8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Template </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36101B11" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6B641BF5" w14:textId="77777777" w:rsidR="00E9695C" w:rsidRDefault="00E9695C" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9695C">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>Examples for each section are provided in blue text. These are intended as guidance only and are provided to illustrate the type of information that could be included. Please adapt the content to reflect your own service, context, and evaluation needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435DCAEC" w14:textId="77777777" w:rsidR="002E405D" w:rsidRDefault="002E405D" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="22EB3624" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3488CA30" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:r w:rsidRPr="00253528">
         <w:t>Provide a clear title describing the service and what is being evaluated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC1555F" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C942EB" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="7EC1555F" w14:textId="29CDCD52" w:rsidR="00A254D1" w:rsidRPr="00C942EB" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>“Evaluation of shared decision-making in the chronic coronary syndromes pathway”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4DAB">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>A service e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuation of shared decision-making </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4DAB">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>within the cardiology department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="006055EA">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="622C90CD">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F517B8" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ey Contacts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9BD193" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>List the team members responsible for planning and delivering the service evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C3C52D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+    <w:p w14:paraId="36C3C52D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="62BBF3FE">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7021D9" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -435,110 +647,313 @@
       <w:r w:rsidRPr="009C2760">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the context of the service evaluation with relevant literature and/or data from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2760">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> service.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Include a description of the service being evaluated, and why the evaluation is needed with reference to local and national drivers (e.g. patient feedback, NICE Guidance for shared decision-making, Care Quality Commission (CQC) surveys and recommendations). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3728CA47" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="3728CA47" w14:textId="771FB1AA" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“Chronic coronary syndromes are managed within cardiology services, where patients may be offered options such as optimal medical therapy (OMT) and elective coronary angiography with</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005620F7">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patients with stable angina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">caused by obstructive coronary artery disease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are managed within cardiology services</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atients may be offered </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treatment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">options such as </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ptimal </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edical </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>herapy (OMT)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elective coronary angiography with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or without</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> percutaneous coronary intervention (PCI). In many cases, there is no single “best” treatment, and decisions depend on the patient’s values, preferences, and circumstances.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Shared decision-making (SDM) is recommended in national guidance, including NICE guidelines on shared decision-making and British Cardiovascular Intervention Society (BCIS) guidance on PCI, which emphasise the importance of fully involving patients in decisions about their care. Despite this, evidence and patient feedback suggest SDM is not always consistently achieved. Patients may not fully understand their options or feel actively involved in decision-making, particularly in relation to the risks and benefits of PCI.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">ercutaneous </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Within our service, there is currently limited information on how well shared decision-making is being delivered across the elective PCI pathway. A service evaluation is therefore needed to assess current practice, identify variation, and highlight opportunities to improve patient involvement in decision-making.”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DEBB99C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">oronary </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntervention (PCI)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3DC3">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and Coronary Artery Bypass Graft surgery (CABG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00490143" w:rsidRPr="00490143">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>While clinical evidence can inform treatment recommendations, there is not always a single best option for every person. Shared decision-making helps ensure that treatment decisions reflect both clinical evidence and individual preferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E4D5AB" w14:textId="66538C3D" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shared decision-making is recommended in national guidance, including NICE guidelines on shared decision-making and British Cardiovascular Intervention Society (BCIS) guidance on PCI, which emphasise the importance of fully involving patients in decisions about their care. Despite this, evidence and patient feedback suggest </w:t>
+      </w:r>
+      <w:r w:rsidR="006619FE">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that shared decision-making</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not always consistently achieved. Patients may not fully understand their options or feel actively involved in decision-making, particularly in relation to the risks and benefits of PCI</w:t>
+      </w:r>
+      <w:r w:rsidR="006619FE">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and bypass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE5CCBA" w14:textId="2E37DC40" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Within our service, there is currently limited information on how well shared decision-making is being delivered. A service evaluation is therefore needed to assess current practice, identify variation, and highlight opportunities to improve patient involvement in decision-making.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEBB99C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="5F8C4A36">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="573C7ECC" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00477892" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -556,558 +971,845 @@
     <w:p w14:paraId="46D92BF4" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">State what </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the service evaluation seeks to understand about current practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00253528">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1478134C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="1478134C" w14:textId="3DA219A9" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“To evaluate the quality of shared decision-making in the elective PCI pathway.”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D89146A" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“To evaluate the quality of shared decision-making </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91DDB">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="006619FE">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patients with stable angina</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91DDB">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caused by obstructive coronary artery disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D89146A" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="2407EBE3">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE0FD1F" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C55ABD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evaluation Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485B8D91" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
-[...12 lines deleted...]
-    <w:p w14:paraId="7B52BE87" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="485B8D91" w14:textId="25AA6493" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide specific questions the evaluation of shared decision-making will answer.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D1B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For example, t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>his could include questions related to</w:t>
+      </w:r>
+      <w:r w:rsidR="004503C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004503C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patient </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information provided, patient involvement</w:t>
+      </w:r>
+      <w:r w:rsidR="004503C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in discussions about treatment options</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D1B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004503C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use of patient decision aids</w:t>
+      </w:r>
+      <w:r w:rsidR="004503C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B52BE87" w14:textId="2FECB832" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Can patients access our digital resources?</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="30642C7E" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:r w:rsidR="004541E0">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30642C7E" w14:textId="62C0E21B" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="004541E0" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C45770">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254D1" w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>What percentage of patients referred for elective PCI accessed the patient decision aid?</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E0BA389" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0BA389" w14:textId="321B36BA" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="004541E0" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C45770">
-[...7 lines deleted...]
-    <w:p w14:paraId="6F8D765D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254D1" w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How many patients call the cardiology department for further information whil</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3761">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254D1" w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the waiting list?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8D765D" w14:textId="21A30F3C" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="004541E0" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C45770">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254D1" w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To what extent do patients in our service feel involved in decisions about their care?</w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-    <w:p w14:paraId="025D8367" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025D8367" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="5EF11704">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5886C9DA" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007E078E" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FA9C52" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
-[...24 lines deleted...]
-    <w:p w14:paraId="3A4BC464" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="45FA9C52" w14:textId="6FDD217B" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="003E53D6" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E53D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefly describe the service being evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E53D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what aspects of service delivery are being assessed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4BC464" w14:textId="06551A54" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“This is a service evaluation of current practice within the elective PCI pathway. Data will be collected using a short patient survey to understand patient experience of shared decision-making in routine care. An audit of patient phone calls and elective PCI cancellations will be conducted.”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07B9F890" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">“This is a service evaluation of current practice within the </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1C03">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[name of service/pathway/department]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A33BC" w:rsidRPr="001A33BC">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The evaluation will assess how shared decision-making is delivered and experienced within routine care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B9F890" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="620CCD17">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="048163B0" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="0015296C" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data Collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DA1354" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="72DA1354" w14:textId="6241F0DB" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015296C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe in detail </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the information/data that will be</w:t>
+        <w:t>the information that will be</w:t>
       </w:r>
       <w:r w:rsidRPr="0015296C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> collected, how, when, and by whom.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Include the time period of the evaluation. This is a key section and should provide sufficient detail to enable anyone to conduct the service evaluation in the future without the need for further information. </w:t>
+        <w:t xml:space="preserve"> collected, how</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5AA2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and when it will be collected, and who will be involved</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6528D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the time period of the evaluation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC74F4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3EC9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approaches could include patient surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC74F4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A33BC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C14C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC74F4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or routinely collected data</w:t>
+      </w:r>
+      <w:r w:rsidR="007C14C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is a key section and should provide sufficient detail to enable anyone to conduct the service evaluation in the future without the need for further information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332466CA" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="004A682B" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A682B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>surveys:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1688352B" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="1688352B" w14:textId="70522715" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A682B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consider whether there is existing data that could answer the service evaluation question(s). For example, the NHS England</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="026C67AD" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00365725" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">Consider whether there is existing data that could answer the service evaluation question(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026C67AD" w14:textId="3C11930E" w:rsidR="00A254D1" w:rsidRPr="00365725" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Consider using/modifying</w:t>
+        <w:t>Consider using</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>modifying</w:t>
       </w:r>
       <w:r w:rsidRPr="00365725">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> individual questions from the FFT or</w:t>
+        <w:t xml:space="preserve"> questions from </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10E66">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>patient experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C45770">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CQC surveys</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00365725">
-[...6 lines deleted...]
-    <w:p w14:paraId="13D1FC0B" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:r w:rsidR="00E0047F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For example, the Adult Inpatient Survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00C375F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>includes the following questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D1FC0B" w14:textId="0C2083A7" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>“To what extent did staff looking after you involve you in decisions about your care and treatment?” Response options: A great deal; A fair amount; Not very much; Not at all; I was not able to be involved; I didn’t want to be involved</w:t>
+        <w:t xml:space="preserve">“To what extent did staff looking after you involve you in decisions about your care and treatment?” Response options: A great deal; A fair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>amount; Not very much; Not at all; I was not able to be involved; I did</w:t>
+      </w:r>
+      <w:r w:rsidR="00785FB0">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00785FB0">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>t want to be involved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BEDB35" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00C45770" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t xml:space="preserve">“How much information about your condition or treatment was given to you?” Response options: Too much; About the right amount; Too little; I </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="29EC6D5A" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t>“How much information about your condition or treatment was given to you?” Response options: Too much; About the right amount; Too little; I was not given any information about my treatment or condition; Don’t know / can’t remember</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EC6D5A" w14:textId="6B96DE2D" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>“Did you feel able to talk to members of hospital staff about your worries and fears?” Response options: Yes, always, Sometimes, No, never, I had no worries or fears</w:t>
+        <w:t xml:space="preserve">“Did you feel able to talk to members of hospital staff about your worries and fears?” Response options: Yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4FF6">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>lways</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4FF6">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sometimes</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4FF6">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No, never</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E1B">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I had no worries or fears</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2BDB27" w14:textId="460756CF" w:rsidR="00A254D1" w:rsidRPr="008F43E3" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F43E3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider how and by whom the survey is given. Patients may be more positive when surveys are provided in person by a </w:t>
       </w:r>
       <w:r w:rsidR="00DF499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>health and social care professional</w:t>
       </w:r>
@@ -1135,102 +1837,126 @@
         </w:rPr>
         <w:t>QR codes are a practical method for distributing digital surveys. For paper surveys, provide a secure drop-box or allow patients to return them via an independent staff member (e.g. receptionist).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F924253" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001769C8" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Interview</w:t>
       </w:r>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290779DE" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="290779DE" w14:textId="1FA9A2FE" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Interviews can provide in-depth insight into patients’ experiences of shared decision-making</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the service</w:t>
       </w:r>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Service evaluation i</w:t>
       </w:r>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nterviews should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> focus only on the delivery of routine care and not on assessing individual outcomes or generating generalisable findings, as this would be considered research. For example: </w:t>
+        <w:t xml:space="preserve"> focus only on the delivery of routine care and not on assessing individual outcomes or generating generalisable findings, as this</w:t>
+      </w:r>
+      <w:r w:rsidR="004541E0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be considered research. For example: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45770">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>“Were you able to access the patient decision aid we provided? What could we change in our service to help patients access the information? How involved did you feel in the decision to have coronary angiography and potentially angioplasty? What could we do in our service to help more patients feel fully involved in this decision?”</w:t>
+        <w:t xml:space="preserve">“Were you able to access the patient decision aid we provided? What could we change in our service to help patients access the information? How involved did you feel in the decision to have coronary angiography and potentially </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F32">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>stents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45770">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>? What could we do in our service to help more patients feel fully involved in this decision?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDAFC1D" w14:textId="65E4CCC4" w:rsidR="00A254D1" w:rsidRPr="001769C8" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider who conducts the interview, as power dynamics may influence responses; patients may feel reluctant to be critical if interviewed by the </w:t>
       </w:r>
       <w:r w:rsidR="00DF499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>health and social care professional</w:t>
       </w:r>
@@ -1279,437 +2005,234 @@
       <w:r w:rsidR="00DF499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrator,</w:t>
       </w:r>
       <w:r w:rsidR="00DF499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> secretary, research team)</w:t>
       </w:r>
       <w:r w:rsidRPr="001769C8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Ensure patients are informed about how their responses will be used and stored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52069C6E" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="0FD140FF" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007D045A" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D045A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...128 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>When to collect data:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B72F21" w14:textId="26AFC536" w:rsidR="00A254D1" w:rsidRPr="007D045A" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D045A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient experiences of shared decision-making can be influenced by treatment outcomes. For example, patients who experience significant improvement </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD35A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in symptoms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D045A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7EF2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D045A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may rate the quality of shared decision-making highly. In contrast, those who experience little benefit may report lower ratings or decision regret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3398038B" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007D045A" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D045A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is therefore important to carefully consider the timing of data collection. Administering a survey or interview closer to the consultation may provide a more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D045A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">proceed with coronary angiography ± PCI. The number of phone calls </w:t>
-[...150 lines deleted...]
-    <w:p w14:paraId="69CCBD51" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+        <w:t>accurate reflection of the patient’s experience. After the pre-assessment appointment or day of the procedure (before procedure) are potential timepoints where a survey could be given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CCBD51" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="2024E6FD">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E87B3C0" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007054C7" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007054C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Data Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6707B918" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="6707B918" w14:textId="5378F9F0" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B67B1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe how the data collected will be analysed to answer the service evaluation aim and questions. Quantitative data from surveys and audits could be summarised using descriptive analysis (e.g. mean, frequency, percentage of patients). Qualitative data from interviews could be analysed thematically to identify key/recurring patterns across patient </w:t>
+        <w:t xml:space="preserve">Describe how the </w:t>
+      </w:r>
+      <w:r w:rsidR="0073665F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B67B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collected will be analysed to answer the service evaluation aim and questions. Quantitative data from surveys could be summarised using descriptive analysis (e.g. mean, frequency, percentage of patients). Qualitative data from interviews could be analysed thematically to identify key/recurring patterns across patient </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responses</w:t>
       </w:r>
       <w:r w:rsidRPr="002B67B1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E54C0BC" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="40C64CEE" w14:textId="77777777" w:rsidR="002C4C8C" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00432500">
-[...18 lines deleted...]
-    <w:p w14:paraId="0472BF2C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+      <w:r w:rsidR="00DB13FD">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questionnaire responses will be analysed using </w:t>
+      </w:r>
+      <w:r w:rsidR="00056E00">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>descriptive statistics. The number and percentage of patients selecting each response option will be calculated and presented in tables and graphs</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2A75">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Free-text comments will be analysed thematically to identify common themes, examples of good practice, and </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4C8C">
+        <w:rPr>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>areas for service improvements”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0472BF2C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="42BE4683">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="411CAA6A" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007054C7" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1736,135 +2259,192 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="57564F6D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
         <w:t>“The service evaluation will take place in the cardiology department at [insert name] Hospital over a six-month period. All eligible patients within this period will be invited to complete the survey by a clinical cardiac nurse after their pre-assessment appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2531E8F5" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Eligibility criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C2C91D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="06C2C91D" w14:textId="184C8A27" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000099"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Adult patients (</w:t>
       </w:r>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>≥ 18 years) who have a ‘positive’ CT angiogram (i.e. narrowing or blockages in the coronary arteries) indicating suspected chronic coronary heart disease; OR Adult patients with diagnosed chronic coronary heart disease</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79AA034C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">≥ 18 years) who have a ‘positive’ CT angiogram (i.e. narrowing or blockages in the coronary arteries) indicating suspected chronic </w:t>
+      </w:r>
+      <w:r w:rsidR="00610254">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obstructive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E530F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coronary heart disease; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AA034C" w14:textId="0BCDF007" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>Referred or currently on the waiting list for planned coronary angioplasty or planned angiography query proceed to coronary angioplasty</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A4D696F" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">Referred or currently on the waiting list for </w:t>
+      </w:r>
+      <w:r w:rsidR="000716FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>elective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E530F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coronary angioplasty or angiography query proceed to </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4FF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>PCI</w:t>
+      </w:r>
+      <w:r w:rsidR="000716FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4D696F" w14:textId="00FD6218" w:rsidR="00A254D1" w:rsidRPr="001E530F" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000099"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E530F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000099"/>
         </w:rPr>
-        <w:t>Adults who are clinically unstable, scheduled for urgent or emergency coronary angioplasty or coronary artery bypass graft surgery, or lack capacity to give informed consent will be excluded. “</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56D26D50" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+        <w:t>Adults who are clinically unstable, scheduled for urgent or emergency coronary angioplasty, or lack capacity to give informed consent will be excluded.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1697">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E530F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D26D50" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="18A3D7D3">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8736C" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -1882,153 +2462,124 @@
     <w:p w14:paraId="7C30DC82" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe how data will be collected, stored, and managed securely, and how confidentiality will be maintained in line with GDPR and local information governance policies. Only data necessary to meet the aims of the service evaluation should be collected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7988651A" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Consider how different types of data will be handled:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009B9CA5" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surveys:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where possible, surveys should be anonymous, with no identifiable information collected. If identifying details are required (e.g. for follow-up), these should be stored separately from survey responses and removed or replaced with a unique identifier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD525B4" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+    <w:p w14:paraId="6CD525B4" w14:textId="21DDB963" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interviews:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Interview data should be de-identified by removing names or other identifiable details. If notes are taken, avoid recording identifiable information.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Interview data should be </w:t>
+      </w:r>
+      <w:r w:rsidR="004E74EC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonymised</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Audits:</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> data where possible and avoid patient-identifiable information unless necessary. Where identifiers are required (e.g. to track pathway activity), these should be replaced with a unique ID to protect confidentiality.</w:t>
+        <w:t xml:space="preserve"> by removing names or other identifiable details. If notes are taken, avoid recording identifiable information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA627E" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In all cases:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08016008" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
@@ -2076,137 +2627,117 @@
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data should be anonymised wherever possible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FED1BDA" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data should be retained and disposed of in accordance with local organisational policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06524F3E" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="06524F3E" w14:textId="571B0EA3" w:rsidR="00A254D1" w:rsidRPr="007C65CD" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B419F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Local approval and governance:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Approval for the service evaluation should be sought in line with local organisational processes (e.g. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Department, </w:t>
       </w:r>
       <w:r w:rsidRPr="007C65CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Quality Improvement, Clinical Audit, or Patient Experience teams). You should confirm any data protection or information governance requirements with your local team before starting data collection.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EB6B738" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00CE0B73" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t>Quality Improvement, or Patient Experience teams). You should confirm any data protection or information governance requirements with your local team before starting data collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB6B738" w14:textId="440D5736" w:rsidR="00A254D1" w:rsidRPr="00CE0B73" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0B73">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Survey responses will be collected anonymously, with no identifiable patient information recorded. For interviews, brief notes will be taken and any identifiable </w:t>
-      </w:r>
+        <w:t xml:space="preserve">“Survey responses will be collected anonymously, with no identifiable patient information recorded. For interviews, brief notes will be taken and any identifiable details removed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629FB3F0" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00CE0B73" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE0B73">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>All data will be stored securely on a password-protected NHS system and accessed only by members of the project team. Approval will be sought from the cardiology Clinical Director and Service Manager before data collection begins, and all data will be managed in line with GDPR and local data protection policies.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C6DACD" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="00000000" w:rsidP="00A254D1">
+    <w:p w14:paraId="23C6DACD" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00253528" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="609B7106">
           <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC4B16F" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00CE0B73" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -2260,124 +2791,153 @@
         <w:t>to help facilitate</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45AC0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> shared decision-making.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA1833D" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="000F2D26" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2D26">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The ‘You said ….., We did …..’ is a good way to show patients how their feedback has changed care and service delivery.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78349E23" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRPr="00EE10F3" w:rsidRDefault="00A254D1" w:rsidP="00A254D1">
+        <w:t xml:space="preserve">The ‘You said </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F2D26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F2D26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, We did </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F2D26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F2D26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’ is a good way to show patients how their feedback has changed care and service delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45969F7B" w14:textId="26E2CA5E" w:rsidR="00796763" w:rsidRPr="00F70C15" w:rsidRDefault="00A254D1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE10F3">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Findings from the evaluation will be shared with the cardiology team through departmental meetings and summary reports. The results will be used to identify areas where shared decision-making can be strengthened within the elective PCI pathway. A summary of key findings and actions will be shared with patients on notice boards within the department using </w:t>
+        <w:t xml:space="preserve">Findings from the evaluation will be shared with the cardiology team through departmental meetings and summary reports. The results will be used to identify areas where shared decision-making can be strengthened. A summary of key findings and actions will be shared with patients on notice boards within the department using </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE10F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“You said…, we did…”</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE10F3">
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach, to demonstrate how their feedback has informed improvements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000099"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45969F7B" w14:textId="77777777" w:rsidR="00796763" w:rsidRDefault="00796763"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00796763" w:rsidRPr="00F70C15" w:rsidSect="00483482">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080F11CC" w14:textId="77777777" w:rsidR="005E7095" w:rsidRDefault="005E7095" w:rsidP="00A254D1">
+    <w:p w14:paraId="357749F8" w14:textId="77777777" w:rsidR="006055EA" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="075B431A" w14:textId="77777777" w:rsidR="005E7095" w:rsidRDefault="005E7095" w:rsidP="00A254D1">
+    <w:p w14:paraId="6A04F9E2" w14:textId="77777777" w:rsidR="006055EA" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2405,51 +2965,51 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2132309711"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3E4CF3FF" w14:textId="5DD145EB" w:rsidR="00A254D1" w:rsidRDefault="00A254D1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -2457,77 +3017,160 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3F682DB0" w14:textId="77777777" w:rsidR="00A254D1" w:rsidRDefault="00A254D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1588229920"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5F443271" w14:textId="36090491" w:rsidR="00483482" w:rsidRDefault="00483482" w:rsidP="00483482">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00280F96">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="0086120C" w:rsidRPr="00280F96">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Health Research Authority (HRA) defining research table </w:t>
+        </w:r>
+        <w:hyperlink r:id="rId1" w:history="1">
+          <w:r w:rsidR="00280F96" w:rsidRPr="00280F96">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>https://www.hra-decisiontools.org.uk/research/docs/DefiningResearchTable_Oct2022.pdf</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidR="00280F96">
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="046FBD33" w14:textId="77777777" w:rsidR="00483482" w:rsidRDefault="00483482">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6CFC92" w14:textId="77777777" w:rsidR="005E7095" w:rsidRDefault="005E7095" w:rsidP="00A254D1">
+    <w:p w14:paraId="4D235AAC" w14:textId="77777777" w:rsidR="006055EA" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A72DB7A" w14:textId="77777777" w:rsidR="005E7095" w:rsidRDefault="005E7095" w:rsidP="00A254D1">
+    <w:p w14:paraId="04AD64F9" w14:textId="77777777" w:rsidR="006055EA" w:rsidRDefault="006055EA" w:rsidP="00A254D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2321705B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="66AC70B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3656,100 +4299,222 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1200313216">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="272715274">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="586499741">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1115127495">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="190996347">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1464427293">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A254D1"/>
+    <w:rsid w:val="00003822"/>
+    <w:rsid w:val="00056E00"/>
+    <w:rsid w:val="00057A7A"/>
+    <w:rsid w:val="00064F99"/>
+    <w:rsid w:val="000716FA"/>
+    <w:rsid w:val="000925F1"/>
+    <w:rsid w:val="0009634E"/>
+    <w:rsid w:val="000B4D18"/>
+    <w:rsid w:val="000F1E24"/>
+    <w:rsid w:val="000F784F"/>
+    <w:rsid w:val="0010194F"/>
+    <w:rsid w:val="00185128"/>
+    <w:rsid w:val="001904E9"/>
+    <w:rsid w:val="001A33BC"/>
+    <w:rsid w:val="001D6FC9"/>
+    <w:rsid w:val="001E3810"/>
+    <w:rsid w:val="001F481C"/>
+    <w:rsid w:val="002020FB"/>
+    <w:rsid w:val="00206491"/>
+    <w:rsid w:val="00234BB9"/>
+    <w:rsid w:val="00246A33"/>
+    <w:rsid w:val="00261435"/>
     <w:rsid w:val="00275CA1"/>
+    <w:rsid w:val="00280F96"/>
+    <w:rsid w:val="00286CCA"/>
+    <w:rsid w:val="002A33FA"/>
+    <w:rsid w:val="002C4C8C"/>
+    <w:rsid w:val="002E405D"/>
+    <w:rsid w:val="002F1AA6"/>
+    <w:rsid w:val="00313D03"/>
+    <w:rsid w:val="00340A2D"/>
+    <w:rsid w:val="00344953"/>
     <w:rsid w:val="003A7EF7"/>
+    <w:rsid w:val="003E53D6"/>
+    <w:rsid w:val="003F1697"/>
+    <w:rsid w:val="003F3DC3"/>
+    <w:rsid w:val="00445049"/>
+    <w:rsid w:val="004503C8"/>
+    <w:rsid w:val="004541E0"/>
+    <w:rsid w:val="00483482"/>
+    <w:rsid w:val="00490143"/>
+    <w:rsid w:val="004B419F"/>
+    <w:rsid w:val="004B5B1F"/>
+    <w:rsid w:val="004C5AA2"/>
+    <w:rsid w:val="004D0FD4"/>
+    <w:rsid w:val="004D55B1"/>
     <w:rsid w:val="004D681E"/>
+    <w:rsid w:val="004E74EC"/>
+    <w:rsid w:val="00531C24"/>
+    <w:rsid w:val="005620F7"/>
+    <w:rsid w:val="00595B2D"/>
+    <w:rsid w:val="0059671A"/>
+    <w:rsid w:val="005A7E90"/>
+    <w:rsid w:val="005D1C03"/>
     <w:rsid w:val="005E7095"/>
+    <w:rsid w:val="005F0E1B"/>
+    <w:rsid w:val="005F6D1B"/>
+    <w:rsid w:val="006055EA"/>
+    <w:rsid w:val="00610254"/>
+    <w:rsid w:val="00612EF3"/>
+    <w:rsid w:val="0063166B"/>
+    <w:rsid w:val="00640CB9"/>
+    <w:rsid w:val="00656CFD"/>
+    <w:rsid w:val="006619FE"/>
+    <w:rsid w:val="00687171"/>
+    <w:rsid w:val="006D1355"/>
+    <w:rsid w:val="006E1A76"/>
+    <w:rsid w:val="007027A6"/>
+    <w:rsid w:val="007038EF"/>
+    <w:rsid w:val="00717D25"/>
+    <w:rsid w:val="0073665F"/>
+    <w:rsid w:val="00762452"/>
+    <w:rsid w:val="007771EF"/>
+    <w:rsid w:val="00785FB0"/>
     <w:rsid w:val="00796763"/>
+    <w:rsid w:val="007A727A"/>
+    <w:rsid w:val="007A75CA"/>
+    <w:rsid w:val="007B4FF6"/>
+    <w:rsid w:val="007C14C8"/>
+    <w:rsid w:val="00827303"/>
+    <w:rsid w:val="0086120C"/>
+    <w:rsid w:val="008737FB"/>
+    <w:rsid w:val="008D4DAB"/>
+    <w:rsid w:val="00903B5F"/>
+    <w:rsid w:val="00917622"/>
+    <w:rsid w:val="009E7EF2"/>
+    <w:rsid w:val="00A23842"/>
     <w:rsid w:val="00A254D1"/>
+    <w:rsid w:val="00A901CC"/>
+    <w:rsid w:val="00AA1F32"/>
+    <w:rsid w:val="00AC4E7D"/>
+    <w:rsid w:val="00B15F53"/>
+    <w:rsid w:val="00B436F2"/>
+    <w:rsid w:val="00B510B4"/>
+    <w:rsid w:val="00B6528D"/>
+    <w:rsid w:val="00BC74F4"/>
+    <w:rsid w:val="00BE3EC9"/>
+    <w:rsid w:val="00C10E66"/>
+    <w:rsid w:val="00C333BD"/>
+    <w:rsid w:val="00C375F3"/>
+    <w:rsid w:val="00C505C3"/>
+    <w:rsid w:val="00C914C0"/>
     <w:rsid w:val="00CA005A"/>
+    <w:rsid w:val="00CD35A7"/>
+    <w:rsid w:val="00D102A2"/>
+    <w:rsid w:val="00D11C57"/>
+    <w:rsid w:val="00D15F7D"/>
+    <w:rsid w:val="00D26488"/>
+    <w:rsid w:val="00D32652"/>
+    <w:rsid w:val="00D72DF5"/>
+    <w:rsid w:val="00DB13FD"/>
+    <w:rsid w:val="00DD3761"/>
     <w:rsid w:val="00DF499A"/>
+    <w:rsid w:val="00E0047F"/>
+    <w:rsid w:val="00E751D1"/>
+    <w:rsid w:val="00E77734"/>
+    <w:rsid w:val="00E84880"/>
+    <w:rsid w:val="00E91DDB"/>
+    <w:rsid w:val="00E9695C"/>
+    <w:rsid w:val="00ED1FE2"/>
     <w:rsid w:val="00EE4AAA"/>
+    <w:rsid w:val="00EF0B64"/>
+    <w:rsid w:val="00F54494"/>
+    <w:rsid w:val="00F6355B"/>
+    <w:rsid w:val="00F70C15"/>
+    <w:rsid w:val="00FD2A75"/>
+    <w:rsid w:val="00FE2671"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B9196B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0F5E3308-7C50-4193-99DD-980EACA4DBDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4702,62 +5467,171 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A254D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A254D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008737FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32652"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32652"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D32652"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32652"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D32652"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0059671A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0059671A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra-decisiontools.org.uk/research/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra-decisiontools.org.uk/research/docs/DefiningResearchTable_Oct2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cqc.org.uk/publications/surveys" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/fft/case-studies/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/using-the-nhs/about-the-nhs/friends-and-family-test-fft/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra-decisiontools.org.uk/research/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra-decisiontools.org.uk/research/docs/DefiningResearchTable_Oct2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cqc.org.uk/publications/surveys" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra-decisiontools.org.uk/research/docs/DefiningResearchTable_Oct2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5011,306 +5885,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...237 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12865</Characters>
+  <Pages>6</Pages>
+  <Words>1950</Words>
+  <Characters>11120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15091</CharactersWithSpaces>
+  <CharactersWithSpaces>13044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma.Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>