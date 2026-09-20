--- v0 (2025-11-23)
+++ v1 (2026-09-20)
@@ -1,22266 +1,17786 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0D41FD56" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C507EF" wp14:editId="78C79839">
             <wp:extent cx="5278120" cy="8444992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Environment: treading lightly on the Earth"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Environment: treading lightly on the Earth"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Environment: treading lightly on the Earth"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="8444992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="397DAE2C" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="2516B316" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
-        <w:divId w:val="252783915"/>
+        <w:divId w:val="1578248813"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>U116_5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="72E10711" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="384" w:beforeAutospacing="0" w:after="144" w:afterAutospacing="0" w:line="216" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
-        <w:divId w:val="252783915"/>
+        <w:divId w:val="1578248813"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Environment: treading lightly on the Earth</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="11CD2AD9" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="4804885E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>About this free course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="70F05D4E" w14:textId="5ACE100E" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This free course is an adapted extract from the Open University course U116 </w:t>
+        <w:t xml:space="preserve">This free course is an adapted extract from the Open University course </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environment: journeys through a changing world</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">www.open.ac.uk/courses/qualifications/details/u116 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="50386D66" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This version of the content may include video, images and interactive content that may not be optimised for your device. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="1FC9C9D5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can experience this free course as it was originally designed on OpenLearn, the home of free learning from The Open University – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Environment: treading lightly on the Earth </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="1B50B9D0" w14:textId="09607F04" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="005F0888">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth-new/content-section-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="02F51458" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There you’ll also be able to track your progress via your activity record, which you can use to demonstrate your learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="0F1A14CA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Copyright © 2018 The Open University</w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1792088905"/>
+        <w:t>Copyright © 2026 The Open University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769C524A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intellectual property</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="660DC79C" w14:textId="6866FE24" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise stated, this resource is released under the terms of the Creative Commons Licence v4.0 </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Within that The Open University interprets this licence in the following way: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copyright and rights falling outside the terms of the Creative Commons Licence are retained or controlled by The Open University. Please read the full text before using any of the content. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="39AF86B6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We believe the primary barrier to accessing high-quality educational experiences is cost, which is why we aim to publish as much free content as possible under an open licence. If it proves difficult to release content under our preferred Creative Commons licence (e.g. because we can’t afford or gain the clearances or find suitable alternatives), we will still release the materials for free under a personal end-user licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="1DCFC232" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is because the learning experience will always be the same high quality offering and that should always be seen as positive – even if at times the licensing is different to Creative Commons. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="4659B5FB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When using the content you must attribute us (The Open University) (the OU) and any identified author in accordance with the terms of the Creative Commons Licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="7AA73266" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Acknowledgements section is used to list, amongst other things, third party (Proprietary), licensed content which is not subject to Creative Commons licensing. Proprietary content must be used (retained) intact and in context to the content at all times. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="7B45798C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Acknowledgements section is also used to bring to your attention any other Special Restrictions which may apply to the content. For example there may be times when the Creative Commons Non-Commercial Sharealike licence does not apply to any of the content even if owned by us (The Open University). In these instances, unless stated otherwise, the content may be used for personal and non-commercial use. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="3354F1DC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We have also identified as Proprietary other material included in the content which is not subject to Creative Commons Licence. These are OU logos, trading names and may extend to certain photographic and video images and sound recordings and any other material as may be brought to your attention. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="5CCF6474" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Unauthorised use of any of the content may constitute a breach of the terms and conditions and/or intellectual property laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="1B4DA6AF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We reserve the right to alter, amend or bring to an end any terms and conditions provided here without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="0D005AAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All rights falling outside the terms of the Creative Commons licence are retained or controlled by The Open University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="61A33CD1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Intellectual Property, The Open University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1792088905"/>
+    <w:p w14:paraId="4E6110F1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="863442462"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>978-1-4730-2848-7 (.kdl)</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+        <w:t>978-1-4730-2848-7 (.kdl) 978-1-4730-2849-4 (.epub)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783BC263" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6289C507" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="1338653562"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="5A5876A2" w14:textId="2DCEF5DC" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="0ECBFD92" w14:textId="51FB59A1" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Learning outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="1F309CD0" w14:textId="49A9A716" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t>1 What is the carbon footprint, and why is it important?</w:t>
+          <w:t>1 What is a carbon footprint, and why is it important?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="058DCA05" w14:textId="04499597" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3_Section1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1.1 Carbon dioxide and other greenhouse gases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="2B8BD5AB" w14:textId="11A10A62" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3_Section2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1.2 The carbon footprint boundary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="2E90CF46" w14:textId="34C1765F" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3_Section3" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t>1.3 Individual and household carbon footprints</w:t>
+          <w:t>1.3 Measuring carbon footprints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="046C7538" w14:textId="42FF74F4" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3_Section4" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1.4 Total footprint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="4FD98F14" w14:textId="11D3CD0C" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session3_Section5" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>1.5 Summary of Section 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="466B16E2" w14:textId="6865AA99" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">2 Not all footprints are equally heavy </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="05268D59" w14:textId="28DD0224" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4_Section1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.1 The carbon footprint of UK individuals and households</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="3309322D" w14:textId="624A74F5" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4_Section2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.2 Household carbon footprints in other developed countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="02D6AD96" w14:textId="0AB570F8" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4_Section3" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.3 International comparisons of carbon footprints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="00CE00AE" w14:textId="4DDFBAF9" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session4_Section4" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>2.4 Summary of Section 2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="2F54DCD3" w14:textId="039A1787" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session5" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">3 How heavy is your footprint? </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="1C750C51" w14:textId="1C0E6636" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session5_Section1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.1 Calculating your carbon footprint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="51663BBE" w14:textId="4CC92375" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session5_Section2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>3.2 Summary of Section 3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="076C0FBA" w14:textId="5C3CA49B" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4 Reducing your carbon footprint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="1282AA0B" w14:textId="623AA46B" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6_Section1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.1 Carbon reduction targets</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="39C213D4" w14:textId="0875D195" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6_Section2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.2 Actions for lighter living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="657F8FD1" w14:textId="383735AC" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6_Section3" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.3 Lighter living costs and constraints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="69BD4307" w14:textId="22B751B5" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6_Section4" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.4 Moving towards a sustainable carbon footprint</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="1CC15849" w14:textId="6D77BC9D" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session6_Section5" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>4.5 Summary of Section 4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="49BF9515" w14:textId="006D1A53" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5 Who’s responsible for reducing carbon footprints?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="2DB2774F" w14:textId="7673B1BC" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7_Section1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.1 The role of individuals and households</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="3297DF40" w14:textId="0FC0EE02" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7_Section2" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.2 The role of active citizens and communities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="075C7405" w14:textId="3DE19059" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7_Section3" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.3 The role of governments and business</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="00DB8829" w14:textId="6146CA81" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="96" w:afterAutospacing="0"/>
-        <w:ind w:left="2040"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="3480"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session7_Section4" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>5.4 Summary of Section 5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="0103440C" w14:textId="17F588F6" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session8" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Conclusion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="755627D8" w14:textId="64794B3E" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session9" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="05438A9C" w14:textId="235A52F4" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="005F0888">
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session10" w:history="1">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Acknowledgements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="0B2934A7" w14:textId="6F51AF37" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1320"/>
-        <w:divId w:val="1338653562"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Session11" w:history="1">
+        <w:r w:rsidR="00CF4F33">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>Images/Videos</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46D5A410" w14:textId="5F66090B" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Solutions1" w:history="1">
-        <w:r w:rsidR="005F0888">
+        <w:r w:rsidR="00CF4F33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Solutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="0D03D8E6" w14:textId="0C1254A1" w:rsidR="00CF4F33" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="96" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2040"/>
+        <w:divId w:val="80876836"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Descriptions1" w:history="1">
+        <w:r w:rsidR="00CF4F33">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>Descriptions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5713EAA5" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="34F1FA58" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="459499393"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:divId w:val="87698184"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Session1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="459499393"/>
+    <w:p w14:paraId="421DC40E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="87698184"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This free course, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Environment: treading lightly on the Earth</w:t>
       </w:r>
       <w:r>
         <w:t>, focuses on the problem of greenhouse gas emissions, especially carbon dioxide (CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), and explores what you can do to lighten those emissions to help reduce the rate of climate change. You will assess your ‘carbon footprint’ and see what actions you and, if relevant, other household members could take to lighten that footprint. You will also better understand which actions are more and less effective, and the scope and limits of what individuals can do at the personal and household level. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="459499393"/>
+    <w:p w14:paraId="0AF72EDF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="87698184"/>
       </w:pPr>
       <w:r>
         <w:t>You’ll explore the answers to questions such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="47CDD610" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="459499393"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="87698184"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the effect on your carbon footprint of changing your eating habits, compared to driving fewer miles or flying less often? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="3E99EE5E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="459499393"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="87698184"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What are the limits of what you can do at the individual and household level to reduce carbon footprints?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="325A5BB9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="459499393"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="87698184"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>What is the individual’s role in reducing carbon footprints, or is it mainly a problem for governments and business?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="459499393"/>
+    <w:p w14:paraId="4F7D9E4D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="87698184"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="636450578"/>
+    <w:p w14:paraId="212EBE80" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="728917736"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="Figure1"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="Session1_Figure1"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79A0A0D3" wp14:editId="2246C9A5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="187FFA54" wp14:editId="396C5ADC">
             <wp:extent cx="1895475" cy="2047875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="2" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_32e63a9c8067c28faebe1521bcedadd07776f244_u116_5_openlearn_f01.eps.png"/>
+            <wp:docPr id="2" name="Picture 2" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_32e63a9c8067c28faebe1521bcedadd07776f244_u116_5_openlearn_f01.eps.png"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1895475" cy="2047875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="194EF5C4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="529874045"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="2121296089"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The greenhouse effect due to increasing concentrations of CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and other greenhouse gases in the Earth’s atmosphere </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="View_Description1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="2" w:name="View_Session1_Description1"/>
+    <w:p w14:paraId="05371BB3" w14:textId="1DD38A54" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="529874045"/>
+        <w:divId w:val="2121296089"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session1_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View description - Figure 1 The greenhouse effect due to increasing concentrations of CO2 and other ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-        <w:divId w:val="459499393"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2E2E5E0C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="87698184"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="459499393"/>
+    <w:p w14:paraId="43DAB8CB" w14:textId="703396A0" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="87698184"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This OpenLearn course is an adapted extract from the Open University course </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">U116 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:color w:val="143748"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Environment: journeys through a changing world</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="36F069D5" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6D30663C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="49622963"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:divId w:val="704477165"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Session2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Learning outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="49622963"/>
+    <w:p w14:paraId="74CEEC14" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="704477165"/>
       </w:pPr>
       <w:r>
         <w:t>After studying this course, you should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4143A4D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="49622963"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="704477165"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>explain the nature and extent of the carbon footprints of individuals and households within the national and global economy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="5B17A365" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="704477165"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>understand the main components of the carbon footprint of individuals and households</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E44AFC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="704477165"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>assess your individual carbon footprints using a carbon calculator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351D719A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="704477165"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">understand the main components of the carbon footprint of individuals and households, and the most effective actions for reducing the footprint </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459BE26F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="704477165"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>explore options for reducing the your carbon footprint and understand which options are effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D28D07" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F056B3A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="65811027"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Session3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1 What is a carbon footprint, and why is it important?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEF57A0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="65811027"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A carbon footprint is the annual amount of greenhouse gas emissions, mainly carbon dioxide, that result from the activities of an individual or a group of people, especially from their use of energy and transport and consumption of food, goods and services. It’s measured in kilograms or tonnes per year, either of carbon dioxide (CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) emissions alone, or of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> plus the mass of other greenhouse gas (GHG) emissions converted into their carbon dioxide equivalent (CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620180DF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="65811027"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GHG emissions associated with human activities are responsible for the enhanced greenhouse effect. More heat is being ‘trapped’ in the atmosphere than it otherwise would be, known as global warming, which is in turn resulting in our climate changing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB9CCA4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="65811027"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A carbon footprint can also be calculated for an event such as a music festival, or for making and distributing a product such as a car or computer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ECA36A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="65811027"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The carbon footprint is an environmental indicator – a way of measuring impacts on the environment, in this case mainly climate change. This means that a carbon footprint doesn’t measure other impacts, except sometimes indirectly. For example, driving a petrol or diesel car, as well as emitting CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, results in local air pollution from nitrogen oxides (NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), especially the irritant gas nitrogen dioxide (NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) and other engine emissions; so the larger your carbon footprint from driving, the more local air pollution you are creating. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594612D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1693651124"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Session3_Section1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.1 Carbon dioxide and other greenhouse gases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704CB8AF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1693651124"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> emissions are used as the basis for the carbon footprints because it is by far the main contributor to the enhanced greenhouse effect from human activity (for example burning fossil fuels, clearing forests and making cement). Sometimes only the mass of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is counted in the carbon footprint. However, as noted earlier, for a complete carbon footprint the other human-generated greenhouse gases are converted into a CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>equivalent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (in kilograms or tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e) in terms of their global warming effect compared to CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and added to the footprint. The complete footprint is then expressed as kilograms or tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A560CD5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1693651124"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The two main non-CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> greenhouse gases associated with human activities are methane (CH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), mainly from cattle belching, manure spreading and decomposition, wet rice growing and decomposing waste, and nitrous oxide (N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>O), mainly from nitrogen fertilisers and industrial processes. One tonne of methane has the equivalent global warming potential of 21 tonnes of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, while one tonne of nitrous oxide is equivalent to 310 tonnes of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. But because the amounts of methane and nitrous oxide released are much smaller than CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> emissions, their emissions together add about 17% to the UK’s contribution, and about 25% globally, to the enhanced greenhouse effect (BEIS, 2023; Ritchie, 2020). This means that other greenhouse gases should not be ignored when measuring a carbon footprint, although to simplify calculations they often are. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62371993" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1693651124"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In this course, whenever possible the total CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equivalent (CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e) will be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DD0034" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="352924619"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Session3_Section2"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.2 The carbon footprint boundary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175DC8FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Setting a ‘boundary’ determines the scope, or limit, of an issue or system being considered. For example for a carbon footprint the boundary can be set so the footprint is assessed for an individual or household; an organisation, event or product; a city, region or country. In this course you will mainly be considering the footprints of individuals, households and the countries they inhabit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F4AD17" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, any boundary needs to be defined carefully. Sometimes the carbon footprint is taken to mean an individual’s or household’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> emissions, mainly from burning fossil fuels for home heating and car driving. However, this leaves out their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>indirect</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equivalent emissions arising from the production and distribution of the food, drink and other goods and services they consume, ranging from clothes and electronic products to banking, medical services and Open University modules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA105A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Again depending on the boundary, these indirect emissions often include only those arising from the food, goods and services produced within the country where people live. Although they may also include the emissions associated with imports; for example, the emissions produced by the ‘supply chain’ of mines, farms, factories, trucks and ships involved in making and transporting the food, cars and computers that the UK imports from the EU and China. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28629749" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Whichever boundary you choose, the ‘footprint’ image is used to suggest an individual or group treading on or occupying the Earth (Figure 2). It implies that the Earth can’t indefinitely support the lifestyle of that individual or group, and if they are to live sustainably, they’ll have to lighten their footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69528729" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E182037" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1761947083"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...194 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="Session1_Section1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Session3_Figure1"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...288 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10B296B0" wp14:editId="2E4B85F3">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_f756c09c0785defb96d3b75a8cd44f5cb3b68b0d_u116_5_openlearn_f02.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71FAF44E" wp14:editId="0ABA8AA2">
+            <wp:extent cx="3904488" cy="4251960"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="3" name="Picture 3" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_f756c09c0785defb96d3b75a8cd44f5cb3b68b0d_u116_5_openlearn_f02.eps.png"/>
+                    <pic:cNvPr id="3" name="Picture 3" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1924050" cy="4724400"/>
+                      <a:ext cx="3904488" cy="4251960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="1E989C2C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="2138182727"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1481733792"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The footprint as a powerful image of treading on or occupying the Earth. A UK individual’s carbon footprint arises mainly from home energy use and personal travel, including flights, and from consumption of food, goods and services. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve"> Footprint on the Earth </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="8" w:name="View_Session3_Description1"/>
+    <w:p w14:paraId="5FAC14AE" w14:textId="08CCAF57" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2138182727"/>
+        <w:divId w:val="1481733792"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 2 The footprint as a powerful image of treading on or occupying the Earth. ...</w:t>
+        <w:t>View description - Figure 2 Footprint on the Earth</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-        <w:divId w:val="29187051"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="67A2491A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="352924619"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="57DB47E1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="414280303"/>
-[...31 lines deleted...]
-        <w:divId w:val="414280303"/>
+        <w:divId w:val="1437020562"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="Session3_Section3"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.3 Measuring carbon footprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12616FFD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There are different ways of measuring the carbon footprints. The territorial perspective measures the CO2e emissions produced within a country’s borders, excluding emissions from international aviation and shipping. From this perspective, the power stations, factories, farms, etc. within each country are mainly responsible for that country’s emissions, while households are directly responsible for only a relatively small percentage (about a fifth) of the total. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F11E9F1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For the UK, the production perspective measures CO2e emissions produced by UK residents and industry whether in the UK or abroad, excluding emissions within the UK by overseas residents and businesses. International aviation and shipping emissions are allocated to countries based on the operator of the vessel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D48A2C3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As the focus of this course is on the carbon footprint of individuals and households, and that’s what the carbon calculator, which you’ll be using later, measures, we will be looking at the consumption perspective. While individuals and households may be ultimately responsible for triggering most GHG emissions, they don’t directly control how much of those emissions are produced and so can’t be expected to reduce them unaided. There will be more about this later. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...45 lines deleted...]
-        <w:divId w:val="414280303"/>
+    <w:p w14:paraId="5698CF02" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The consumption perspective, on the other hand, refers to CO2e emissions that are associated with the consumption spending of a country’s residents on goods and services wherever in the world these emissions arise, and so includes emissions arising from the production and distribution of imports. The focus of this course is on the carbon footprint of individuals and households, so that’s what the carbon calculator you’ll use later measures, utilising the consumption perspective. It is important to remember that while individuals and households may be ultimately responsible for triggering most GHG emissions, they don’t directly control how much of those emissions are produced and so can’t be expected to reduce them unaided. There will be more about this later. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4A5419" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figure 3 is a pie chart that shows the percentage breakdown of an average UK resident’s carbon footprint when it was calculated using the 2019 national carbon footprint data. Although this footprint has reduced since 2019, mainly due to the reduction in emissions from electricity generation, its main components remain broadly the same. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21890ACA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1824471136"/>
+    <w:p w14:paraId="216FBAB5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="192888338"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="Session1_Figure2"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="10" w:name="Session3_Figure2"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="225E94F8" wp14:editId="2185B1D5">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_079b660728ec1c61a4d532fd57a99df69fad937b_u116_5_openlearn_f03.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C251DE7" wp14:editId="20C037CF">
+            <wp:extent cx="5278120" cy="4420921"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Picture 4" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_079b660728ec1c61a4d532fd57a99df69fad937b_u116_5_openlearn_f03.eps.png"/>
+                    <pic:cNvPr id="4" name="Picture 4" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2924175" cy="2524125"/>
+                      <a:ext cx="5278120" cy="4420921"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="565A64A1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1329405160"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1463234381"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 3</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">   Breakdown of average direct </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve"> High-level breakdown of the 2019 mean annual UK carbon footprint per person (adapted from Open Access Government, 2023) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="11" w:name="View_Session3_Description2"/>
+    <w:p w14:paraId="64D35B23" w14:textId="41E21322" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1329405160"/>
+        <w:divId w:val="1463234381"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Description2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Description2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 3   Breakdown of average direct carbon emissions of a UK inhabitant. Annual ...</w:t>
+        <w:t>View description - Figure 3 High-level breakdown of the 2019 mean annual UK carbon footprint per person ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-        <w:divId w:val="414280303"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="1B5C4813" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="414280303"/>
+    <w:p w14:paraId="3E45CC21" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UK government measures consumption emissions, which are based on the country’s production emissions plus the emissions associated with imports, minus the emissions associated with exports. The result is the UK’s carbon footprint, which has been calculated by the University of Leeds and published by the Department of Environment, Food and Rural Affairs (DEFRA). Figure 4 is a stacked bar chart that shows the UK’s declining consumption carbon footprint for selected years from 2000 to 2019. In a stacked bar chart the components that make up the total are ‘stacked’ in each bar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B4F5EB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Case Study</w:t>
-[...988 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1401437564"/>
+    <w:p w14:paraId="374AE960" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1002703988"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="Session1_Figure3"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="12" w:name="Session3_Figure3"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2103F3A6" wp14:editId="2FA6F4C8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A9EB8A3" wp14:editId="6D9F5090">
             <wp:extent cx="4562475" cy="3400425"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="5" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_aeb466a49f056ff2f20eb70ff50168e3fc01ae8d_u116_5_openlearn_f04.eps.png"/>
+            <wp:docPr id="5" name="Picture 5" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_aeb466a49f056ff2f20eb70ff50168e3fc01ae8d_u116_5_openlearn_f04.eps.png"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4562475" cy="3400425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4FE7D9C5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1289511683"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="949820423"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 4</w:t>
       </w:r>
       <w:r>
-        <w:t>   The UK carbon footprint: GHG emissions associated with consumption 1997 to 2013, including emissions embedded in imports but not exports (total = 1050 million tonnes CO</w:t>
+        <w:t xml:space="preserve"> The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">e in 2013) </w:t>
+        <w:t xml:space="preserve">e in 2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>(DEFRA, 2016)</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>(adapted from DEFRA, 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="View_Session3_Description3"/>
+    <w:p w14:paraId="0C9A48DD" w14:textId="0D9FDC0A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1289511683"/>
+        <w:divId w:val="949820423"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Description3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Description3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 4   The UK carbon footprint: GHG emissions associated with consumption 1997 ...</w:t>
+        <w:t>View description - Figure 4 The UK carbon footprint: GHG emissions associated with consumption 2000 ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...3 lines deleted...]
-        <w:divId w:val="966357220"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="15EA0826" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="966357220"/>
+    <w:p w14:paraId="4E4766AE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon footprint updated to 2020 showed a reduction from 2019 (DEFRA, 2023). However, the 2020 footprint coincided with the COVID-19 pandemic when much of the economy was shut down. The official 2019 UK footprint has therefore been used as latest available representative result at the time of writing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243B08FD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notice that in Figure 4 the direct carbon footprint of households (the bottom two sections of each bar) from home heating and car driving is relatively small. This is because this breakdown uses the footprint boundaries mentioned earlier, in which household electricity for lighting and appliances, travel by public transport and holiday flights are considered as indirect sources of emissions. The total indirect carbon footprint (the top two sections) includes these emissions plus the emissions arising from the consumption of food, goods and services both produced in the UK and associated with imports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D49B58" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This and other studies have shown that nearly half the UK carbon footprint is the result of the GHG emissions associated with imports, notably electronic products, clothing and motor vehicles from the EU and Asia. This means that the emissions from an individual’s consumption of imported goods and services are generally a major part of their carbon footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025832C0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Also included in the total carbon footprint in Figure 4 are emissions from government activities, including public administration, health, education, defence and capital investment, for example, in railways. This residue, which arguably can’t be allocated directly to households, amounts to 30% of the total UK carbon footprint (DEFRA, 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9F9092" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This means that consumption decisions by individuals and households are responsible for creating or triggering about 70% of the UK’s carbon footprint. This proportion is typical for a Global North, country, such as the UK, Germany or USA, where consumption of energy, food, and other goods and services by individuals and households accounts for 60% to 70% of economic output (Ivanova </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al., </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2016). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6079F9F2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Now complete Activity 1 to test your understanding of carbon footprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42769FA2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Case Study</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD6D587" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="240"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="47607974"/>
+        <w:divId w:val="927351305"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="Session1_CaseStudy3"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="14" w:name="Session3_Activity1"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Study note: Stacked bar charts</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Activity 1 Carbon footprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCA876A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="timing"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1585801160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Allow about 10 minutes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B9D284" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="92560312"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Session3_Part1"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Case Study</w:t>
-[...107 lines deleted...]
-        </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0ACDBFBD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="2054188191"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1342319743"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="Session3_Question1"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>What is a carbon footprint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12416877" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="92560312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7251568C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="892084132"/>
+        <w:divId w:val="609166936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="Session1_FreeResponse1"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="17" w:name="Session3_FreeResponse1"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="25" w:name="View_Session1_Answer1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="18" w:name="View_Session3_Answer1"/>
+    <w:p w14:paraId="35723757" w14:textId="123BD411" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2054188191"/>
+        <w:divId w:val="92560312"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Answer1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Answer1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="79C1CF75" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="958150859"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="Session3_Part2"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="1B40A6F4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="1363673102"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1232428863"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="Session3_Question2"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer back to the pie chart in Figure 3. What does the chart show are the main components of an average UK resident’s carbon footprint? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A51A467" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="958150859"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="491CBB04" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="113719592"/>
+        <w:divId w:val="553351782"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="Session1_FreeResponse2"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="21" w:name="Session3_FreeResponse2"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="29" w:name="View_Session1_Answer2"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="22" w:name="View_Session3_Answer2"/>
+    <w:p w14:paraId="6E3F59BF" w14:textId="15574A9B" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1363673102"/>
+        <w:divId w:val="958150859"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Answer2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Answer2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="0F62F7AA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1437020562"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...56 lines deleted...]
-      <w:r>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C3F139" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="679165417"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="Session3_Section4"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.4 Total footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120A07F4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="679165417"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UK Government publishes information on the country’s carbon footprint, covering both direct and indirect annual GHG emissions, including the emissions embedded in imports. This provides a comprehensive picture of the UK’s total carbon footprint from the consumption perspective (Figure 4). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DFD2DD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="679165417"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You’ll notice that, where possible, for UK data publications from government departments such as DEFRA (Department for Environment, Food &amp; Rural Affairs) and DECC (Department of Energy &amp; Climate Change) have been used. The names and responsibilities of these departments can change in government reorganisations (e.g. in 2016, DECC became part of the Department for Business, Energy &amp; Industrial Strategy) but remain an invaluable source of information and statistics. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A93D1B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="Session3_SubSection1"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.4.1 Percentages and parts per million (ppm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7599FFF5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This section explains percentages and percentage change, as well as parts per million (ppm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFD6153" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Percentages and percentage change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268B88CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Percentages (%) indicate proportions and show the number of parts out of 100. For example, 30% is 30 out of 100 and 65.2% is 65.2 out of 100. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520B8CD7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To find out the percentage of something, first convert the figures into a fraction and then multiply by 100%. For example, if 42 people in a group of 70 vote for a political party, the percentage voting for that party is </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">42 divided by 70 multiplied by 100%, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2026FDAF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Question</w:t>
-[...60 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...135 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DED36E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="4"/>
-[...92 lines deleted...]
-        <w:divId w:val="778795487"/>
+        <w:divId w:val="1245800848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="Session1_Equation1"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="25" w:name="Session3_Equation1"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33096F74" wp14:editId="0C0583F8">
-[...2 lines deleted...]
-            <wp:docPr id="6" name="Picture 6" descr="multiline equation row 1 20 percent o times f postfix times 350 postfix times p times e times o times p times l times e postfix times equals 20 solidus 100 times prefix multiplication of 350 postfix times open o times r postfix times prefix times of 0.2 multiplication 350 close postfix times row 2 equation left hand side equals right hand side 70 postfix times p times e times o times p times l times e full stop"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F0FB196" wp14:editId="36B8C6A0">
+            <wp:extent cx="1438476" cy="485843"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="6" name="Picture 6" descr="42 divided by 70 multiplication 100 postfix times equals 60 percent"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="multiline equation row 1 20 percent o times f postfix times 350 postfix times p times e times o times p times l times e postfix times equals 20 solidus 100 times prefix multiplication of 350 postfix times open o times r postfix times prefix times of 0.2 multiplication 350 close postfix times row 2 equation left hand side equals right hand side 70 postfix times p times e times o times p times l times e full stop"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="42 divided by 70 multiplication 100 postfix times equals 60 percent"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2350119" cy="273150"/>
+                      <a:ext cx="1438476" cy="485843"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="41" w:name="View_Session1_Alternative1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="26" w:name="View_Session3_Alternative1"/>
+    <w:p w14:paraId="0961E6ED" w14:textId="584F2B05" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:ind w:left="720"/>
-        <w:divId w:val="2062365308"/>
+        <w:divId w:val="1435441742"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Alternative1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Uncaptioned Equation</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...3 lines deleted...]
-        <w:divId w:val="475605845"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="0BE4BBE9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of $1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...262 lines deleted...]
-        <w:divId w:val="475605845"/>
+    <w:p w14:paraId="61099AC1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you already have a fraction and want to change it to a percentage, you multiply by 100%. So three-quarters expressed as a percentage is </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4882D865" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of $1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="5EB48550" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:divId w:val="1816725839"/>
+        <w:divId w:val="971981278"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="Session1_Equation2"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:id="27" w:name="Session3_Equation2"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA477DE" wp14:editId="22975106">
-            <wp:extent cx="3097415" cy="237073"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C66370F" wp14:editId="100624D1">
+            <wp:extent cx="1476581" cy="457264"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7" descr="equation left hand side 400 divided by one postfix times 000 postfix times 000 postfix times equals right hand side equation left hand side 40 divided by 100 postfix times 000 equals right hand side equation left hand side four divided by 10 postfix times 000 equals right hand side equation sequence 0.4 divided by 1000 postfix times equals 0.04 divided by 100 equals equation left hand side 0.004 divided by 10 equals right hand side 0.0004"/>
+            <wp:docPr id="7" name="Picture 7" descr="three divided by four multiplication 100 percent equals 75 percent"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="equation left hand side 400 divided by one postfix times 000 postfix times 000 postfix times equals right hand side equation left hand side 40 divided by 100 postfix times 000 equals right hand side equation left hand side four divided by 10 postfix times 000 equals right hand side equation sequence 0.4 divided by 1000 postfix times equals 0.04 divided by 100 equals equation left hand side 0.004 divided by 10 equals right hand side 0.0004"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="three divided by four multiplication 100 percent equals 75 percent"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3097415" cy="237073"/>
+                      <a:ext cx="1476581" cy="457264"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="43" w:name="View_Session1_Alternative2"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="28" w:name="View_Session3_Alternative2"/>
+    <w:p w14:paraId="4E6B3A1C" w14:textId="3F92E080" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
         <w:ind w:left="720"/>
-        <w:divId w:val="884295495"/>
+        <w:divId w:val="126943745"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session1_Alternative2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View alternative description - Uncaptioned Equation</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-        <w:divId w:val="475605845"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="02A11B2B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of $1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="799BEFAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Similarly, to change a decimal to a percentage, you multiply by 100%. For example, the decimal number 0.25 expressed as a percentage is 0.25 × 100% = 25%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E469C62" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To change a percentage to a fraction, or to a decimal, the percentage is divided by 100. So for example, 30% expressed as a fraction is </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="220C10B3" wp14:editId="43E95B60">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Picture 8" descr="four times 00 divided by one postfix times 000 postfix times zero times 00"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C4DE837" wp14:editId="5D0C5EB2">
+            <wp:extent cx="152421" cy="190527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Picture 8" descr="division"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8" descr="four times 00 divided by one postfix times 000 postfix times zero times 00"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="division"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="494762" cy="334995"/>
+                      <a:ext cx="152421" cy="190527"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...131 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:t>100, or 0.30 as a decimal; and 65.2% is 65.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A633C20" wp14:editId="7C06980C">
-[...2 lines deleted...]
-            <wp:docPr id="9" name="Picture 9" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_aeb466a49f056ff2f20eb70ff50168e3fc01ae8d_u116_5_openlearn_f04.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07907A07" wp14:editId="27B3E2AB">
+            <wp:extent cx="152421" cy="190527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Picture 9" descr="division"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_aeb466a49f056ff2f20eb70ff50168e3fc01ae8d_u116_5_openlearn_f04.eps.png"/>
+                    <pic:cNvPr id="9" name="Picture 9" descr="division"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4562475" cy="3400425"/>
+                      <a:ext cx="152421" cy="190527"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">100 or 0.652. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EA58F5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In order to find a percentage of a quantity, first convert the percentage to a fraction, or decimal number, and then multiply this by the quantity. For example, to find 20% of 350 people the calculation is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A638480" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Figure</w:t>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Question</w:t>
-[...475 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DEDFA4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1762750480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1080 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="29" w:name="Session3_Equation3"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2404114D" wp14:editId="4B188413">
-[...2 lines deleted...]
-            <wp:docPr id="10" name="Picture 10" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_47a5a52cb65d0c3b36548d3d7888c6098f47a2bf_u116_5_openlearn_f06.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="191F863A" wp14:editId="58F23FFE">
+            <wp:extent cx="5278453" cy="502998"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="Picture 10" descr="20 percent o times f postfix times 350 postfix times p times e times o times p times l times e equals 20 divided by 100 multiplication 350 postfix times left parenthesis o times r postfix times 0.2 multiplication 350 right parenthesis equals 70 postfix times p times e times o times p times l times e"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_47a5a52cb65d0c3b36548d3d7888c6098f47a2bf_u116_5_openlearn_f06.eps.png"/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="20 percent o times f postfix times 350 postfix times p times e times o times p times l times e equals 20 divided by 100 multiplication 350 postfix times left parenthesis o times r postfix times 0.2 multiplication 350 right parenthesis equals 70 postfix times p times e times o times p times l times e"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2391648" cy="1700957"/>
+                      <a:ext cx="5278453" cy="502998"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="403913048"/>
+    <w:bookmarkStart w:id="30" w:name="View_Session3_Alternative5"/>
+    <w:p w14:paraId="6F3678CE" w14:textId="450DFEE6" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:ind w:left="720"/>
+        <w:divId w:val="739713490"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="17C57C10" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3523CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 5</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">e per person per year) </w:t>
+        <w:t>Percentage changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AADC25" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Repeated measurement of a quantity makes it possible to assess change over time. Change between two given dates is often expressed as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>(Berners-Lee et al., 2011)</w:t>
-[...44 lines deleted...]
-      <w:r>
+        <w:t>percentage change</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in which the change in the measurement between the later and earlier dates is expressed as a percentage of the earlier measurement. This can be written as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CC3029" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Figure</w:t>
-[...47 lines deleted...]
-        <w:divId w:val="465316423"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Case Study</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146081FE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="4"/>
-[...387 lines deleted...]
-        <w:divId w:val="77294255"/>
+        <w:divId w:val="229703973"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="Session2_Figure2"/>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:id="31" w:name="Session3_Equation4"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="068FA339" wp14:editId="4F757EC6">
-            <wp:extent cx="5278120" cy="2596357"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E07CDF" wp14:editId="42E0F279">
+            <wp:extent cx="5278304" cy="422596"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="11" name="Picture 11" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_bd7ee556c8629c2071e622b686699148329a6467_u116_5_openlearn_f05.eps.png"/>
+            <wp:docPr id="11" name="Picture 11" descr="p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e postfix times equals v times a times l times u times e postfix times a times t postfix times l times a times t times e times r postfix times prefix times of d times a times t times e postfix times minus v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e divided by v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e multiplication 100 percent"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 11" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_bd7ee556c8629c2071e622b686699148329a6467_u116_5_openlearn_f05.eps.png"/>
+                    <pic:cNvPr id="11" name="Picture 11" descr="p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e postfix times equals v times a times l times u times e postfix times a times t postfix times l times a times t times e times r postfix times prefix times of d times a times t times e postfix times minus v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e divided by v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e multiplication 100 percent"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5278304" cy="422596"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="View_Session3_Alternative6"/>
+    <w:p w14:paraId="5567B2BB" w14:textId="3655088B" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:ind w:left="720"/>
+        <w:divId w:val="1863277179"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative6"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="06409863" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7722C961" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You may also come across percentage changes described as percentage increases or decreases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C949004" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Calculation of percentage change is best done in stages. For example, if you wish to calculate the percentage increase of atmospheric CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> levels from 1995 to 2023, which were 360 parts per million (ppm) in 1995 rising to 420 ppm in 2023, then: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A65B402" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The change is (420 – 360) ppm = 60 ppm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB7804C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>As a fraction of the earlier (or original) value, this is 60 ppm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53949E66" wp14:editId="756913BA">
+            <wp:extent cx="152421" cy="190527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="12" name="Picture 12" descr="division"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="Picture 12" descr="division"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="152421" cy="190527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">360 ppm = 0.1666. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC1E011" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a percentage change, this becomes 0.1666 × 100% = 17% (rounded appropriately – you will learn more about rounding later). This is a positive value, so it indicates a percentage increase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BDBAB3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note that to calculate a percentage change, you always divide by the original (earlier) value regardless of it being numerically larger or smaller than the later one. If it is larger than the later value, then this would be a percentage decrease, which is sometimes written using a minus sign before the number e.g. –11%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB04CA8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can also use percentage change the other way round. Suppose you plan to reduce carbon emissions of 350 kg by 20%. What would the new value of emissions be? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F798486" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t>There are two ways of tackling this question. Either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DDEB10" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>A 20% reduction leaves 80% of 350 kg of emissions to remain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638F8B3E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>80% of 350 kg is 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C8A2232" wp14:editId="7C6EEBBA">
+            <wp:extent cx="152421" cy="190527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="13" name="Picture 13" descr="division"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="13" name="Picture 13" descr="division"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="152421" cy="190527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 × 350 kg = 280 kg as the new reduced value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DDBFD7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A154751" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>20% of 350 kg is 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C9BCDA8" wp14:editId="661E6FE2">
+            <wp:extent cx="152421" cy="190527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="14" name="Picture 14" descr="division"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="14" name="Picture 14" descr="division"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="152421" cy="190527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 × 350 = 70 kg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5DA859" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1081607750"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Subtract 70 from the original 350 to give the new reduced value of 280 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D102178" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Parts per million</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE0C8D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Parts per million</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ppm) is an alternative to percentages that can be useful for very small proportions. As the name implies, ppm represent the number of parts out of a million (1 000 000) instead of 100. For even smaller proportions, parts per billion (ppb) may be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1085CE8E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Like percentages, ppm can be converted into a fraction or a decimal. For example, an atmospheric CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> level of 400 ppm can be written as 400/1 000 000. This can also be expressed as a decimal as 0.0004. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7851C72B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7452B58D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="240" w:right="240"/>
+        <w:outlineLvl w:val="4"/>
+        <w:divId w:val="1921522710"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="Session3_Activity2"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Activity 2 Calculating percentages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240BE905" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="timing"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="288243289"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Allow about 10 minutes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F735F6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="288243289"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DE13B4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="360789221"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="Session3_Figure4"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F555FE3" wp14:editId="3D281A4D">
+            <wp:extent cx="5267325" cy="3571875"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="15" name="Picture 15" descr="Displayed image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="Picture 15" descr="Displayed image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5267325" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA6CB9E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1421489168"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Figure 4 (repeated)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e in 2019) (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>adapted from DEFRA, 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="35" w:name="View_Session3_Description4"/>
+    <w:p w14:paraId="5CDE1D1A" w14:textId="1991C570" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1421489168"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Description4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View description - Figure 4 (repeated) The UK carbon footprint: GHG emissions associated with consumption ...</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="500F4AD5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="288243289"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B6A5CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="288243289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Use Figure 4 to answer the following the questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B034378" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1921134843"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Session3_Part3"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474053FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="923798683"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="Session3_Question3"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>What percentage of the total UK carbon footprint of 774 million tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e in 2019 is represented by household heating emissions? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E32BCA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1921134843"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B13A92A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="297564892"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="Session3_FreeResponse3"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide your answer... </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="39" w:name="View_Session3_Answer3"/>
+    <w:p w14:paraId="6C4DA6B8" w14:textId="18E90170" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1921134843"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Answer3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View answer - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7A01C16C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1829705999"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="Session3_Part4"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306651AF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="682779839"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="Session3_Question4"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the percentage change in the total UK carbon footprint between 2000 and 2019? Indicate the direction of change; that is, has the footprint increased or decreased? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60586D61" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1829705999"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B691507" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="393771323"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="Session3_FreeResponse4"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide your answer... </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="43" w:name="View_Session3_Answer4"/>
+    <w:p w14:paraId="495891DF" w14:textId="05EF16CB" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1829705999"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Answer4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View answer - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="65E0FA2A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1023480627"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="Session3_Part5"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EA1B84" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="675232123"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="Session3_Question5"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>If the UK managed to reduce its 2019 carbon footprint of 774 Mt CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e by 68% by 2030, what would be the resulting footprint? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2E4CE6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1023480627"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D490B5F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="753471497"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="Session3_FreeResponse5"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide your answer... </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="47" w:name="View_Session3_Answer5"/>
+    <w:p w14:paraId="4645F0A3" w14:textId="77A7F554" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1023480627"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Answer5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View answer - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="042D6EBE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1081607750"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFE141D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1664120226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="Session3_Section5"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.5 Summary of Section 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77567300" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1664120226"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The main learning points from Section 1 are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A86B85E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1664120226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>A carbon footprint is the annual mass of ‘carbon’ emissions that result from the activities of an individual or a group, from an event or providing a product or service. To be complete, a carbon footprint should include the direct and indirect emissions of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equivalent including other GHGs (mainly methane and nitrous oxide). However, for simplicity, carbon footprints based on CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions alone are sometimes used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5BC13F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1664120226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The carbon footprint is an environmental indicator that is concerned mainly with climate change. It measures other environmental impacts, such as local air pollution indirectly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34115239" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1664120226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emissions associated with imported food, goods and services are a major part of the carbon footprint of individuals and households in countries of the Global North, such as the UK, Germany and USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178C215D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1664120226"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From a consumption perspective, individuals and households are directly or indirectly responsible for creating or triggering about 60% to 70% of the total carbon footprint of Global North countries. Hence, reducing the carbon footprint arising from individual and household activities and consumption is very important in addressing climate change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E8994A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1664120226"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The next section will consider variations in carbon footprints depending on factors such as where you live, the type of home you live in, income, values and lifestyle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52242FEE" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793460B8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="757485886"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="Session4"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 Not all footprints are equally heavy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696F71FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="757485886"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon footprint of a particular individual or household depends on the amounts and types of energy, food, and other goods and services they consume. This means that their carbon footprint depends on where they live, the type of home they live in, their income, values and lifestyle. Thus, carbon footprints of individuals and households vary widely within a country and also between different countries, but especially between wealthy, Global North countries (e.g. the UK), newly industrialised countries (e.g. China), and less wealthy Global South countries (e.g. Uganda). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737526EA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="757485886"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For individual or household carbon footprints, the average footprint within a country is usually given. This is more correctly referred to as the mean, which is calculated by dividing the total carbon footprint of a country by its population (see Section 2.1.1: Averages – mean and median). Although these average (mean) values show the variations in carbon footprints between different countries, they conceal the wide variations within each country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7062D2B2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1462069203"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="Session4_Section1"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.1 The carbon footprint of UK individuals and households</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A39E1E4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The average (mean) carbon footprint of an individual living in the UK can be calculated by dividing total UK annual CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equivalent emissions by the number of people in the country. Using the official government information in Figure 4 this produces a mean footprint of 16.4 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equivalent per person per year in 2013. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B989B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The average (mean) carbon footprint of an individual living in the UK can be calculated using the official government information in Figure 4. This produces a mean footprint of 11.7 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equivalent per person per year in 2019 (for the calculation see section 2.1.1 Averages – mean and median). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213A55AA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This provides a realistic mean footprint of a UK inhabitant on a consumption basis because it includes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other GHG emissions, and takes the data on emissions associated with imports into account. It is about the same as the mean UK footprint used in the carbon calculator that you’ll be using later. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5620CBA4" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Several studies have attempted to provide a more detailed breakdown of this carbon footprint than given in Section 1. They produce different results depending on the data sources, the methods used and how the breakdown is categorised. One detailed breakdown of the average carbon footprint of a UK resident has been produced by Mike Berners-Lee (2020) (Figure 5). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC3218" w14:textId="55C733F3" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A9B96" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="712924980"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="Session4_Figure1"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46F23735" wp14:editId="209D1369">
+            <wp:extent cx="5278120" cy="3443780"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="16" name="Picture 16" descr="Displayed image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16" name="Picture 16" descr="Displayed image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5278120" cy="3443780"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF8D4D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="2056737461"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Figure 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The mean annual UK carbon footprint in CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person, broken down by consumption category (adapted from Berners-Lee, 2020, p. 196) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="52" w:name="View_Session4_Description1"/>
+    <w:p w14:paraId="2F6CAB93" w14:textId="76F5B1D3" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="2056737461"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Description1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View description - Figure 5 The mean annual UK carbon footprint in CO2e per person, broken down by consumption ...</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="76FEEFC1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40B8A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1462069203"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figure 5 indicates that just over a quarter (27%) of the mean UK personal footprint is for transport (car fuel, flights, public transport and the carbon associated with making cars). Household fuel use, mainly electricity and gas, adds a further 16%. This means that household energy and transport make up almost half (43%) of the total carbon footprint. Another quarter (25%) of the footprint is the carbon associated with food and drink consumed inside and outside the home. The rest of the footprint (32%) arises from housing construction, the consumption of goods and a wide range of services (from hotel accommodation to water supply), and public services such as education and healthcare. This is essentially the same as the high level breakdown in Figure 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F883C2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1039162002"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="Session4_SubSection1"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.1.1 Averages – mean and median</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E37FF2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This section covers two different types of averages – the mean and the median.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B031EC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An average value is often used to provide a ‘typical’ value for a set of data. There are several ways of expressing a typical value, but the most common are the mean and the median. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277D765" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In this study note you will look at two different types of averages – the mean and the median.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8EFB0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Mean values</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A424AB8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> value (commonly called the ‘average’, although it is just one type of average) is obtained by adding up all the values of a set of data and dividing by the number of items in the set. For example, if three individuals have carbon footprints of 13, 9 and 17 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e per year, their total footprint is 13 + 9 + 17 = 39 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year. Their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> footprint is the total divided by the number of individuals, i.e. 39/3 = 13 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C396564" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To calculate the mean carbon footprint of a UK inhabitant (in 2019) using the information in Figure 4, divide the total UK emissions of 774 million tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e by the 2019 UK population of 66.4 million. The result is 11.67 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person per year rounded to one decimal place. (See Rounding numbers, decimal places and significant figures later in this section.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F35A10" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Median values</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D2DC25" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Although the example above gave a value for the amount of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e emissions that could be attributed to each person on an equal basis, this may not represent a ‘typical’ person. This is because there may be a group of heavy emitters that have a larger effect on the total (and hence the mean) than the majority of more modest emitters. In this case the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>median</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is a better indication of a typical individual’s footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E546A75" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>So, if the carbon footprints of a sample of 11 individuals were 21, 6, 15, 16, 10, 9, 13, 25, 12, 11, 27 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e per year, the mean footprint is 165 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e per year / 11 = 15 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1784DD61" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The median footprint is obtained by arranging the data into numerical order, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2D81AB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6, 9, 10, 11, 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 15, 16, 21, 25, 27 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year the median footprint is the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>middle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> value in the set = 13 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year, i.e. the sixth value in the set, with five below and five above it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD45622" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If there are an even number in the sample, say 10 individuals with footprints of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF94E76" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9, 10, 11, 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>13, 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 16, 21, 25, 27 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A43E54C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t>then the median is halfway between the two middle numbers (13 and 15), i.e. 14 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year, again with five values below and five above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C08C0B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Consider another example, the UK’s income distribution. Some people have very high incomes and some have low incomes, with the majority spread between the extremes. Figure 6 shows the official distribution of the UK population by household incomes (after tax and before deduction of mortgages and rents) in 2021–22. The mean household income in 2021–22 is £688 per week , calculated by adding up all the incomes and dividing by the number of individuals living in households whose incomes were measured. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC9705D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>median</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> income is the amount which divides the income distribution into two equal groups, half having an income above that amount, and half having an income below that amount. The median household income in 2014–15 is £473 per week (£24 596 per year), which is less than the mean and more representative of an ‘average’ or ‘typical’ household. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE88F0E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C4DBE3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="2128695147"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="Session4_Figure2"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16B0C218" wp14:editId="4890ED9E">
+            <wp:extent cx="5278120" cy="2596357"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="17" name="Picture 17" descr="Displayed image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="17" name="Picture 17" descr="Displayed image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="2596357"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6B345819" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1613366118"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1773550054"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 6</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">   Distribution of the UK population by household incomes in 2014–15. Group 1 is the distribution of household incomes for the 10% of individuals living in the poorest households. Group 10 is the household incomes for the 10% of individuals living in the richest households (excluding 5.3 million individuals with a household income above £1000 per week). Equivalised means the incomes are adjusted to take account of the numbers of adults and children in a household </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve"> Distribution of the UK population by household incomes in 2021–22. Group 1 is the distribution of household incomes for the 10% of individuals living in the poorest households. Group 9 is the household incomes for the 10% of individuals living in the richest households (excluding 8.8 million individuals with a household income above £1000 per week). Equivalised means the incomes are adjusted to take account of the numbers of adults and children in a household (adapted from DWP, 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="55" w:name="View_Session4_Description2"/>
+    <w:p w14:paraId="52249F9B" w14:textId="254E65DE" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1613366118"/>
+        <w:divId w:val="1773550054"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 6   Distribution of the UK population by household incomes in 2014–15. Group ...</w:t>
+        <w:t>View description - Figure 6 Distribution of the UK population by household incomes in 2021–22. Group ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-        <w:divId w:val="2054885991"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="620BE622" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1039162002"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="465316423"/>
+    <w:p w14:paraId="7D88849C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="265115062"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="Session4_SubSection2"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.1.2 The effect of incomes and household types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795441D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon footprints given in Section 2.1 are averages (means) for a UK inhabitant. But, as mentioned earlier, footprints differ considerably for different individuals and households. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306EC7F9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A factor which generally has a major effect on the footprint is individual or household income (a distribution of which was shown in Figure 6). In general, the higher a person’s or household’s income is, the higher their carbon footprint will be. This is not just because wealthier people generally consume and travel more, but because, even if they spend little and save a lot, unless they deliberately invest in ‘green’ carbon saving funds or projects, their money will be invested to make products and in services for consumption, which indirectly adds to their footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FA6078" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An early UK study of income and carbon footprints analysed how the footprint per person differed for ten groups, from households with the lowest 10% to households with the highest 10% of incomes (Gough et al., 2012). The study showed that the carbon footprint per person for households with the highest 10% of incomes was about three times that of people living in households with the lowest 10%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34539A3C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon footprint per person also varied with household size. One-person households generally had heavier footprints per person than those with two or more occupants. This is because people living alone usually occupy and heat a bigger space per person and don’t share as many goods and services as larger households. So, one of the barriers to reducing carbon footprints is the number of one-person households (nearly a third of all UK households in 2022). Sharing your home, therefore, can be one of the most effective ways of reducing your personal footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0650C3F2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A more recent UK study analysed the total energy footprint per person for ten income groups. Similar to the findings of the 2012 carbon footprint study, it showed that the wealthiest 10% used three times as much energy in total as the poorest 10%. The differences were greatest in energy use for transport and recreational activities. The wealthiest 10% used around three times as much energy driving cars and five times as much for recreational activities, including package holidays, when compared to the bottom 10%. Flights taken by people with the highest incomes used around five times more energy than those taken by the poorest, while spending on furniture and clothes by the wealthiest used about four times the energy of such spending by the poorest (Baltruszewicz et al., 2023). Although this study measured energy footprints, these are strongly related to carbon footprints. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6379CDB7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other recent studies have shown an even stronger connection between incomes and carbon footprints, such as the global study whose striking results are shown in Figure 7. It showed that in the European (including the UK) and North American regions, people in the top 10% of incomes on average have around six times the footprints of those with the lowest 50% of incomes. The disparities were even greater in the Asian regions. In China, for example, the top 10% – who have benefited most from the country’s industrialisation – produced about 14 times the emissions of the bottom 50% (Chancel, 2022, p. 936). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D5C52A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These studies show clearly that richer people generally have a greater impact on the climate than poorer people and so arguably have a greater responsibility for reducing their footprints. Indeed, Chancel’s research shows that to meet global emissions reduction targets, rich people across the world – but especially those in the Global North – must radically reduce their footprints, while to reduce inequality, the half of the population in the poorest parts of the Global South should be allowed to increase theirs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF9B45F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Case Study</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1992295275"/>
+    <w:p w14:paraId="1F8991BB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="960916289"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="Session2_Figure3"/>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkStart w:id="57" w:name="Session4_Figure3"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="698D4D31" wp14:editId="6CD733C7">
-[...2 lines deleted...]
-            <wp:docPr id="12" name="Picture 12" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b693e065d0301d92901eddb3a7447221f9a14060_u116_5_openlearn_f07.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="698C5ADC" wp14:editId="341F729D">
+            <wp:extent cx="5278120" cy="3544001"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="18" name="Picture 18" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b693e065d0301d92901eddb3a7447221f9a14060_u116_5_openlearn_f07.eps.png"/>
+                    <pic:cNvPr id="18" name="Picture 18" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4095750" cy="3552825"/>
+                      <a:ext cx="5278120" cy="3544001"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7BA87817" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="906569081"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1415667292"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 7</w:t>
       </w:r>
       <w:r>
-        <w:t>   Mean carbon footprints (tonnes CO</w:t>
+        <w:t xml:space="preserve"> Consumption-based CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">e per person per year) by emission categories for ten household income groups, excluding public services. (The income groups are categorised as in Figure 6.) </w:t>
+        <w:t xml:space="preserve">e emissions per person per year for different income groups in several world regions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>(Gough et al., 2012)</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>(Chancel, 2022, p. 932)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="58" w:name="View_Session4_Description3"/>
+    <w:p w14:paraId="0913FD4D" w14:textId="0FEE8348" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="906569081"/>
+        <w:divId w:val="1415667292"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 7   Mean carbon footprints (tonnes CO2e per person per year) by emission categories ...</w:t>
+        <w:t>View description - Figure 7 Consumption-based CO2e emissions per person per year for different income ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-[...3 lines deleted...]
-        <w:divId w:val="2126578339"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5EE918A9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="265115062"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...33 lines deleted...]
-        <w:divId w:val="2126578339"/>
+    <w:p w14:paraId="2F63F33F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="563293032"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="Session4_Section2"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.2 Household carbon footprints in other developed countries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28778849" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="563293032"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Although the mean carbon footprints per person vary in different Global North countries, depending on their energy supply system, climate and economy, their main components are broadly similar to those for the UK. There follows a brief comparison between four European countries and the USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB42E8A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="563293032"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A major survey of household consumption in four European countries – France, Germany, Sweden and Norway – was used to calculate their carbon footprints and provide a broad breakdown of those footprints (Dubois et al., 2019). This study showed that the median carbon footprints of the surveyed households in these four countries ranged from 7.3 to 11.3 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per year, excluding public and government services. The main components were transport (34%) followed by food consumption, mainly from eating red meat and dairy products (30%); housing and energy use, mainly from home heating (21%); and then other consumption of goods and services (15%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776A2BB0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="563293032"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The components of the mean household footprint for these European countries are similar to the personal footprint pattern for the UK (shown in Figures 3 and 4). As in the UK, the study found that heavier carbon footprints were strongly associated with higher household incomes. Whereas for the USA, on average, residents have one of the largest carbon footprints in the world, at about 16 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person. One study provided a breakdown of American household carbon footprints (Union of Concerned Scientists, 2019). As with the other Global North countries, the main components of American household footprints were home energy use, which included air conditioning as well as heating (hence the high 31% share), transport (28%), food consumption (14%), and goods and services consumption (26%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1AEAAF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="716469545"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="Session4_Section3"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.3 International comparisons of carbon footprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AA1D36" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="716469545"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Carbon footprints are a relatively simple idea, but calculating them can be very complicated. It depends on whether you count only CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or all GHGs and whether you include the emissions associated with imports and exports. It also depends on whether you include the emissions associated with changes in land use and forests, emissions from international aviation and shipping. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472F47BB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="716469545"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This complexity means that international comparisons are usually based on the most widely available data, namely emissions of CO2 alone arising within a country’s borders (so-called territorial CO2 emissions, rather than the production- or consumption-based CO2e GHG emissions discussed earlier). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDFA3BA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="2057462378"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="Session4_SubSection3"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.3.1 Rounding numbers, decimal places and significant figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D990BC2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this section you will look at decimal places, significant figures and rounding numbers, as well as how to choose what precision to give an answer. Start of Case Study </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0364EE9E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Numbers are often ‘rounded up’ or ‘rounded down’ depending on how precise they need to be. Often a good approximation of a number is adequate, and this process is called ‘rounding’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5222CE68" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When rounding a number up or down you need to look at the digit immediately to the right of the digit you are rounding to. If this right-hand figure is between 0 and 4 (i.e. less than 5), then the digit you are rounding to stays the same, and if it is between 5 and 9 (i.e. 5 or greater), then it is raised to the next whole number. For example: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C554FAA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>62 to the nearest 10 is 60, as the digit to the right of the 6 is 2, which is between 0 and 4, so the 6 remains the same;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDDE51B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2932 to the nearest 1000 is 3000, as the digit to the right of the 2 is 9, which is between 5 and 9, so the 2 is rounded up to a 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAB0710" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Decimal places and significant figures are two commonly used ways of rounding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123ACAE1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Decimal places</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7485D9F3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Decimal numbers (e.g. 65.12) are often rounded to a given number of decimal places. Decimal places are those to the right of the decimal point, e.g. 5.368 has three decimal places. To round this to two decimal places: find the second decimal place (6) and look at the number to its right (8). As that number is between 5 and 9, the second decimal place is rounded up to the next whole number, which is 7. So 5.368 rounded to two decimal places is 5.37. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0732AB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To round 5.363 to two decimal places: the second decimal place is 6 and the figure to its right (3) is less than 5, so the 6 remains as it is. So, 5.363 rounded to two decimal places is 5.36. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052F9979" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Significant figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1F7826" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are dealing with very large or very small numbers, rounding to a number of decimal places is not convenient. Instead you need a way of rounding numbers that just considers the most important digits in each number. These are called significant figures and tell you roughly how big or how small the number is. The first significant figure in a number is the first </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>non-zero</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> digit on, or starting from, the left (ignoring the location of any decimal point). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6850FE54" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, the first significant figure in 3 246 485 is the 3. It tells you that the number is between 3 and 4 million. The first significant figure in 0.00245 is 2, which tells you that the number is between 2 and 3 thousandths. You can round a value to any number of significant figures in a similar way to decimal places. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0639C305" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Here are two examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FB5CDF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rounding 3174 to 2 significant figures (the abbreviation ‘sig. fig.’ or ‘s.f.’ is often used). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7626D0D8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first s.f. is 3 and the second is 1. The digit to the right of the 1 is 7; this is between 5 and 9, so the second s.f. is rounded up to 2, giving the answer: 3174 = 3200 (to 2 s.f.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A26D5CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4EE4B92B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="753432428"/>
+        <w:divId w:val="844442829"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="Session2_Figure4"/>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkStart w:id="62" w:name="Session4_Figure4"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16EA577A" wp14:editId="372A924D">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Picture 13" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_8c6342991a4e1e45bea18ccbb15a4c93ccaa9c9c_u116_5_openlearn_f08.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E735F3D" wp14:editId="361A8F3E">
+            <wp:extent cx="1028700" cy="1047750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Picture 19" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 13" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_8c6342991a4e1e45bea18ccbb15a4c93ccaa9c9c_u116_5_openlearn_f08.eps.png"/>
+                    <pic:cNvPr id="19" name="Picture 19" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5278120" cy="2547784"/>
+                      <a:ext cx="1028700" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="37A07A18" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="622617000"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1265117530"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 8</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Figure 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="63" w:name="View_Session4_Description4"/>
+    <w:p w14:paraId="2278AB89" w14:textId="3D9F8A4B" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="622617000"/>
+        <w:divId w:val="1265117530"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description4"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 8   Mean carbon footprints (tonnes CO2e per person per year) by household type ...</w:t>
+        <w:t>View description - Figure 9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-        <w:divId w:val="2126578339"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="0A595ED2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...129 lines deleted...]
-        <w:divId w:val="200168787"/>
+    <w:p w14:paraId="21974CAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rounding 0.0446 to 1 s.f. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446526AB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first s.f. is 4. The digit to the right is 4; this is between 0 and 4, so the first s.f. remains as 4, giving the answer: 0.0446 = 0.04 (to 1 s.f.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77895332" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Activity</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6A49A6A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="1944192158"/>
+        <w:divId w:val="1021081751"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="Session2_Figure5"/>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="64" w:name="Session4_Figure5"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="773B698A" wp14:editId="3D4CBD9B">
-[...2 lines deleted...]
-            <wp:docPr id="14" name="Picture 14" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_47a5a52cb65d0c3b36548d3d7888c6098f47a2bf_u116_5_openlearn_f06.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F762C4A" wp14:editId="71A5BB56">
+            <wp:extent cx="1019175" cy="1028700"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="20" name="Picture 20" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 14" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_47a5a52cb65d0c3b36548d3d7888c6098f47a2bf_u116_5_openlearn_f06.eps.png"/>
+                    <pic:cNvPr id="20" name="Picture 20" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4419600" cy="3143250"/>
+                      <a:ext cx="1019175" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="268AB6A0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="769281841"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1939942670"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 5 (repeated)</w:t>
-[...2 lines deleted...]
-        <w:t>   The carbon footprint of Greater Manchester residents, broken down by consumption category (CO</w:t>
+        <w:t>Figure 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="65" w:name="View_Session4_Description5"/>
+    <w:p w14:paraId="328CD1D2" w14:textId="1D4B3A0F" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="1939942670"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Description5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View description - Figure 10</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="5F5A39E2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B6FB7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Choosing appropriate precision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA9866F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When using data or measurements in a calculation, you may need to decide how much to round off the final result, especially if you use a calculator that shows many digits. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>The rule is that the final result shouldn’t be more precise than the data used to produce it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and this should be the number of significant figures in the answer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6197510D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For instance, in Table 1 compares UK mean territorial carbon footprints per person with those of other countries. These data cab be used in a calculation to compare them numerically. For Brazil, the calculation for 2022 would be (4.7/2.2) = 2.1363636 on a calculator. The original data were given to 2 s.f., so it is appropriate to round the answer to the same level of rounding. Thus a UK resident’s mean footprint is 2.1 times heavier than a Brazilian’s (to 2 s.f.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D3BF7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2057462378"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the original data are not all given to the same number of significant figures, t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>hen the least precise item limits the final precision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. For instance, in Table 1, the ratio for UK/Nigeria emissions is 4.7/0.6 = 7.8333333. The Nigeria value of 0.6 is given to only 1 s.f., so the answer should be that a UK resident’s mean footprint is 8 times heavier than a Nigerian’s (to 1 s.f.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C216D8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="230695778"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="Session4_SubSection4"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.3.2 Carbon footprints per person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF34B71" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The statistics clearly show huge differences between countries in carbon footprints per person. Table 1 shows the mean annual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>territorial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> footprint per person for selected countries in 2011, when the latest reliable data for all countries were published by the United Nations (UN), plus estimated footprints for 2022 from another source. As these footprints are for territorial emissions of CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">e per person per year) </w:t>
-[...288 lines deleted...]
-        <w:t>You’ve seen that the carbon footprint is a simple idea, but calculating it can be complicated. It depends on whether you count only CO</w:t>
+        <w:t xml:space="preserve"> they do not include imports and exports. Hence in Table 1 the mean carbon footprint for a UK inhabitant in 2022 is 4.7 tonnes of CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or all GHGs and whether you include the emissions embedded in imports and exports. It also depends on whether you include the emissions associated with changes in land use and forests and from international aviation and shipping which have not been mentioned until now. </w:t>
-[...7 lines deleted...]
-        <w:t>This complexity means that international comparisons are usually based on the most widely available data, namely emissions of CO</w:t>
+        <w:t xml:space="preserve"> alone rather than over 11 tonnes of CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> alone arising within a country’s borders (so-called territorial CO</w:t>
-[...78 lines deleted...]
-        <w:divId w:val="398554495"/>
+        <w:t xml:space="preserve"> equivalent GHG consumption-based emissions discussed in previous sections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA1E1E6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="60642911" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="318964848"/>
+        <w:divId w:val="281421939"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Table 2</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Mean annual territorial carbon footprint per person for selected countries (CDIAC, 2015; Global Carbon Atlas, 2016) </w:t>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mean annual territorial carbon footprint per person for selected countries (CDIAC, 2015; Global Carbon Atlas, 2023) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="2678"/>
+        <w:gridCol w:w="2612"/>
+        <w:gridCol w:w="3022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="429D1177" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7D885C52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="91" w:name="Session2_Table2"/>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkStart w:id="67" w:name="Session4_Table1"/>
+            <w:bookmarkEnd w:id="67"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="734AAC3F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> per person, tonnes per year (for 2011, rounded) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="12BEF3D6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> per person, tonnes per year (estimates for 2015, rounded) </w:t>
+              <w:t xml:space="preserve"> per person, tonnes per year (estimates for 2022, rounded) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6570B465" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1EB3C8F7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saudi Arabia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="72317130" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6DD026E3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="168B886F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2FC5701E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>United States</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="446AF82E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="56BFC8E9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>14.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="36A7A791" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="01FDD27C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="01808F74" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3C0C15A8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="0AF76BC3" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="58D42EBB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Russian Federation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5F119998" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="413E3802" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>11.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="5B3BD075" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="50EDD2CF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Japan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4EBD272A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4994598A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9.8</w:t>
+              <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="52CF666F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="20B903BB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Israel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="74D0CDA2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="096DC29B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8.9</w:t>
+              <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6CBDA406" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="79999E04" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>South Africa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="154FFCA9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="389CA6F4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8.5</w:t>
+              <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6E122645" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="424A5BA9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Germany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="39AB485F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7B044684" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9.9</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="5E5CFD38" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="495309B2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="11A7C969" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6CE66927" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7.9</w:t>
+              <w:t>7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4D9B03B8" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="306B3785" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>United Kingdom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1C3DAB8E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="04EB2FF2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6.4</w:t>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6DAB267F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4EEA9B82" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="195CB920" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1536AD83" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7.5</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="3C0F3333" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="59F0C0E9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="04257E58" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2D6CA553" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.3</w:t>
+              <w:t>3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="46E82BB0" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2E2C0166" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="693E5FAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="18E93D7A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5.3</w:t>
+              <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6BF5D331" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="53E0EBE2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Thailand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="76C61AFC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2906263E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.6</w:t>
+              <w:t>43.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="01F171E8" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="50B3E142" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Turkey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1FD56E88" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="59FE0ACE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.9</w:t>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4032359F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="26AB886E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Romania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1D9DB1D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="45BB5ED7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.8</w:t>
+              <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="179C44E8" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="613FF498" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Egypt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6D975145" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6115AD0A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.4</w:t>
+              <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="01572743" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="610C3DD0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brazil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2DAC43FB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="44B8D1D8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.5</w:t>
+              <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2FEBA8E6" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0789D603" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4DE3EC0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3BE3DEEB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.7</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="3640AC1F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7EBB5CFD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pakistan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="74EB4327" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="007C2915" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0.9</w:t>
+              <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="01D7C075" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6A180284" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nigeria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="362584C7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5863A5AD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="454DFBDB" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4CFEFD7A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uganda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6D4F1B45" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0ED610C5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="3AF90CBD" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="318964848"/>
+          <w:divId w:val="281421939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5BC3D36E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>World average (mean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0292F8C2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5B5DDD20" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.9</w:t>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="398554495"/>
+    <w:p w14:paraId="7F6A7FA7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...9 lines deleted...]
-        <w:divId w:val="398554495"/>
+    <w:p w14:paraId="33B0376F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Figure 11 shows estimated footprints for more countries presented in graphical form for the year 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B6A47" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1016545273"/>
+    <w:p w14:paraId="0A38EE2D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1595045136"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="Session2_Figure6"/>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkStart w:id="68" w:name="Session4_Figure6"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4412C17E" wp14:editId="1E95E4FA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A993AAC" wp14:editId="061F2502">
             <wp:extent cx="5278120" cy="3038689"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="15" name="Picture 15" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_649019f14d5e8a1b7a2627d53e8cd56995686511_u116_5_openlearn_f09.eps.png"/>
+            <wp:docPr id="21" name="Picture 21" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 15" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_649019f14d5e8a1b7a2627d53e8cd56995686511_u116_5_openlearn_f09.eps.png"/>
+                    <pic:cNvPr id="21" name="Picture 21" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="3038689"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4515F9A8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1000424082"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="407848431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 9</w:t>
-[...2 lines deleted...]
-        <w:t>   Estimated territorial CO</w:t>
+        <w:t>Figure 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Estimated territorial CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions per person in 2015. The bigger the black bubble, the bigger the footprint per person for the country indicated. </w:t>
+        <w:t xml:space="preserve"> emissions per person in 2022. The bigger the black bubble, the bigger the footprint per person for the country indicated. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>(Global Carbon Atlas, 2016)</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>(Global Carbon Atlas, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="69" w:name="View_Session4_Description6"/>
+    <w:p w14:paraId="77177C8B" w14:textId="75676FAA" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1000424082"/>
+        <w:divId w:val="407848431"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description6"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 9   Estimated territorial CO2 emissions per person in 2015. The bigger the black ...</w:t>
+        <w:t>View description - Figure 11 Estimated territorial CO2 emissions per person in 2022. The bigger the ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-[...3 lines deleted...]
-        <w:divId w:val="398554495"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="5B11CA85" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...9 lines deleted...]
-        <w:divId w:val="398554495"/>
+    <w:p w14:paraId="54932B0E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Having reviewed Table 1 and Figure 8, now complete Activity 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE790A7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4AA524F8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="240"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1831218061"/>
+        <w:divId w:val="44572835"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="Session2_Activity2"/>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkStart w:id="70" w:name="Session4_Activity1"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Activity 4 International comparisons</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Activity 3 International comparisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8810D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="2081832498"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1287740770"/>
       </w:pPr>
       <w:r>
         <w:t>Allow about 15 minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="2081832498"/>
+    <w:p w14:paraId="4AF9E9C8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1287740770"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...14 lines deleted...]
-        <w:t>How heavy is the mean territorial carbon footprint of a UK inhabitant (in tonnes CO</w:t>
+    <w:p w14:paraId="708A7EE9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="422381327"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="Session4_Question1"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t>Use the data for 2022 in Table 1 to answer this question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C33A802" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="422381327"/>
+      </w:pPr>
+      <w:r>
+        <w:t>How heavy is the mean territorial carbon footprint of a UK resident (in tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">per person per year) compared to the mean footprints of inhabitants of the USA, China, Sweden, India, Uganda and the world mean? Round your answers to the most appropriate number of significant figures (see </w:t>
       </w:r>
-      <w:hyperlink w:anchor="rounding" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Section 2.3.1 : Rounding numbers, decimal places and significant figures</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...19 lines deleted...]
-        <w:divId w:val="973481573"/>
+    <w:p w14:paraId="34C115D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="422381327"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6E6FAD06" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1115825793"/>
+        <w:divId w:val="918252545"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Table 3</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> The carbon footprint of a UK inhabitant in 2015 relative to that of other countries </w:t>
+        <w:t>Table 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The carbon footprint of a UK inhabitant in 2022 relative to that of other countries </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1256"/>
+        <w:gridCol w:w="2804"/>
+        <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2468B803" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4D4DA9CD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="96" w:name="Session2_Table3"/>
-            <w:bookmarkEnd w:id="96"/>
+            <w:bookmarkStart w:id="72" w:name="Session4_Table2"/>
+            <w:bookmarkEnd w:id="72"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="37780998" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mean footprint per person (tonnes CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> per year) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1314EA2F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UK mean footprint per person relative to other country’s mean footprint per person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="1BD254C0" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="606801A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1113AD0C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1229149233"/>
+              <w:divId w:val="604843505"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="97" w:name="Session2_FreeResponse3"/>
-            <w:bookmarkEnd w:id="97"/>
+            <w:bookmarkStart w:id="73" w:name="Session4_FreeResponse1"/>
+            <w:bookmarkEnd w:id="73"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3AE26F3D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="37365436"/>
+              <w:divId w:val="2043245930"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="98" w:name="Session2_FreeResponse4"/>
-            <w:bookmarkEnd w:id="98"/>
+            <w:bookmarkStart w:id="74" w:name="Session4_FreeResponse2"/>
+            <w:bookmarkEnd w:id="74"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="610C6017" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6F09F834" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6C83D468" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="227620148"/>
+              <w:divId w:val="356464199"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="99" w:name="Session2_FreeResponse5"/>
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkStart w:id="75" w:name="Session4_FreeResponse3"/>
+            <w:bookmarkEnd w:id="75"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="18787AD1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="430859776"/>
+              <w:divId w:val="1629780261"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="100" w:name="Session2_FreeResponse6"/>
-            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkStart w:id="76" w:name="Session4_FreeResponse4"/>
+            <w:bookmarkEnd w:id="76"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="1BD3B198" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="32CF4D17" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="55CD3310" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="803961256"/>
+              <w:divId w:val="1067991025"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="101" w:name="Session2_FreeResponse7"/>
-            <w:bookmarkEnd w:id="101"/>
+            <w:bookmarkStart w:id="77" w:name="Session4_FreeResponse5"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3C2CC022" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1364329363"/>
+              <w:divId w:val="324553650"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="102" w:name="Session2_FreeResponse8"/>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkStart w:id="78" w:name="Session4_FreeResponse6"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4673C4C0" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2350D482" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6EF55338" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="879316256"/>
+              <w:divId w:val="329405687"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="103" w:name="Session2_FreeResponse9"/>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkStart w:id="79" w:name="Session4_FreeResponse7"/>
+            <w:bookmarkEnd w:id="79"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="54867CEF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1406344503"/>
+              <w:divId w:val="634139985"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="104" w:name="Session2_FreeResponse10"/>
-            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkStart w:id="80" w:name="Session4_FreeResponse8"/>
+            <w:bookmarkEnd w:id="80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2BA8FEDC" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="624FD11D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2B163DCC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1602949744"/>
+              <w:divId w:val="1963414539"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="105" w:name="Session2_FreeResponse11"/>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkStart w:id="81" w:name="Session4_FreeResponse9"/>
+            <w:bookmarkEnd w:id="81"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0F4D830B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="1687977877"/>
+              <w:divId w:val="1203783783"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="106" w:name="Session2_FreeResponse12"/>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkStart w:id="82" w:name="Session4_FreeResponse10"/>
+            <w:bookmarkEnd w:id="82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="5A42D754" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0D460ACD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uganda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="53191BE2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="939262112"/>
+              <w:divId w:val="806357044"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="107" w:name="Session2_FreeResponse13"/>
-            <w:bookmarkEnd w:id="107"/>
+            <w:bookmarkStart w:id="83" w:name="Session4_FreeResponse11"/>
+            <w:bookmarkEnd w:id="83"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="054F9CE6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="2052151663"/>
+              <w:divId w:val="1002511338"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="108" w:name="Session2_FreeResponse14"/>
-            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkStart w:id="84" w:name="Session4_FreeResponse12"/>
+            <w:bookmarkEnd w:id="84"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="74ED71B4" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1115825793"/>
+          <w:divId w:val="918252545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="514B9F0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>World mean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5D21F1B7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="565188316"/>
+              <w:divId w:val="1838421162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="109" w:name="Session2_FreeResponse15"/>
-            <w:bookmarkEnd w:id="109"/>
+            <w:bookmarkStart w:id="85" w:name="Session4_FreeResponse13"/>
+            <w:bookmarkEnd w:id="85"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7A42EF90" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:divId w:val="170413798"/>
+              <w:divId w:val="1480268230"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="110" w:name="Session2_FreeResponse16"/>
-            <w:bookmarkEnd w:id="110"/>
+            <w:bookmarkStart w:id="86" w:name="Session4_FreeResponse14"/>
+            <w:bookmarkEnd w:id="86"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5C5C5C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide your answer... </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="973481573"/>
+    <w:p w14:paraId="542FF31C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="422381327"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="2081832498"/>
+    <w:p w14:paraId="4E8E6897" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1287740770"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="111" w:name="View_Session2_Discussion1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="87" w:name="View_Session4_Discussion1"/>
+    <w:p w14:paraId="484F4684" w14:textId="7A3B3AC2" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="2081832498"/>
+        <w:divId w:val="1287740770"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View discussion - Activity 4 International comparisons</w:t>
+        <w:t>View discussion - Activity 3 International comparisons</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
-[...3 lines deleted...]
-        <w:divId w:val="398554495"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="245111BE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="230695778"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="55226D0E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1306201426"/>
-[...15 lines deleted...]
-        <w:divId w:val="1306201426"/>
+        <w:divId w:val="1330986287"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="Session4_SubSection5"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.3.3 Total carbon footprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BE936B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
       </w:pPr>
       <w:r>
         <w:t>The picture of carbon footprints changes again when you consider total CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions for different countries rather than emissions per person. Table 4 shows that by 2011 China had become by far the greatest total emitter of CO</w:t>
+        <w:t xml:space="preserve"> emissions for different countries rather than emissions per person. Table 3 shows that by 2011 China had become by far the greatest total emitter of CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t>, followed by the USA and India. In terms of consumption-based emissions too, the three greatest CO</w:t>
-[...14 lines deleted...]
-        <w:divId w:val="1306201426"/>
+        <w:t xml:space="preserve">, followed by the USA and India. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2A47D6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7712C005" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1587226726"/>
+        <w:divId w:val="1387333879"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Table 4</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Total territorial carbon dioxide emissions for selected countries (CDIAC, 2015; Global Carbon Atlas, 2016) </w:t>
+        <w:t>Table 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Total territorial carbon dioxide emissions for selected countries (CDIAC, 2015; Global Carbon Atlas, 2023) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1566"/>
+        <w:gridCol w:w="3281"/>
+        <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="365B51D6" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="255D7382" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="113" w:name="Session2_Table5"/>
-            <w:bookmarkEnd w:id="113"/>
+            <w:bookmarkStart w:id="89" w:name="Session4_Table4"/>
+            <w:bookmarkEnd w:id="89"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0D250717" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2011), million tonnes per year (rounded) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="608DAE0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (2015 est.), million tonnes per year (rounded) </w:t>
+              <w:t xml:space="preserve"> (2023 est.), million tonnes per year (rounded) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="1D636AA9" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="685F5728" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2C9F8042" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7E083EF0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9680</w:t>
+              <w:t>11397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="6EBAE74A" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="09FF9769" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>United States</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2D604B99" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6240E5C0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5561</w:t>
+              <w:t>5057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="7DCAADAB" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1347FB58" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4B822361" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5A9413DB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2597</w:t>
+              <w:t>2830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2C9BEC12" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="637575A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Russian Federation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2C2F5D50" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="301B9124" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1595</w:t>
+              <w:t>1652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4FB0053C" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="74BC27C8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Japan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="714F1B2A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="02D20FAD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1232</w:t>
+              <w:t>1054</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="430D4D99" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2EC5C124" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Germany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="738F5399" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5C870666" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>789</w:t>
+              <w:t>666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="1D3D584B" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7066B88D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saudi Arabia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2FC2EE7D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6443EF39" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>602</w:t>
+              <w:t>663</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="48B7A03F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5570EF04" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>South Africa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="688E4803" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="356D99F2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>476</w:t>
+              <w:t>404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="52A9191F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="478B67BA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>United Kingdom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4A17386A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="77DC1F49" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>428</w:t>
+              <w:t>319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2ADC4FD1" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3C359FCA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brazil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="703FE6F1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5E8B8E3B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>507</w:t>
+              <w:t>483</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4E3790E9" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="60EECB5B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="43FC585F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="42D70715" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>382</w:t>
+              <w:t>392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="596AFC8C" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="44BF2425" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="73DA6FB0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1DFBA162" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>331</w:t>
+              <w:t>298</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="63FFDB1D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="78677FCA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Turkey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="359E6F08" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1A16491F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>573</w:t>
+              <w:t>436</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="1C91EF16" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6985D1DB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Thailand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4DD0B518" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5AC04132" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>337</w:t>
+              <w:t>271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="5A0E455D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="258DE341" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Egypt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4F53FA4C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="63B60C99" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>237</w:t>
+              <w:t>259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="544287C4" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7087DD52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pakistan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="27427925" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3C2E38B7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>168</w:t>
+              <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="108D5394" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="175F4864" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nigeria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3D68E42B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>88.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7C06162A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>93.6</w:t>
+              <w:t>129</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="7B65F540" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="18CC143C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Romania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6830EF80" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>84.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3860FA0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>72.6</w:t>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="3E4A7A14" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="117E965C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Israel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="405AEF82" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7BA32EE1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>67.2</w:t>
+              <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="7108A16E" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="4A3A3359" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="35D0AE41" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="21B9D40C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>44.3</w:t>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="7388A2EC" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7325E754" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="102870CA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>36.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7A7B9ED1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>35.9</w:t>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="3C203D1B" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5BDF2042" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uganda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="19E56CCE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="118BD2BC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.3</w:t>
+              <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="013E20B3" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="1587226726"/>
+          <w:divId w:val="1387333879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3BD5013C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>World average (mean)</w:t>
+              <w:t>World total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="759D3F1F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>150.8</w:t>
+              <w:t>34 437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2C8B90C8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(World total 36 292)</w:t>
+              <w:t>37 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="477936EA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1587226726"/>
+        <w:divId w:val="1387333879"/>
       </w:pPr>
       <w:r>
         <w:t>Note: the CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions shown in Tables 2 and 4 are based on from burning fossil fuels, cement manufacture and gas flaring. </w:t>
-[...13 lines deleted...]
-        <w:divId w:val="1306201426"/>
+        <w:t xml:space="preserve"> emissions shown in Tables 1 and 3 are based on from burning fossil fuels, cement manufacture and gas flaring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103C7838" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-        <w:t>Figure 10 shows more of the same information updated using estimations to 2015, when China, USA and India emitted half of the world’s CO</w:t>
+    <w:p w14:paraId="7ADCA6AD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Figure 9 shows more of the same information updated using estimations for 2022, when China, the USA and India combined emitted half of the world’s CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1306201426"/>
+    <w:p w14:paraId="7DF32CBC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="75082C18" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="1585452511"/>
+        <w:divId w:val="118568263"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="Session2_Figure7"/>
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkStart w:id="90" w:name="Session4_Figure7"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="777E1B5D" wp14:editId="3BECC91A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="092D8C6B" wp14:editId="5B56270A">
             <wp:extent cx="5278120" cy="3038689"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="16" name="Picture 16" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_190d5e6574cd4c6ddfbedaae91f00eb9f0053f97_u116_5_openlearn_f10.eps.png"/>
+            <wp:docPr id="22" name="Picture 22" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 16" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_190d5e6574cd4c6ddfbedaae91f00eb9f0053f97_u116_5_openlearn_f10.eps.png"/>
+                    <pic:cNvPr id="22" name="Picture 22" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278120" cy="3038689"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="5590820A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="433669604"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="224461749"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 10</w:t>
-[...2 lines deleted...]
-        <w:t>   Estimated total territorial CO</w:t>
+        <w:t>Figure 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Estimated total territorial CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions in 2015 </w:t>
+        <w:t xml:space="preserve"> emissions in 2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>(Global Carbon Atlas, 2016)</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>(Global Carbon Atlas, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="91" w:name="View_Session4_Description7"/>
+    <w:p w14:paraId="23D99413" w14:textId="2C57F0ED" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="433669604"/>
+        <w:divId w:val="224461749"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description7" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description7"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 10   Estimated total territorial CO2 emissions in 2015 (Global Carbon Atlas, ...</w:t>
+        <w:t>View description - Figure 12 Estimated total territorial CO2 emissions in 2022 (Global Carbon Atlas, ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
-[...3 lines deleted...]
-        <w:divId w:val="1306201426"/>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="6D125998" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1330986287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7403FB00" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="522599636"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="116"/>
+        <w:divId w:val="315450389"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="Session4_SubSection6"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2.3.3 Differences between people and places</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="522599636"/>
+    <w:p w14:paraId="57C126A9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mean individual and household carbon footprints for a country conceal the differences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that country. As you saw for the UK, these differences in carbon footprints are strongly related to income and can be very great. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...7 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="27F4FE62" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, the values given in Table 1 for 2022 hide: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCFB909" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...9 lines deleted...]
-        <w:t>in India the 2015 mean carbon footprint of 1.7 tonnes CO</w:t>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="315450389"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>in India, the 2015 mean carbon footprint of 1.7 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per person per year hides the differences between middle-class Indian households living in air-conditioned apartments and owning a television, refrigerator and motor scooter, or perhaps a car (Figure 11(a)), and the household of a subsistence farmer, whose only fuel is dried cow dung for cooking, and perhaps kerosene for a lamp (Figure 11(b)) </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve"> per person per year hides the differences between middle-class Indian households living in air-conditioned apartments and owning a television, refrigerator and motor scooter, or perhaps a car (Figure 10(a)), and the household of a subsistence farmer, whose only fuel is dried cow dung for cooking, and perhaps kerosene for a lamp (Figure 10(b)) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FA7A64" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="315450389"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Africa, the contrast between the elite, who may have a private swimming pool, and villagers who have to collect water for cooking and washing (Figures 10(c) and (d)) is not shown </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F362C5C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...14 lines deleted...]
-        <w:divId w:val="522599636"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="315450389"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in China, where the lifestyles of the wealthier members of the very rapidly growing urban population still contrast with those of people living in China’s villages and rural areas (Figures 10(e) and (f)). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C50C40E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="270286319"/>
+    <w:p w14:paraId="117DFFAA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1977643637"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="Session2_Figure8"/>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkStart w:id="93" w:name="Session4_Figure8"/>
+      <w:bookmarkEnd w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EBD047" wp14:editId="42A1E180">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E79C21" wp14:editId="4ABA8D81">
             <wp:extent cx="4457700" cy="5200650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="17" name="Picture 17" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b69cfe1a503150b0fcc4623e6f2d00d90e9b49be_u116_5_openlearn_f11.eps.png"/>
+            <wp:docPr id="23" name="Picture 23" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 17" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b69cfe1a503150b0fcc4623e6f2d00d90e9b49be_u116_5_openlearn_f11.eps.png"/>
+                    <pic:cNvPr id="23" name="Picture 23" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4457700" cy="5200650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="29C5E78A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="239488300"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="475533384"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Figure 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a) Apartments, New Town, Kolkata, India, built for India’s fast-growing middle class; (b) Indian cattle farmer living on less than £1 per day; (c) government official’s house, Libreville, Gabon; (d) villager’s house, Jinja, Uganda; (e) typical apartment block, China; (f) village alley, near Yangshuo, China </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="94" w:name="View_Session4_Description8"/>
+    <w:p w14:paraId="28505740" w14:textId="1311291D" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="239488300"/>
+        <w:divId w:val="475533384"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description8" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Description8"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 11   (a) Apartments, New Town, Kolkata, India, built for India’s fast-growing ...</w:t>
+        <w:t>View description - Figure 13 (a) Apartments, New Town, Kolkata, India, built for India’s fast-growing ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
-[...3 lines deleted...]
-        <w:divId w:val="522599636"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="2D2FFBFB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...26 lines deleted...]
-        <w:divId w:val="984164625"/>
+    <w:p w14:paraId="24E29BD6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Now watch the following videos. The first video by the late statistician Professor Hans Rosling graphically demonstrates that the richest billion people in the world emit most of its total carbon dioxide emissions, while the poorest only emit a small proportion. Although this video was made in 2013 and the data have evolved, the basic message still holds. The second video expands on why it is important to compare carbon dioxide emissions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>per person</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for different countries (as in Table 1 and Figure 8), rather than just total emissions, in order to develop policies for tackling climate change on a fair basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24811771" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Case Study</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076D1475" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:divId w:val="801466173"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="Session4_MediaContent1"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:t>Video content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB68E23" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="650792781"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Video 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Who is responsible for carbon emissions and climate change? </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="96" w:name="View_Session4_Transcript1"/>
+    <w:p w14:paraId="3C77D96A" w14:textId="59DD7782" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="650792781"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Transcript1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View transcript - Video 1 Who is responsible for carbon emissions and climate change?</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="5CDC855B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="650792781"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F4E9B3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="4"/>
-[...180 lines deleted...]
-        <w:divId w:val="1500540698"/>
+        <w:divId w:val="708724618"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="Session2_Figure9"/>
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkStart w:id="97" w:name="Session4_Figure9"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5754BDB2" wp14:editId="68FE3977">
-[...2 lines deleted...]
-            <wp:docPr id="18" name="Picture 18" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_9e01271f0a7ed3530a8feeb0a93f2956e3a4b878_u116_5_openlearn_f_a.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EB2236C" wp14:editId="1284B4B9">
+            <wp:extent cx="5278120" cy="2968942"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="24" name="Picture 24" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 18" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_9e01271f0a7ed3530a8feeb0a93f2956e3a4b878_u116_5_openlearn_f_a.eps.png"/>
+                    <pic:cNvPr id="24" name="Picture 24" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1028700" cy="1047750"/>
+                      <a:ext cx="5278120" cy="2968942"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="122" w:name="View_Session2_Description9"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="58B6323F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="650792781"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B279E5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FB2C52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E00F5E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:divId w:val="1599408958"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="Session4_MediaContent2"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t>Video content is not available in this format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BA7139" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1660379151"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Video 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Carbon emissions per country and per capita </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="99" w:name="View_Session4_Transcript2"/>
+    <w:p w14:paraId="0C967D17" w14:textId="58F141AC" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1823233107"/>
+        <w:divId w:val="1660379151"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Description9" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Transcript2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Uncaptioned Figure</w:t>
+        <w:t>View transcript - Video 2 Carbon emissions per country and per capita</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
-[...3 lines deleted...]
-        <w:divId w:val="700397069"/>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="044985B2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1660379151"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Figure</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1778062443"/>
+    <w:p w14:paraId="139AA2D5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1189875834"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="Session2_Figure10"/>
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkStart w:id="100" w:name="Session4_Figure10"/>
+      <w:bookmarkEnd w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BEF8855" wp14:editId="2F4E199E">
-[...2 lines deleted...]
-            <wp:docPr id="19" name="Picture 19" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_6d550cdf69794333f1899a1062548ef344d1624f_u116_5_openlearn_f_b.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5166AAE3" wp14:editId="148D39D1">
+            <wp:extent cx="4876800" cy="2743200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Picture 25" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 19" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_6d550cdf69794333f1899a1062548ef344d1624f_u116_5_openlearn_f_b.eps.png"/>
+                    <pic:cNvPr id="25" name="Picture 25" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1019175" cy="1028700"/>
+                      <a:ext cx="4876800" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="124" w:name="View_Session2_Description10"/>
-[...27 lines deleted...]
-        <w:divId w:val="700397069"/>
+    <w:p w14:paraId="2E657C74" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1660379151"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...54 lines deleted...]
-        <w:divId w:val="984164625"/>
+    <w:p w14:paraId="06643507" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Case Study</w:t>
-[...29 lines deleted...]
-        <w:divId w:val="1851555772"/>
+        <w:t>End of Media Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D52FA93" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Case Study</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+        <w:t>Start of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0363B99D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="392853892"/>
+        <w:divId w:val="1361589509"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="Session2_CaseStudy3"/>
-      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkStart w:id="101" w:name="Session4_Activity2"/>
+      <w:bookmarkEnd w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Study note: Viewing and listening for a purpose</w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t>Activity 4 Income and carbon emissions across the world</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D47834" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="timing"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="815030608"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allow about 10 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29143743" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="918171798"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="Session4_Part1"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Case Study</w:t>
-[...149 lines deleted...]
-        </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0798CD0D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="1367750134"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="5594061"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="Session4_Question2"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why is it important for international agreements on reducing carbon dioxide (and other GHG) emissions to compare countries on their emissions per person as well as on their total emissions? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFF18AF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="918171798"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="5462A473" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="1213156423"/>
+        <w:divId w:val="1938755256"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="Session2_FreeResponse17"/>
-      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkStart w:id="104" w:name="Session4_FreeResponse15"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="133" w:name="View_Session2_Answer3"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="105" w:name="View_Session4_Answer1"/>
+    <w:p w14:paraId="674BB66D" w14:textId="0D856F36" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1367750134"/>
+        <w:divId w:val="918171798"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Answer3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Answer1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="5EA26DF4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1626766109"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="Session4_Part2"/>
+      <w:bookmarkEnd w:id="106"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="18611B3C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="1082025597"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="391974622"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="Session4_Question3"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which groups of countries are historically responsible for the main growth in carbon dioxide emissions, and from which groups will the main growth come in the future? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605E8E5C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1626766109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="2069647744"/>
+    <w:p w14:paraId="268836CA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1469474002"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="136" w:name="Session2_FreeResponse18"/>
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkStart w:id="108" w:name="Session4_FreeResponse16"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="137" w:name="View_Session2_Answer4"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="109" w:name="View_Session4_Answer2"/>
+    <w:p w14:paraId="52AAB547" w14:textId="00AE3410" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1082025597"/>
+        <w:divId w:val="1626766109"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Answer4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Answer2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="137"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="79F95316" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2137210481"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="Session4_Part3"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6CF55B37" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="468982629"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1326012274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="Session4_Question4"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>What do the videos suggest that different countries should aim for to reduce their emissions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB9404C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2137210481"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="77481085"/>
+    <w:p w14:paraId="2CE46C11" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1156649905"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="Session2_FreeResponse19"/>
-      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkStart w:id="112" w:name="Session4_FreeResponse17"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="141" w:name="View_Session2_Answer5"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="113" w:name="View_Session4_Answer3"/>
+    <w:p w14:paraId="52129474" w14:textId="6920474B" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="468982629"/>
+        <w:divId w:val="2137210481"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Answer5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Answer3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="2DD5FC89" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1292132573"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="Session4_Part4"/>
+      <w:bookmarkEnd w:id="114"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0545D7CF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...16 lines deleted...]
-        <w:divId w:val="1897084069"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="774984521"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="Session4_Question5"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>What do the videos leave out of his analysis?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6374D0FA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1292132573"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="458768024"/>
+    <w:p w14:paraId="1381EA2E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="876694775"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="Session2_FreeResponse20"/>
-      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkStart w:id="116" w:name="Session4_FreeResponse18"/>
+      <w:bookmarkEnd w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="145" w:name="View_Session2_Answer6"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="117" w:name="View_Session4_Answer4"/>
+    <w:p w14:paraId="7A0194A4" w14:textId="77DBE2C7" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1897084069"/>
+        <w:divId w:val="1292132573"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Answer6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Answer4"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="145"/>
-[...3 lines deleted...]
-        <w:divId w:val="1851555772"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="29B03EAE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="315450389"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+    <w:p w14:paraId="696170A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1943952975"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="Session4_Section4"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.4 Summary of Section 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2B8F88" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1943952975"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The main learning points from Section 2 are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542E3E94" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1943952975"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>There are different ways of calculating the carbon footprints of individuals and households. Excluding the emissions associated with imports and exports, the mean territorial UK footprint is 4.7 tonnes of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emitter. Video 2 examines the carbon emissions of a fictional average suburban family – the Carbons – who live in a rich country, like the USA. </w:t>
-[...79 lines deleted...]
-        <w:divId w:val="1717123890"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per person per year. But more realistically, including imports and exports and other GHGs, the mean consumption-based UK footprint of CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equivalent per person per year is more than twice that amount. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D239C5E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1943952975"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main components of individual and household carbon footprints in developed countries are private car and air travel, household gas and electricity use, the consumption of food and other goods, and the use of services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A328B81" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1943952975"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The carbon footprints of individuals and households vary widely within countries, related especially to people’s incomes, household sizes and lifestyles. For example, the carbon footprint per person of people living in Europe and the USA with the highest 10% of incomes is about six times that of those with the lowest 10%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701EA708" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1943952975"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The carbon footprint also varies between countries, by amounts depending on how it is calculated. About half of the world’s total territorial CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions are produced by three countries: China, the USA and India. The average territorial emissions per person in the USA are nearly twice those of people in China and nearly eight times more than people in India. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FACF92" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1943952975"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Territorial emissions are used in international negotiations to limit dangerous increases in global temperatures. To reach international agreements, it is fairer to compare countries on mean carbon footprints per person than on total emissions, although this obscures the differences between the footprints of rich and poor people within each country. Next you will estimate your own carbon footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747221E5" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="Session2_Figure11"/>
-[...60 lines deleted...]
-        <w:divId w:val="1210608058"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74523DF0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="97600877"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="Session5"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 How heavy is your footprint? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121F14B4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this section you’ll be estimating your individual (i.e. personal) carbon footprint using a computer-based calculator. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6A0240" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon calculator was specially developed for The Open University by drawing upon some of the studies and reports discussed in previous sections. The data from these were then updated using the latest available statistics. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E52850" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The calculator will show you which consumption activities make large and small contributions to your carbon footprint. But because the calculator is a model of reality, that is a simplified representation of the real world, it can give you only an estimate of your carbon footprint and how it is broken down into: emissions arising from the energy you use for room and water heating; your travel by car, public transport and air; your typical diet, usual spending habits, and so on. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504887D0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The results the calculator produces are only as good as the accuracy of the data, assumptions, equations and options within the model and the information you enter into it. For example, if you drive a medium-sized petrol-engine car, the calculator works out the carbon footprint of your personal car travel by multiplying your approximate annual car mileage (chosen from a drop-down list of options) by the mean CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> emissions per kilometre for medium (1.4 to 2 litre) petrol engines from official statistics adjusted for the number of people who typically occupy a household car when in use. The accuracy of the car footprint depends on how close your actual car mileage is to the options offered by the calculator, how close your actual car emissions are to the mean for 1.4 to 2 litre petrol-engine cars, and how typical your car occupancy actually is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098F0F0E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The calculator could, of course, provide a more accurate car travel footprint if you were asked for more detailed information, such as the make and model of your car, how many people usually travel in the car and your typical annual car mileage. But it could be time-consuming and laborious to complete if this amount of detail were required for all the questions in the calculator. Carbon calculators therefore make compromises between the time and effort required to use them and their accuracy. This one tries to make the process fairly quick and easy, and focuses on the information that has the biggest effects, in order to provide an approximate, but realistic, personal carbon footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5041536B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="97600877"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon calculator also enables you to try out the effects on your footprint of making changes, such as to your home’s energy efficiency. Testing different changes without having to make them in reality is a form of computer modelling. In Section 4 you’ll be asked to reduce your footprint by modelling the effects of changes allowed by the calculator – such as driving or flying less, or changing your car, diet or spending behaviour. Because it uses the consumption-based perspective, the calculator assumes that most of the nation’s footprint arises from consumer demand and behaviour. The emissions generated by public services, business and non-governmental organisations are allowed for to some extent, but the main responsibility for reducing the footprint is given to individuals and households. However, in Section 5 you can try out the effects on your footprint of making changes beyond the household level, such as spending some of your income on ‘voluntary carbon offsets’ for carbon-saving projects or agreeing to carbon taxes for national investments in low-carbon technologies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752A06B6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="473909301"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="Session5_Section1"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1 Calculating your carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685061F6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="473909301"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How big is your carbon footprint? And what are the main contributors to your carbon footprint? You will now use the OU carbon calculator to estimate your personal footprint and identify your actions which contribute to it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECAFF4B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="473909301"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Figure</w:t>
-[...193 lines deleted...]
-        </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7CB0D3C8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="240"/>
-        <w:outlineLvl w:val="4"/>
-        <w:divId w:val="163128745"/>
+        <w:outlineLvl w:val="3"/>
+        <w:divId w:val="1326471892"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="153" w:name="Session2_Activity4"/>
-      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkStart w:id="121" w:name="Session5_Activity1"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Activity 6 The Carbons and the Tans</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Activity 5 Your carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B9A375" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1823277428"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="154"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="923683263"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allow about 1 hour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC08676" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="923683263"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="06F3373C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="Session5_Question1"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r>
+        <w:t>a. Following the steps below, use the OU carbon calculator to work out your individual carbon footprint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9AAE85" w14:textId="5343B616" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...592 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open the carbon calculator, in a new window or tab, by clicking on this link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>OU carbon calculator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="38260739" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Click on ‘Next’ on the Welcome screen to start.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EFE68E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Answer the questions on the calculator’s tabs from ‘Your Household’ to ‘Goods’ for your existing situation. </w:t>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer the questions on the calculator’s tabs from ‘Your Household’ to ‘Goods’ for your existing situation. (There are no questions to answer in the ‘Infrastructure’ tab). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>You’ll find that some questions are fairly general and don’t exactly fit your personal situation and there are options that require estimates (or even ‘guestimates’). So you’ll have to choose answers or values that fit your situation as closely as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7F6CAF0C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that some questions refer to the whole household and some to you personally. If the question asks what do ‘you’ do (e.g. How many minutes do you spend in the shower?) it means you personally, unless it’s clear that all household members are involved (e.g. What main fuel do you use to heat your hot water?). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07845AEB" w14:textId="7D3E11FA" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1433237790"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For help in using the carbon calculator go to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>FAQs page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA0B113" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Select ‘Next’ on the Welcome screen to start.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB61F96" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer the questions on the calculator’s tabs from ‘Your Household’ to ‘Goods’ for your existing situation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>You’ll find that some questions are fairly general and don’t exactly fit your personal situation and there are options that require estimates (or even ‘guestimates’). So you’ll have to choose answers or values that fit your situation as closely as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE696BC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that some questions refer to the whole household and some to you personally. If the question asks what do ‘you’ do (e.g. How many minutes do you spend in the shower?) it generally means you personally, unless it’s clear that all household members are involved (e.g. What main fuel do you use to heat your hot water?). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28316A96" w14:textId="52E1FA14" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional guidance and FAQs can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>found here</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD2D07E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The right-hand panel of the carbon calculator screens includes two bar charts – the ‘You’ and UK ‘Average’ carbon footprints. As you answer the carbon calculator questions, the effect on your footprint will be shown on the ‘You’ bar chart and in the data on Summary screen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549516A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">tab. Then name (e.g. </w:t>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="880483250"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can make changes to your answers as many times as you like until you are satisfied you have the best estimate of your footprint. When you are satisfied that you have the best estimate of your existing footprint; go to the Summary tab. Then name (e.g. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>ExistingFootprint1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">) and save a record of your footprint. You can make changes to your answers as many times as you like until you are satisfied you have the best estimate of your footprint. </w:t>
-[...12 lines deleted...]
-        <w:divId w:val="1433237790"/>
+        <w:t xml:space="preserve">) and save a record of your footprint </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76925323" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figure 11 below shows the OU carbon calculator ‘Summary’ footprint screen, with an example existing carbon footprint for a hypothetical student (in the left-hand column of the table and the left-hand bar chart) and the UK average (mean) carbon footprint (in the right-hand column of the table and the right-hand bar chart). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668C6371" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1533805080"/>
+    <w:p w14:paraId="32CFDE76" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="414984270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="167" w:name="Session3_Figure1"/>
-      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkStart w:id="123" w:name="Session5_Figure1"/>
+      <w:bookmarkEnd w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D59677F" wp14:editId="49E4657A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F0A95A5" wp14:editId="289432E9">
             <wp:extent cx="5278238" cy="3843377"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-            <wp:docPr id="22" name="Picture 22" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_d62fae4edf3e3950ea56dbc297940ed24d06431b_u116_5_openlearn_f12.tif.jpg"/>
+            <wp:docPr id="26" name="Picture 26" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 22" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_d62fae4edf3e3950ea56dbc297940ed24d06431b_u116_5_openlearn_f12.tif.jpg"/>
+                    <pic:cNvPr id="26" name="Picture 26" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278238" cy="3843377"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6B962ABC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1567642388"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1285699252"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 12</w:t>
-[...2 lines deleted...]
-        <w:t>   An example of the OU carbon calculator ‘Summary’ footprint screen. The student’s existing footprint is 14.89 tonnes CO</w:t>
+        <w:t>Figure 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> An example of the OU carbon calculator ‘Summary’ footprint screen. The student’s existing footprint is 12.70 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t>e per year; this is greater than the UK national average of 14.60 tonnes CO</w:t>
+        <w:t>e per year; this is greater than the UK national average of 11.53 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e per person per year. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="168" w:name="View_Session3_Description1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="124" w:name="View_Session5_Description1"/>
+    <w:p w14:paraId="7AF24E47" w14:textId="3B04C597" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1567642388"/>
+        <w:divId w:val="1285699252"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session3_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 12   An example of the OU carbon calculator ‘Summary’ footprint screen. The ...</w:t>
+        <w:t>View description - Figure 14 An example of the OU carbon calculator ‘Summary’ footprint screen. The ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="168"/>
-[...3 lines deleted...]
-        <w:divId w:val="1433237790"/>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="3CB1EDDC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1433237790"/>
+    <w:p w14:paraId="10FED256" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="880483250"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">b. The carbon calculator is a simplified computer model of the real world. Why is such a model useful, and what is the implication of it being based on the consumption perspective for measuring carbon footprints? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="76172677"/>
+    <w:p w14:paraId="1AD7F6AD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="923683263"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6A1EFE9F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="275410378"/>
+        <w:divId w:val="429663666"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="169" w:name="Session3_FreeResponse1"/>
-      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkStart w:id="125" w:name="Session5_FreeResponse1"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="170" w:name="View_Session3_Answer1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="126" w:name="View_Session5_Answer1"/>
+    <w:p w14:paraId="421B074F" w14:textId="21D48939" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="76172677"/>
+        <w:divId w:val="923683263"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session3_Answer1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session5_Answer1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View answer - Activity 7 Your carbon footprint</w:t>
+        <w:t>View answer - Activity 5 Your carbon footprint</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="170"/>
-[...3 lines deleted...]
-        <w:divId w:val="1193037624"/>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="21F42A9B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="473909301"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="2F134C09" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1145121503"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="171"/>
+        <w:divId w:val="1936477967"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="Session5_Section2"/>
+      <w:bookmarkEnd w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.2 Summary of Section 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1145121503"/>
+    <w:p w14:paraId="1258B2F0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1936477967"/>
       </w:pPr>
       <w:r>
         <w:t>The main learning points from Section 3 are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6FD56778" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1145121503"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1936477967"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual and household carbon calculators are models that use data, mathematical equations and assumptions to convert information that you provide about your home, travel, etc. into an approximate figure for your carbon footprint. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="68EF4EF7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1145121503"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1936477967"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The results provided by a carbon calculator can only be as good as the accuracy of the data, assumptions, equations and options within the model and the information entered into it. Carbon calculators have to make compromises between usability and accuracy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="3FB55AFB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1145121503"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1936477967"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Carbon calculators allow you to model the effects on your carbon footprint of making changes (e.g. to your home’s energy efficiency, travel choices or diet), and so explore how best to reduce your footprint. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1145121503"/>
+    <w:p w14:paraId="2B7035B0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1936477967"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now you know the extent of your carbon footprint, next you will look at ways of reducing it. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="4C77169D" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4524181B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1283609602"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="172"/>
+        <w:divId w:val="1977027998"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="Session6"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4 Reducing your carbon footprint</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1283609602"/>
+    <w:p w14:paraId="14BDAAFD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1977027998"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Calculating your individual carbon footprint using the OU carbon calculator gives you a good idea of the contribution to the total footprint made by your choices regarding energy, food, travel, etc. You’ll also know how your carbon footprint compares to that of the mean footprint per person for the UK or another country. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...19 lines deleted...]
-        <w:divId w:val="1283609602"/>
+    <w:p w14:paraId="4B5563F5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1977027998"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Unless you already live a very ‘green’ lifestyle, it’s unlikely that your footprint will be light enough to contribute to limiting global temperature rise and be compatible with long-term environmental sustainability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E882C0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1977027998"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section, therefore, discusses targets for reducing carbon footprints towards an environmentally sustainable level. At the end of the section, you’ll then use the carbon calculator again to explore options for reducing your footprint towards such targets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="63ECC3EF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1140852854"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="173"/>
+        <w:divId w:val="1796945479"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="Session6_Section1"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.1 Carbon reduction targets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...78 lines deleted...]
-        <w:divId w:val="1140852854"/>
+    <w:p w14:paraId="0D258CE8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first international agreement to set carbon reduction targets was the 1997 United Nations Kyoto Protocol. This came into force in 2005 and required developed countries to reduce their human-generated GHG emissions by an average of just over 5% on 1990 levels between 2008 and 2012. The developing countries that signed up, including India and China, were not required to meet any reduction targets, the USA never ratified the treaty, and Canada and Russia withdrew in 2011 before the second reduction period (from 2012 to 2020) began. The Kyoto Protocol was an important, if modest, first step and known to be inadequate to meet the challenges of climate change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749B5507" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A series of UN climate change conferences (COPs) since Kyoto came into force have attempted to get international agreements on reducing GHG emissions to limit the rise in average global temperatures. The UN climate conference (COP21) was held in Paris in December 2015. It agreed on the need for drastic cuts in total GHG emissions to limit global temperature rise to 2 °C, and preferably to 1.5 °C, above pre-industrial levels. It was signed by most of the world’s countries in April 2016. At subsequent COPs it was agreed that limiting the temperature increase to 1.5 °C is needed to avoid the worst effects of climate change. However, in 2023 the World Meteorlogical Organization (WMO, 2023) predicted that a 1.5 °C rise was likely to be reached, at least temporarily, between 2023 and 2027. In fact, 2023 was the hottest year on record (WMO, 2024) but this record was surpassed one year later in 2024 with an annual average temperature increase of about 1.55 °C above pre-industrial levels (WMO, 2025) – a symbolic warning to the world. To limit a long-term rise in the mean global temperature to 1.5 °C, a globally equitable carbon footprint – based on UN estimates – is calculated to be about 2.5 tonnes CO2 equivalent for every person on the planet, reducing to net zero by the end of the century. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0619E8F4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UK Government exceeded its Kyoto targets and in 2008 passed a pioneering Climate Change Act. Under this Act, the Climate Change Committee was set up to advise the government on carbon budgets, a limit on the GHG emissions in a given time period, and associated emission reduction targets, which are legally binding. After the Paris agreement (COP 21), and leading up to the COP26 UN climate conference in Glasgow in 2021, the UK’s targets for meeting its Sixth Carbon Budget and its national contribution to limiting global temperature rise to 1.5 °C were strengthened. The current UK targets are a 68% reduction in GHG emissions by 2030 and a 78% reduction by 2035, with a reduction to net zero by 2050 compared to the 1990 level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A9269" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">‘Net zero by 2050’ doesn’t mean zero carbon (i.e. no emissions); rather, it means that any emissions remaining in 2050 from UK production and consumption plus a share of international aviation and shipping would be balanced by removal of an equivalent amount of GHGs from the atmosphere, for example by planting trees or developing and using emerging technologies such as carbon capture, utilisation and storage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9FA1B5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By 2024, UK emissions were 50.4% below the 1990 level (CCC, 2025). Although this represents a welcome, as well as considerable fall in emissions, there is still some way to go to meet the targets and the pace of change will need to increase. It is also arguable that now the required emissions reductions are largely in sectors where this is harder to achieve, such as agriculture and aviation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0B753F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is important to understand that, in line with the UN’s Climate Convention, these targets are based on territorial GHG emissions and so don’t include the UK’s carbon footprint associated with imports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649DB937" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
       </w:pPr>
       <w:r>
         <w:t>What might these targets mean for your individual carbon footprint?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1140852854"/>
+    <w:p w14:paraId="11D77030" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="10F7A8EC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-        <w:divId w:val="1504658732"/>
+        <w:divId w:val="227494600"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="174" w:name="Session4_Activity1"/>
-      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkStart w:id="130" w:name="Session6_Activity1"/>
+      <w:bookmarkEnd w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Activity 8 Carbon footprint targets</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Activity 6 Carbon footprint targets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08182427" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="862941109"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1220554407"/>
       </w:pPr>
       <w:r>
         <w:t>Allow about 30 minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="175"/>
+    <w:p w14:paraId="212FAB69" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1753315695"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="Session6_Part1"/>
+      <w:bookmarkEnd w:id="131"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="176"/>
+    <w:p w14:paraId="3CCF9A4F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1716612221"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="Session6_Question1"/>
+      <w:bookmarkEnd w:id="132"/>
       <w:r>
         <w:t xml:space="preserve">The mean </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>territorial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carbon footprint of a UK inhabitant in 1990 was 14.2 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e per person per year (UNFCCC, 2015). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="035FA743" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1716612221"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What should be the mean carbon footprint of a UK inhabitant given the following targets? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A071A9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="1716612221"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The UK Government’s target of a 68% reduction in territorial GHG emissions on 1990 levels by 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31351C57" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="1716612221"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The government’s target of a 78% reduction by 2035.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8CF511" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="1716612221"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The government’s target of reaching net zero by 2050.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A2879D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1869482996"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1716612221"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">On a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>consumption</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis, including imports and exports, the 1990 UK footprint was approximately 15.7 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e per person per year (CCC, 2013). What would be the footprints for the above reduction targets? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...20 lines deleted...]
-        <w:divId w:val="1408500731"/>
+    <w:p w14:paraId="0D393DDF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1716612221"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">See Percentages and parts per million (ppm) in Section 1 for how to calculate percentage reductions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68075173" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1753315695"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7BCCA6E1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="564415519"/>
+        <w:divId w:val="302538908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="177" w:name="Session4_FreeResponse1"/>
-      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkStart w:id="133" w:name="Session6_FreeResponse1"/>
+      <w:bookmarkEnd w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide your answer... </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="178" w:name="View_Session4_Discussion1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="134" w:name="View_Session6_Discussion1"/>
+    <w:p w14:paraId="752AFA79" w14:textId="7ECFB07E" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1408500731"/>
+        <w:divId w:val="1753315695"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Discussion1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View discussion - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="178"/>
-[...3 lines deleted...]
-        <w:divId w:val="1140852854"/>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="0CD7F42A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1140852854"/>
+    <w:p w14:paraId="53BE9AA4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="179"/>
+    <w:p w14:paraId="523F65EF" w14:textId="1791D38F" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1955744285"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="Session6_Box1"/>
+      <w:bookmarkEnd w:id="135"/>
       <w:r>
         <w:t>If you live outside the UK, find the mean CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> emissions per person for your country using the sources for </w:t>
       </w:r>
       <w:hyperlink w:anchor="table2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Table 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink w:anchor="fig9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Then work out your individual target footprint (e.g. using the EU countries’ target of 40% reduction by 2030 or by searching for ‘emissions reduction pledges, Paris 2015’). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1140852854"/>
+    <w:p w14:paraId="6536724A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1796945479"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="74CB735F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1817258893"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="180"/>
+        <w:divId w:val="1912353278"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="Session6_Section2"/>
+      <w:bookmarkEnd w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4.2 Actions for lighter living</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...55 lines deleted...]
-        <w:t>Tables 5a–d provide examples of how different actions affect your carbon footprint and so what you could do or change to reduce it. But be aware that the effects of these actions depend on the assumptions and data sources used. For example, the CO</w:t>
+    <w:p w14:paraId="3C15F255" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this section, you will learn about those actions or changes which are likely to have a big effect on your footprint and those with only a small effect. You will also consider some of the complexities in calculating these effects. This should help prepare you for Activity 11 at the end of this section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FE733B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tables 4a–d provide examples of how different actions affect your carbon footprint and so what you could do to reduce it. But be aware that the effects of these actions depend on the assumptions and data sources used. For example, the CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> savings from filling cavity walls with insulation depend on: the house type and size (detached, terraced, etc.); its heating system (gas, electric, etc.); how the house is occupied; and more. So in Table 5a, instead of providing different savings for different types of household, an overall average of 240 kg CO</w:t>
-[...22 lines deleted...]
-        <w:divId w:val="1817258893"/>
+        <w:t xml:space="preserve"> savings from filling cavity walls with insulation depend on: the house type and size (detached, terraced, etc.); its heating system (gas, electric, etc.); and how the house is occupied. You should therefore regard the information in Tables 4a–d as ‘ballpark’ figures rather than exact numbers. It also means that effects of changes you might make in the calculator may not exactly match those in the tables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C977BCC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can view Tables 4a–d in their full size by clicking on ‘View larger image’ beneath each table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A750106" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="1487815395"/>
+    <w:p w14:paraId="05B51AB3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1191070110"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="182" w:name="Session4_Figure1"/>
-      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkStart w:id="137" w:name="Session6_Figure1"/>
+      <w:bookmarkEnd w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A15DA34" wp14:editId="1360D16A">
-[...2 lines deleted...]
-            <wp:docPr id="23" name="Picture 23" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b3242a90433854c7aa3c8cfdfc6828468be432ca_u116_5_openlearn_table_3_4_a.eps.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C84C2AC" wp14:editId="5BE8EC0C">
+            <wp:extent cx="5278120" cy="5069381"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="27" name="Picture 27" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 23" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_b3242a90433854c7aa3c8cfdfc6828468be432ca_u116_5_openlearn_table_3_4_a.eps.png"/>
-[...317 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 26" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_76ccd1c4037ae7c50c21ccffbb6bc1e64db40d99_u116_5_openlearn_table_3_4_d.eps.png"/>
+                    <pic:cNvPr id="27" name="Picture 27" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5278120" cy="3198358"/>
+                      <a:ext cx="5278120" cy="5069381"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0FCDFE80" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="24448024"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1400978614"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Table 5d</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1817258893"/>
+        <w:t>Table 4a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Estimated effects of individual or household actions on carbon footprint (Energy) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA93430" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1817258893"/>
+    <w:p w14:paraId="3243FE6A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Activity</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7583EE6A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="240" w:right="240"/>
-[...839 lines deleted...]
-        <w:divId w:val="1859925232"/>
+        <w:divId w:val="673846269"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="195" w:name="Session4_Figure5"/>
-      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkStart w:id="138" w:name="Session6_Figure2"/>
+      <w:bookmarkEnd w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524C8A34" wp14:editId="5D5EDC62">
-            <wp:extent cx="4152900" cy="3790950"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A2F4A21" wp14:editId="3E172621">
+            <wp:extent cx="5278120" cy="6477693"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="27" name="Picture 27" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_17d2e075558e92d5881afa5420431d8ea9af7081_u116_5_openlearn_f13.eps.png"/>
+            <wp:docPr id="28" name="Picture 28" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 27" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_17d2e075558e92d5881afa5420431d8ea9af7081_u116_5_openlearn_f13.eps.png"/>
+                    <pic:cNvPr id="28" name="Picture 28" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4152900" cy="3790950"/>
+                      <a:ext cx="5278120" cy="6477693"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="615E4467" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1743599463"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1758211069"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 13</w:t>
-[...33 lines deleted...]
-        <w:divId w:val="352925927"/>
+        <w:t>Table 4b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Estimated effects of individual or household actions on carbon footprint (Transport) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787312D5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="352925927"/>
+    <w:p w14:paraId="71A67966" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>Start of Activity</w:t>
-[...210 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8C405C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="4"/>
-[...256 lines deleted...]
-        <w:divId w:val="824009061"/>
+        <w:divId w:val="572591462"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="204" w:name="Session4_Figure6"/>
-      <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkStart w:id="139" w:name="Session6_Figure3"/>
+      <w:bookmarkEnd w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B39803C" wp14:editId="07F92F1A">
-[...2 lines deleted...]
-            <wp:docPr id="28" name="Picture 28" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_5e0c93b4e7ec80f845594f8d4a2cd49300ea5eef_u116r_cc_user_guide_openlearn_f02.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D64166E" wp14:editId="25A8F48F">
+            <wp:extent cx="5278120" cy="5120899"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="29" name="Picture 29" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 28" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_5e0c93b4e7ec80f845594f8d4a2cd49300ea5eef_u116r_cc_user_guide_openlearn_f02.tif.jpg"/>
+                    <pic:cNvPr id="29" name="Picture 29" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5278595" cy="3858422"/>
+                      <a:ext cx="5278120" cy="5120899"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="118DB81B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="338315857"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="410350942"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 14</w:t>
-[...33 lines deleted...]
-        <w:divId w:val="557935026"/>
+        <w:t>Table 4c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Estimated effects of individual or household actions on carbon footprint (Food) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DC9D82" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="71314447"/>
+    <w:p w14:paraId="1E933276" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Question</w:t>
-[...327 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10038F1E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1251427528"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...402 lines deleted...]
-      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkStart w:id="140" w:name="Session6_Figure4"/>
+      <w:bookmarkEnd w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D90BFD9" wp14:editId="351CEC02">
-[...2 lines deleted...]
-            <wp:docPr id="29" name="Picture 29" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_169e64c3d61e8001b853c216ef9005b2b8caca99_u116_5_f15.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FD1E1D4" wp14:editId="1AF87D6E">
+            <wp:extent cx="5278120" cy="3683417"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="30" name="Picture 30" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 29" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_169e64c3d61e8001b853c216ef9005b2b8caca99_u116_5_f15.tif.jpg"/>
+                    <pic:cNvPr id="30" name="Picture 30" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3904488" cy="1975104"/>
+                      <a:ext cx="5278120" cy="3683417"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="739638DA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="493028912"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1041713830"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 15</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Table 4d</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Estimated effects of individual or household actions on carbon footprint (Goods; waste and recycling) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651003EC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327350F9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF62AF0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:divId w:val="1342857670"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="Session6_Activity2"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Activity 7 Lighter carbon living</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADA01CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="timing"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1748918851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allow about 10 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7883A2F5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1748918851"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0F8584" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="20084536"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="Session6_Question2"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r>
+        <w:t xml:space="preserve">Considering Table 4a–d, what actions do you think are most likely to substantially reduce your carbon footprint? And which seem to make only a relatively small difference? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0782042E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="20084536"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The actions fall into two broad groups – technical and behavioural (sometimes referred to as lifestyle). For example, installing energy-saving lamps in your home is a ‘technical’ action, while switching lights off is a ‘behavioural’ action. For example, installing energy-saving lights in your home is a ‘technical’ action, while switching lights off is a ‘behavioural’ action. Sort your list of actions into technical (T) and behavioural (B) actions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E7097E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1748918851"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3763E3C4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1512066209"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="Session6_FreeResponse2"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5C5C5C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide your answer... </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="144" w:name="View_Session6_Discussion2"/>
+    <w:p w14:paraId="0E25AA80" w14:textId="22E4BEC6" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="493028912"/>
+        <w:divId w:val="1748918851"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Description1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Discussion2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>View description - Figure 15 Solar panels</w:t>
+        <w:t>View discussion - Activity 7 Lighter carbon living</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="215"/>
-[...3 lines deleted...]
-        <w:divId w:val="1847095261"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="560AB13D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
-        <w:t>End of Figure</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733E4899" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These are some of the effective actions that you can take. Remember from Section 2 that household income and size also have a very big effect on personal carbon footprints. There may be little you can, or want to, do about your income, but you may have some control over how you spend it; for example, you could spend spare income on insulating your home, on holiday flights, or on ‘offsetting’ your emissions (see Section 5). The number of people in your household may also not be something you can change, but if you have spare room it is usually carbon efficient for it to have an occupant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377414D0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1912353278"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Although having a higher occupancy rate in a house will reduce each occupants footprint, increasing the population of the world, without any other changes, clearly increases total carbon emissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4F3385" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="67847507"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="Session6_Section3"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.3 Lighter living costs and constraints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28786BDB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="67847507"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Of course, the costs of ‘light living’ actions also need to be considered. Some actions involve no cost or save money – for example, less flying, shopping or meat eating – or can even make money, such as letting out a spare room. Others are low cost with a rapid payback time. For example, replacing a halogen light bulb with a low-energy compact fluorescent lamp (CFL) or light emitting diode (LED) lamp should pay back the new lamp’s cost in lower electricity bills in a year. Other measures may involve extra cost, for example taking the train instead of driving, or considerable investment, such as installing a rooftop solar photovoltaic (PV) system, which may take ten years or more to pay back. The big carbon-reduction benefits of such actions have to be weighed against affordability, cost and return – although some people may consider that the economics are less important than the carbon reductions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECE71D3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="67847507"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Apart from cost, there are many other factors that may attract or deter people from acting. Travel behaviour is well known as one of the most difficult things to change. For example, there may be little choice for some people about using a car for commuting, shopping or ferrying children about. Looking forward to that foreign holiday may be the one thing that keeps someone going. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F16725" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="67847507"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As noted in Section 2, needs, wants and social values are important too. For example, some people feel that travelling by bicycle or bus is only for people who can’t afford a car, and that flying to exotic destinations gives them social status. On the other hand, others get satisfaction in the idea of cutting their travel footprint in half, or making their home really ‘green’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080ED8D3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="67847507"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Most people’s lifestyles are only partly under their control or are what is considered ‘normal’ by society. So freedom to change can be constrained by circumstances and the expectations of wider society. Even so, it’s important not to fall into the trap of thinking that only making changes with minor environmental benefits is enough. As the former government chief scientific advisor, Professor David McKay, observed, ‘If everyone does a little, we’ll achieve only a little’ (McKay, 2008, p. 3). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA0DD16" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="854001574"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="Session6_Section4"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.4 Moving towards a sustainable carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024E64F2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="854001574"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In Section 4.1 it was noted that a globally sustainable carbon footprint was about 2.5 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person per year, to be achieved by 2030. That would require the mean footprints per person in the Global North to be reduced by about 80%, while allowing the footprints of poorer countries in the Global South to increase to give their populations a reasonable standard of living. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14834420" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="854001574"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In Activity 8, you calculated that meeting the UK Government’s emission reduction targets on the way to net zero would mean a personal consumption-based carbon footprint of about 5 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person per year by 2030, falling to about 3.5 tonnes by 2035. The discussion noted that such light personal carbon footprints might be achievable by individual and household actions, but are likely to require the making of carbon-saving investments beyond the home and/or actions by government and businesses, such as those discussed in Section 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD9398D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="854001574"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In the next section you will continue to consider your personal carbon footprint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8189FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="1201358499"/>
-[...23 lines deleted...]
-        <w:divId w:val="1201358499"/>
+        <w:divId w:val="1752971446"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="Session6_SubSection1"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.4.2 How can you reduce your carbon footprint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6697E92E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1752971446"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There are many websites that provide information and inspiration for home eco-refurbishment, lower-carbon transport options, and other green technologies and lifestyle changes. Some give the cost of different actions, available subsidies and the time to pay back any expenditure involved. There are also apps available to download that aim to make it easier and more convenient for users to reduce their impact on the environment – for example, ‘Too Good To Go’, which aims to reduce food waste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD978FA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1752971446"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You will now return to the carbon calculator to explore how you might be able to reduce your carbon footprint to a target level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0304E8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1752971446"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
+        <w:t>Start of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E01C51" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="4"/>
+        <w:divId w:val="405372803"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="Session6_Activity3"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Activity 8 Reducing your carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AAEF6C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="timing"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1808232988"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allow about 1 hour 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAFCB37" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1808232988"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13D3AD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="787238990"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="Session6_Question3"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r>
+        <w:t>Use the carbon calculator to explore how to reduce your carbon footprint to your chosen target by following the steps below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AC4D65" w14:textId="016AA4D1" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>carbon calculator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B21E25A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With the calculator running go to the Summary tab and open your ‘existing’ footprint from Activity 7. ). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF5552F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> On the Target screen, select either a Personal OR a Government reduction target. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D1D8A5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal target: first select the ‘Accept footprint’ button to set Your existing footprint value. Your footprint on the bar chart and Summary screen will appear in the box. Then in the box below type in your chosen percentage reduction target. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5871136C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Government targets: select a percentage reduction (50%, 65% or 75%) on the UK Average consumption-based footprint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0502FC24" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the calculator to explore how your existing footprint might be reduced to your chosen target level. Do this by selecting the calculator’s tabs and changing answers to the questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8FA5C0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you are satisfied that you have reached – or done your best to reach – your target, save your reduced footprint using a different name (e.g. ReducedFootprint1) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D6AB30" w14:textId="352B672A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="787238990"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAQs can be </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>found here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1172349F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="787238990"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6559659E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="2029134178"/>
+        <w:divId w:val="275060799"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="217" w:name="Session5_Figure2"/>
-      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkStart w:id="150" w:name="Session6_Figure5"/>
+      <w:bookmarkEnd w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3196CC17" wp14:editId="01204D26">
-[...2 lines deleted...]
-            <wp:docPr id="30" name="Picture 30" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_46673b5a57ce698b7053cedaa5c8663e0b2af78d_u116_5_f16.tif.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06DD7C52" wp14:editId="750F2493">
+            <wp:extent cx="4876800" cy="3343275"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="31" name="Picture 31" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 30" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_46673b5a57ce698b7053cedaa5c8663e0b2af78d_u116_5_f16.tif.jpg"/>
+                    <pic:cNvPr id="31" name="Picture 31" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId43">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4876800" cy="3343275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C3E88" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Caption1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="983435099"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Figure 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Target screen: My Existing Footprint 1 saved and a Personal target of a 25% reduction on that existing footprint set </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="151" w:name="View_Session6_Description1"/>
+    <w:p w14:paraId="5217C2F8" w14:textId="689403EE" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="983435099"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Description1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View description - Figure 15 Target screen: My Existing Footprint 1 saved and a Personal target of a ...</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="749F7C95" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="787238990"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B4DD3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1808232988"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Question</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06656E80" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1752971446"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4CC59D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1752971446"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you haven’t managed to reach your target, you have the option of further reducing your footprint via emission reduction measures that could be paid towards by you but are undertaken by government or others in Activity 13 in Section 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2846232E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="Session6_Section5"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.5 Summary of Section 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C05B07" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="650256850"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The main learning points from Section 4 are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F70E1AD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>There are many national and international targets for reducing GHG emissions, especially CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088E844A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increasingly, these targets are based on reductions in emissions necessary to give a reasonable chance of preventing the mean global temperature rising by more than 2 °C (and preferably 1.5 °C) compared to pre-industrial levels, in order to avoid dangerous climate change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E75C793" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A sustainable carbon footprint is likely to involve an eventual reduction of at least 80% in the mean carbon footprint of people living in rich, Global North countries. Footprint reductions of up to 80% might be possible for some at the individual or household level without losing the benefits of a developed society’s lifestyle, but for most people such a reduction will require actions beyond the household and/or by government and business. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6776312F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Different technical and behavioural changes have different effects on individual or household carbon footprints. The effects depend on personal circumstances, but the most cost-effective usually include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C49CFA9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>reducing, or replacing, air and car travel; car sharing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B05C56" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>upgrading home insulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D33631" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>installing an efficient heating and hot water system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD2E5D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>fully occupying homes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C771F8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reducing consumption of meat and dairy products </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466C1847" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>spending spare income on low-carbon or carbon-saving goods and services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEC25D3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">People’s ability to radically reduce their footprint is constrained by their circumstances, such as their jobs, family, social pressures and willingness to change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D73D4CF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="650256850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A carbon footprint calculator is one way of exploring how to reduce individual or household footprints. However, it can provide only an approximate calculation of the effects of different technical and lifestyle actions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7FC24" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="650256850"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The final section of this course will look at the role of individuals, households, communities and governments in reducing carbon footprints. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C49AA36" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547482D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="460998106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="Session7"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5 Who’s responsible for reducing carbon footprints?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CC4282" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="460998106"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Quote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2024E1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:ind w:left="240" w:right="240"/>
+        <w:divId w:val="2126581520"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="Session7_Quote1"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r>
+        <w:t xml:space="preserve">We must abandon the conceit that individual, isolated, private actions are the answer. They can and do help. But they will not take us far enough without collective action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B33B9A9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2126581520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Gore, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A664DDB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="460998106"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of Quote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C58CA6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="460998106"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As mentioned earlier, viewed from the consumption perspective, individuals and households directly or indirectly generate the demand for most of the goods and services produced by the economy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B177BA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="460998106"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Does this mean that individuals and households are responsible for reducing the CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other GHG emissions from all their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">? Or are the businesses and industries that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>produce</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the goods and services at home and abroad mainly responsible? In this section you’ll be considering who is responsible: ‘I’ (as an individual consumer or citizen), ‘we’ (my household, workgroup, community) or ‘they’ (the government, business, other countries, and so on). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4ACF9E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1998411497"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="Session7_Section1"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.1 The role of individuals and households</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0BD151" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You’ve been considering how to reduce your carbon footprint to help tackle climate change and, to some extent, other environmental changes. ‘I’ as an individual consumer do have a role to play but unless you live alone, you share your household with other people, a group that could be called ‘we’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6269F700" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The UK Climate Change Committee argues that individuals and households have a major role to play in reducing emissions by making low-carbon choices. The Committee’s Sixth Carbon Budget detailed the actions required by consumers, business and government to meet the UK’s 78% emissions reduction target by 2035 (CCC, 2020). The Committee said that meeting the target requires significant changes in choices by individuals and households to reduce demand and improve efficiency – for example, eating less meat; using electric cars, public transport, cycling and walking; installing a heat pump instead of a gas boiler; reducing growth in aviation demand; and choosing products that last longer. According to the Committee, such changes by consumers will make a major contribution towards meeting the 2035 target on the way to net zero by 2050. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1635AE64" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As an individual you may be willing, and able, to make some of these changes, but within a household, there may be different views and priorities about what, if anything, should be done about reducing carbon footprints. Saving energy and other resources can involve some inconvenience or loss of comfort and can involve advance planning or careful thought. It may involve spending money on carbon-saving products or cutting down on some pleasurable activities. There may be social or cultural issues, or deep-rooted beliefs and habits, which differ. Not everyone in the household may agree that the actions are necessary or desirable, or worth even minor inconveniences. Others may be driven by their environmental or other values to live as sustainably as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247001AE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One member of the household may want to become vegetarian or vegan, while others want to continue to eat meat, fish or eggs; different people in the household may want or need room temperatures to be warmer in winter than others; there may be different views about whether to fly for holidays, on how many new clothes are necessary, and on whether buying second-hand goods or travelling by public transport is acceptable; and so on. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FD3165" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You may be able to think of similar issues in your household, and using the carbon calculator may have highlighted some of them. Does this mean that each member of the household has to be responsible for their own carbon footprint? Or are there shared activities about which compromises must be made in order to reduce the household’s total footprint? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475CF0F1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1998411497"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Of course, you may not be just part of a shared household: you are also a member of society. Even if you agree within your household about what to do, many others in society are less concerned about reducing carbon footprints or don’t have the required knowledge to take action. Is there any point in trying to reduce your footprint when others aren’t interested or willing to change? I think there is. Making changes not only reduce your footprint but also act as a positive example for others, who might then be encouraged to take action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53943420" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="1502967798"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="Session7_Section2"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.2 The role of active citizens and communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A0A303" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Although the UK Climate Change Committee argues that individuals and households have a major role in reducing emissions, governments have been reluctant to try to change the lifestyles and consumption habits of millions of individuals, focusing instead on working with business and other major decision makers – for example, to decarbonise the electricity supply system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689A9FCD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As George Marshall (2014) has argued, from a psychological viewpoint, asking people to reduce their carbon footprint to help tackle climate change is a very difficult message to get across, as it may require immediate sacrifices in order to address an invisible long-term problem. This is despite storms, floods, heatwaves and other damaging weather events now becoming increasingly frequent and obvious. As these impacts of climate change become more obvious, ‘ecoanxiety’ is also becoming more prevalent, particularly among young people; although this can spur action, it can have the opposite effect and lead to paralysis in taking action. Also, individuals don’t control many of the decisions that affect their carbon footprint, such as national energy and transport policies, town planning, food processing and retailing practices, overseas farming and manufacturing, and so on. Purchasing decisions made by individuals are also influenced by increasingly sophisticated, personalised marketing messages. In other words, while individuals and households are directly or indirectly responsible for most of the consumption of goods and services, they do not control their production, distribution and marketing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1631A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So it is now recognised that while individuals and households can do much to reduce their carbon footprints, they alone can’t make the rapid and radical reductions needed to reach a globally sustainable footprint. That requires actions by communities, businesses, and local and national governments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7397F0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, even if individuals don’t directly control many economic activities and policy decisions, in a democracy at least, active citizens can exert influence by voting in elections and through political involvement. So, another way ‘we’ can help reduce carbon footprints is by joining with others in an environmental pressure, protest or action group such as the WWF (previously the World Wide Fund for Nature), Extinction Rebellion, Friends of the Earth or Greenpeace. Many now argue that it is as important, or even more important, for individuals to pressure governments to pursue urgent action on climate change as it is for them to reduce their personal carbon footprints. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3698B492" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A less ‘political’ approach is to join one of the voluntary groups that get together to help themselves and others to reduce their individual and household impacts. Such voluntary groups include local groups in the Transition Network, as well as the approximately 500 UK community energy groups with nearly 60 000 members that were operating in 2021, which were formed to install renewable energy technologies, improve home energy efficiency and develop low-carbon transport (Community Energy England, 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B540B79" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1502967798"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the workplace, individuals can switch off lights and computers, recycle waste paper, and so on. But surveys show that individuals are less likely to save energy at work than at home, as they don’t have to pay the bills. However, by working with their colleagues, they can help each other to adopt green practices and encourage their employer to adopt environmental policies – for example, switching to a green electricity supplier, setting up recycling facilities, and establishing staff travel plans. Larger organisations may also have the resources to provide opportunities for employees to take actions aimed at reducing environmental impacts. For example, as part of its sustainability strategy, The Open University has the ‘Go Green’ initiative that facilitates staff to take action on saving energy, waste, water and travel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0248F0E9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="2103868527"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="Session7_SubSection1"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.2.1 Voluntary carbon offsets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434EC6DA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2103868527"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One of the ways that individuals can shift the responsibility for emission reductions from ‘I’ and ‘we’ to ‘they’ is by paying for voluntary carbon offsets. A carbon offset is a reduction in emissions resulting from a carbon-saving project undertaken elsewhere – often in a Global South country – voluntarily paid for by individuals to compensate for (offset) the carbon footprint arising from their activities. (Organisations, such as businesses, can also buy offsets.) For example, many airlines and other companies offer carbon offsets to compensate for the emissions from personal or business flights. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402F797B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2103868527"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78543DD2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="988022101"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="Session7_Figure1"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1747AF11" wp14:editId="7F68F68E">
+            <wp:extent cx="5278155" cy="3519615"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="32" name="Picture 32" descr="Displayed image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="32" name="Picture 32" descr="Displayed image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5278155" cy="3519615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="52D48ED5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="1345323941"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="340014484"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 16</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The carbon emissions from air travel are often offset by airlines </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="218" w:name="View_Session5_Description2"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="159" w:name="View_Session7_Description1"/>
+    <w:p w14:paraId="3F7870CC" w14:textId="0C1F40AE" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1345323941"/>
+        <w:divId w:val="340014484"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Description2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Description1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View description - Figure 16 The carbon emissions from air travel are often offset by airlines</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="218"/>
-[...3 lines deleted...]
-        <w:divId w:val="1201358499"/>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:p w14:paraId="0A8C1FC6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2103868527"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...12 lines deleted...]
-        <w:t>Tree planting schemes have also been criticised, not least because it takes years for the trees to absorb the CO</w:t>
+    <w:p w14:paraId="3CABA45B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2103868527"/>
+      </w:pPr>
+      <w:r>
+        <w:t>However, the benefits of carbon offset schemes have been questioned. The small amount charged by airlines for offsetting the emissions of a flight, for example, bears little relationship to the actual cost of totally eliminating that amount of GHGs from the atmosphere. Tree planting schemes have also been criticised, not least because it takes years for the trees to absorb the CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions from, say, a flight made today. However, there are now some schemes that promise more worthwhile carbon offsets, as they approve only offsets which fund renewable energy and energy efficiency projects, and promote sustainable development for the local community where they take place. But whatever the type of project, a carbon offset is a payment to transfer the responsibility for reducing emissions from the person or organisation creating the emissions to someone else. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="1201358499"/>
+        <w:t xml:space="preserve"> emissions from, say, a flight made today. However, there are now projects, such as those accredited by the Gold Standard Foundation, that promise more worthwhile carbon offsets that fund renewable energy and energy efficiency projects and promote sustainable development for the local community where they take place. But whatever the type of project, a carbon offset is a payment to transfer the responsibility for reducing emissions from the person or organisation creating the emissions to someone else. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCCFE18" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2103868527"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Despite such reservations, the carbon calculator allows you to offset some of your emissions, especially if you can’t reduce your footprint by individual or household actions. The amount you (theoretically) have to pay for this is based on a realistic price for eliminating each tonne of carbon emissions, not the unrealistically low offset prices charged by airlines, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="163C99B1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="829368670"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="219"/>
+        <w:divId w:val="2031225965"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="160" w:name="Session7_Section3"/>
+      <w:bookmarkEnd w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3 The role of governments and business</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="829368670"/>
+    <w:p w14:paraId="2DE0CCE8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2031225965"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Despite all the possibilities for individual and group action to reduce carbon footprints, there will still be people, groups and organisations who won’t, or can’t, do much. Many individuals limit themselves to ‘every little bit helps’, with small effects on their carbon footprint, such as reusing plastic bags or recycling paper. This avoids having to consider more significant changes in car and air travel, home energy use, diet or shopping. Others will simply carry on producing and consuming to maximise their own personal or organisational benefit, even if they know this is to the detriment of everyone else and future generations. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="829368670"/>
+    <w:p w14:paraId="24219D33" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2031225965"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This behaviour is what has been called the tragedy of the commons, a term popularised by an American ecologist Garrett Hardin (1968). The ‘tragedy’ is that for a time, each person, organisation or nation can gain an additional benefit by using or consuming a bit more of the commons (the Earth) until a resource is used up, or an irreversible environmental change has occurred. Then everyone suffers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="829368670"/>
+    <w:p w14:paraId="38987ADB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2031225965"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That’s where government support, taxation and regulation, business initiatives and international agreements to tackle climate change and other environmental problems come in. It’s what ‘I’ and ‘we’ can’t achieve unaided and only ‘they’ have the power to do. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4CADE86B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="947927342"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="220"/>
+        <w:divId w:val="1074931978"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="161" w:name="Session7_SubSection2"/>
+      <w:bookmarkEnd w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3.1 Government taxation and subsidies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...12 lines deleted...]
-        <w:t>An example is transport taxation, in which cars with higher CO</w:t>
+    <w:p w14:paraId="46BA27F0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One of the things that governments can do is to tax fossil fuels and goods and services that create GHG emissions to encourage households or businesses to reduce those emissions. Or governments can provide grants and subsidies to encourage industry to develop low-carbon products and consumers to adopt them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9AFE92" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An example is transport taxation, in which new cars registered after 2017 with higher CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions per kilometre pay a higher road tax than those with lower emissions. Another is the tax on petrol or diesel fuel intended at least partly to encourage people to change their travel behaviour. </w:t>
-[...12 lines deleted...]
-        <w:divId w:val="947927342"/>
+        <w:t xml:space="preserve"> emissions per kilometre are charged a higher vehicle tax for their first year than those with lower emissions and a standard rate thereafter, with electric vehicles taxed for the first time from 2025. Another is the tax on petrol or diesel fuel intended at least partly to encourage people to change their travel behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2525D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Examples of grants and subsidies for emissions reduction include grants to low-income householders for home insulation and subsidies for installing heat pumps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B28A9A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="362364719"/>
+    <w:p w14:paraId="120146A2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1267344468"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="221" w:name="Session5_Figure3"/>
-      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkStart w:id="162" w:name="Session7_Figure2"/>
+      <w:bookmarkEnd w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F3C6686" wp14:editId="5B35F39A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="765A2FC9" wp14:editId="0857D2F2">
             <wp:extent cx="4572000" cy="2569464"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
-            <wp:docPr id="31" name="Picture 31" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_a6466caf8c4008cdb1e8215a38127f9f5b227ae0_u116_5_f17.tif.jpg"/>
+            <wp:docPr id="33" name="Picture 33" descr="Displayed image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 31" descr="D:\AaaF\OUT\httpswwwopeneduopenlearn_cmid82640_2023-01-04_11-49-55_6c9502e4e4de4a7ba79530d0104cace8\word\assets\_a6466caf8c4008cdb1e8215a38127f9f5b227ae0_u116_5_f17.tif.jpg"/>
+                    <pic:cNvPr id="33" name="Picture 33" descr="Displayed image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="2569464"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="55FF7C1B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Caption1"/>
-        <w:divId w:val="29962014"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1135609788"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 17</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Low-carbon products, such as electric cars, have been incentivised through government grants and subsidies. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="222" w:name="View_Session5_Description3"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="163" w:name="View_Session7_Description2"/>
+    <w:p w14:paraId="45490E0C" w14:textId="55FC8BAA" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="29962014"/>
+        <w:divId w:val="1135609788"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Description3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Description2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View description - Figure 17 Low-carbon products, such as electric cars, have been incentivised through ...</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="222"/>
-[...3 lines deleted...]
-        <w:divId w:val="947927342"/>
+      <w:bookmarkEnd w:id="163"/>
+    </w:p>
+    <w:p w14:paraId="1EACADF7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="947927342"/>
+    <w:p w14:paraId="619A9AC5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Taxes on emissions, such as a carbon tax on fossil fuels, are often not popular and they can hit poorer members of society harder than better-off ones. But by careful design to reduce undesirable consequences, such taxes and subsidies can be a very effective way of encouraging businesses, individuals and households to reduce their carbon footprint through financial penalties and incentives (Feng et al., 2010). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...7 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="033060B2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1074931978"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon calculator allows you to decide whether to support an increase in taxes to fund national investments in decarbonising the economy and so reduce everyone’s personal footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FA3A11" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="996420389"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="223"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="164" w:name="Session7_SubSection3"/>
+      <w:bookmarkEnd w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3.2 Government, business and international actions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="996420389"/>
+    <w:p w14:paraId="2792A13B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="564730274"/>
       </w:pPr>
       <w:r>
         <w:t>Other government, business and international actions to address climate change include, in no particular order:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="3F401300" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">international agreements on reducing greenhouse gas emissions country by country, such as those negotiated at COP21 in Paris and COP26 in Glasgow national and international policies on increasing renewable energy supply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1825B42E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>regulations on energy labelling of refrigerators, washing machines, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797DFFA1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>regulations on the energy performance of buildings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C4C928" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>local and regional planning polices to encourage people to use public transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25660589" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>low-emissions zones to discourage use of older, more polluting vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EF11F0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="996420389"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>local authority home insulation and heating improvement schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4F9014BB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="996420389"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>company programmes to save energy, avoid waste and reduce car commuting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="65781D07" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="996420389"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="564730274"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>environmental education and information programmes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...9 lines deleted...]
-        <w:divId w:val="996420389"/>
+    <w:p w14:paraId="4BFE803E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="564730274"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Having now considered what the individual, household, community and government can do to help reduce the carbon footprint complete Activity 11 as a summary exercise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8A972C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="564730274"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="48D66C38" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="240"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1424718921"/>
+        <w:divId w:val="1224410368"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="224" w:name="Session5_Activity1"/>
-      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkStart w:id="165" w:name="Session7_Activity1"/>
+      <w:bookmarkEnd w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Activity 12 I, we or they?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Activity 9 I, we or they?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65027649" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="175118100"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="222907360"/>
       </w:pPr>
       <w:r>
         <w:t>Allow about 15 minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="225"/>
+    <w:p w14:paraId="2A80B579" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1589539616"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="166" w:name="Session7_Part1"/>
+      <w:bookmarkEnd w:id="166"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="26BEAC77" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="226"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1407460716"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="167" w:name="Session7_Question1"/>
+      <w:bookmarkEnd w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">List five activities that ‘I’ could do as an active citizen, and what ‘we’ could do as a household, workgroup or community, to reduce your own and others’ carbon footprints. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1440687357"/>
+    <w:p w14:paraId="7BEB0BF9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1589539616"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="838009218"/>
+    <w:p w14:paraId="033738E3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="727609027"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="227" w:name="Session5_FreeResponse1"/>
-      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkStart w:id="168" w:name="Session7_FreeResponse1"/>
+      <w:bookmarkEnd w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What ‘I’ as an active citizen could do, or what ‘we’ as a household, community or workgroup could do to reduce our own and others’ carbon footprints:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -22289,137 +17809,137 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="228" w:name="View_Session5_Answer1"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="169" w:name="View_Session7_Answer1"/>
+    <w:p w14:paraId="788DFF74" w14:textId="2F817CD4" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1440687357"/>
+        <w:divId w:val="1589539616"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Answer1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Answer1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="228"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkEnd w:id="169"/>
+    </w:p>
+    <w:p w14:paraId="7A8DFEAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="765614597"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="Session7_Part2"/>
+      <w:bookmarkEnd w:id="170"/>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="3470153B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="230"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1050417728"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="171" w:name="Session7_Question2"/>
+      <w:bookmarkEnd w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>List five activities that are beyond the control of individual consumers, citizens, community and social groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1119689430"/>
+    <w:p w14:paraId="4AEB3EF1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="765614597"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:divId w:val="811946452"/>
+    <w:p w14:paraId="3DDA7A78" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="617681372"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="231" w:name="Session5_FreeResponse2"/>
-      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkStart w:id="172" w:name="Session7_FreeResponse2"/>
+      <w:bookmarkEnd w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What ‘they’ as governments, etc. can do to reduce carbon footprints of the nation, region or world:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -22448,9418 +17968,7382 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5C5C5C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="232" w:name="View_Session5_Answer2"/>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:bookmarkStart w:id="173" w:name="View_Session7_Answer2"/>
+    <w:p w14:paraId="01991C0C" w14:textId="52356BC9" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="navbutton"/>
-        <w:divId w:val="1119689430"/>
+        <w:divId w:val="765614597"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session5_Answer2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Answer2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>View answer - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="232"/>
-[...3 lines deleted...]
-        <w:divId w:val="996420389"/>
+      <w:bookmarkEnd w:id="173"/>
+    </w:p>
+    <w:p w14:paraId="69D5B2A7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="564730274"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="463396A6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="671563301"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="233"/>
+        <w:divId w:val="2044674639"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="174" w:name="Session7_SubSection4"/>
+      <w:bookmarkEnd w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.3.3 Further reducing your carbon footprint</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="671563301"/>
+    <w:p w14:paraId="44272569" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2044674639"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You have now assessed your existing individual carbon footprint and considered how changing your actions, such as changing eating habits, driving fewer miles or flying less, can reduce your footprint. You are almost at the end of this course and the final activity asks you to return to the carbon calculator to see what can be done to further reduce your footprint with some actions beyond the household. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="671563301"/>
+    <w:p w14:paraId="2CD31572" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2044674639"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...2 lines deleted...]
-        <w:ind w:left="240" w:right="240"/>
+    <w:p w14:paraId="38EA8A42" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
-        <w:divId w:val="1357269550"/>
+        <w:divId w:val="2109153528"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="234" w:name="Session5_Activity2"/>
-      <w:bookmarkEnd w:id="234"/>
+      <w:bookmarkStart w:id="175" w:name="Session7_Activity2"/>
+      <w:bookmarkEnd w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Activity 13 Decarbonising your footprint</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>Activity 10 Decarbonising your footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C6E9A2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="timing"/>
-        <w:divId w:val="1461918353"/>
-[...7 lines deleted...]
-        <w:divId w:val="1461918353"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:divId w:val="1485657268"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allow about 15 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FDB5A8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1485657268"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>Start of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="235"/>
+    <w:p w14:paraId="1D2EC4A7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="Session7_Question3"/>
+      <w:bookmarkEnd w:id="176"/>
       <w:r>
         <w:t xml:space="preserve">This activity assumes that you have completed Activity 11 and have tried to reach a Government and/or Personal footprint reduction target. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...9 lines deleted...]
-        <w:divId w:val="1305155935"/>
+    <w:p w14:paraId="263AED3F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you haven’t managed to reach your target through individual or household (‘I’ or ‘we’) actions, there are some non-household (‘they’) actions by government or others on the carbon calculator’s ‘Decarbonisation’ screen for reducing emissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAC54AA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Even if you’ve reached your target, you can set a more challenging target to explore the effect of these actions, such as supporting taxes to fund investments in decarbonising the economy or paying for voluntary carbon offsets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1305155935"/>
+    <w:p w14:paraId="1738E23D" w14:textId="233B5E53" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First open the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Carbon calculator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1305155935"/>
+    <w:p w14:paraId="7C4C07E3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>If you’ve reached your target in Activity 11</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="0BD7857B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>On the Target screen, starting from your reduced footprint file, set a more challenging target (as in Activity 11 above).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="66287674" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Select the Decarbonisation tab. Try out the tax and offset options, which will produce emission reductions that subtract from your reduced footprint lowering it further. When you enter one or more decarbonisation option to reach a target already set, the red target line splits to show the target compared to the ‘You’ result, while the ‘Average’ bar shows the target line and its value in its pre-Decarbonisation position. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="395537E0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You’ll find that, depending on your income, increased income tax or regular voluntary carbon offset payments, can produce quite large emission reductions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1305155935"/>
+    <w:p w14:paraId="154D7042" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>If you haven’t reached your target in Activity 11</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="56D84C52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Starting from the footprint file which hasn’t reached your target, use the Decarbonisation tab (as above) to reach it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1305155935"/>
+    <w:p w14:paraId="42F4D668" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="299113189"/>
       </w:pPr>
       <w:r>
         <w:t>In either case:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="45D22DD8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">When you have reached your target, save the new reduced footprint file using a different name (e.g. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>DecarbonisationFootprint1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="2B359E0C" w14:textId="51A629B1" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1305155935"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="299113189"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional guidance and FAQs can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>found here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1461918353"/>
+    <w:p w14:paraId="42FCFF63" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1485657268"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="671563301"/>
+    <w:p w14:paraId="7EDE484F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2044674639"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="671563301"/>
+    <w:p w14:paraId="30890C9D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2044674639"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This final activity has helped you explore the impact on your carbon footprint of carbon dioxide emission reduction measures paid for through your taxes or voluntary carbon offset payments, but undertaken by government or others. Such measures can be difficult to implement in practice and are often politically sensitive. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="14B5BE13" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1582523996"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="236"/>
+        <w:divId w:val="1148012166"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="177" w:name="Session7_Section4"/>
+      <w:bookmarkEnd w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>5.4 Summary of Section 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1582523996"/>
+    <w:p w14:paraId="1B49ACFB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1148012166"/>
       </w:pPr>
       <w:r>
         <w:t>The main learning points from Section 5 are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="747DD6FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1148012166"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are limits to the ability of individuals and households to reduce their carbon footprints, because they don’t directly control decisions about the production and distribution of the goods they consume and services they use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AADEF39" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1582523996"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1148012166"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Even so, individuals can take actions to help reduce emissions as citizens and/or as active members of community organisations, pressure groups or workgroups. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="1DBF177B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-        <w:divId w:val="1582523996"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1148012166"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">There are still many actions concerning the environment and climate change beyond the control of individuals, households and communities (‘I’ and ‘we’). These require action by governments and business at local, national and international levels (‘they’). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="1B964427" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="2CB47C98" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="715206415"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="237"/>
+        <w:divId w:val="1711883966"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="178" w:name="Session8"/>
+      <w:bookmarkEnd w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="715206415"/>
+    <w:p w14:paraId="231C9A8D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1711883966"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This free course, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Environment: treading lightly on the Earth</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, has shown you that much of the carbon footprint of an economy is due to use of energy and transport, and consumption of food, goods and services by individuals and households. Hence, what you can do as an individual consumer, citizen and/or household member to reduce your carbon footprint can be significant. But communities, business and governments also have a crucial role in tackling GHG emissions and climate change. </w:t>
-[...4 lines deleted...]
-        <w:divId w:val="715206415"/>
+        <w:t xml:space="preserve">, has highlighted that much of the carbon footprint of an economy is due to use of energy and transport, and consumption of food, goods and services by individuals and households. Hence, what you can do as an individual consumer, citizen and/or household member to reduce your carbon footprint can be significant. But communities, business and governments also have a crucial role in tackling GHG emissions and climate change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B61EA11" w14:textId="31FEC95C" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1711883966"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This OpenLearn course is an adapted extract from the Open University course </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">U116 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:color w:val="143748"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Environment: journeys through a changing world</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    <w:p w14:paraId="0959D019" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="15ABF2D0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1536387608"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="238"/>
+        <w:divId w:val="302659408"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="179" w:name="Session9"/>
+      <w:bookmarkEnd w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Barrett, J., Owen, A. and Sakai, M. (2011) </w:t>
+    <w:p w14:paraId="008ED4CE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Baltruszewicz, M., Steinberger, J.K., Paavola, J., Ivanova, D., Brand-Correa, L.I. and Owen, A. (2023) ‘Social outcomes of energy use in the United Kingdom: household energy footprints and their links to well-being’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>UK Consumption Emissions by Sector and Origin</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Berners-Lee, M. (2010) </w:t>
+        <w:t>Ecological Economics</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 205, article number 107686. Available at: https://doi.org/10.1016/j.ecolecon.2022.107686 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0286A201" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">BEIS (Department for Business, Energy and Industrial Strategy) (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>How bad are bananas?</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Berners-Lee, M., Hatter, W. and Hoolohan, C. (2011) </w:t>
+        <w:t>2021 UK greenhouse gas emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/1134663/emissions-statistics-summary-2021.pdf (Accessed: 2 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0201B891" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CCC (Committee on Climate Change) (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>The Total Carbon Footprint of Greater Manchester</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Brower, M. and Leon, W. (1999) </w:t>
+        <w:t>Reducing the UK’s carbon footprint and managing competitiveness risks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://www.theccc.org.uk/publication/carbon-footprint-and-competitiveness/ (Accessed: 10 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17123422" w14:textId="38F134D3" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CCC (Climate Change Committee) (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>The Consumer’s Guide to Effective Environmental Choices</w:t>
-[...695 lines deleted...]
-        <w:t xml:space="preserve"> in Flickr made available under </w:t>
+        <w:t>The Sixth Carbon Budget: the UK’s path to net zero</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Creative Commons Attribution 2.0 Licence</w:t>
+          <w:t>https://www.theccc.org.uk/publication/sixth-carbon-budget/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> (Accessed: 10 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3066AFF3" w14:textId="2898228D" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CCC (Climate Change Committee) (2025) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Progress in reducing emissions: 2025 Report to Parliament</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Progress in reducing emissions - 2025 report to Parliament - Climate Change Committee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (Accessed: 17 December 2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E78D577" w14:textId="0DB7F533" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chancel, L. (2022) ‘Global carbon inequality over 1990–2019’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Nature Sustainability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 5, pp. 931–938. Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1038/s41893-022-00955-z</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1405302669"/>
+    <w:p w14:paraId="2CA22E6B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Community Energy England (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>State of the sector summary report 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://communityenergyengland.org/pages/state-of-the-sector (Accessed: 27 October 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DB7FD5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DEFRA (Department for Environment, Food &amp; Rural Affairs) (2022) ‘Carbon footprint for the UK and England to 2019’. Available at: https://www.gov.uk/government/statistics/uks-carbon-footprint/carbon-footprint-for-the-uk-and-england-to-2019 (Accessed: 18 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C3FAB9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DEFRA (Department for Environment, Food &amp; Rural Affairs) (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>UK and England’s carbon footprint to 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://www.gov.uk/government/statistics/uks-carbon-footprint (Accessed: 10 October 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20767E13" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DWP (Department of Work and Pensions) (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Households below average income: an analysis of the UK income distribution: FYE 1995 to FYE 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://www.gov.uk/government/statistics/households-below-average-income-forfinancial-years-ending-1995-to-2022/households-below-average-income-an-analysisof-the-uk-income-distribution-fye-1995-to-fye-2022 (Accessed: 3 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCF63D5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dubois, G., Sovacool, B., Aall, C., Nilsson, M., Barbier, C., Herrmann, A., Bruyère, S., Andersson, C., Skold, B., Nadaud, F., Dorner, F., Moberg, K.R., Ceron, J.P., Fischer, H., Amelung, D., Baltruszewicz, M., Fischer, J., Benevise, F., Louis, V.R. and Sauerborn, R. (2019) ‘It starts at home? Climate policies targeting household consumption and behavioral decisions are key to low-carbon futures’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Energy Research &amp; Social Science</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 52, pp. 144–158. Available at: https://doi.org/10.1016/j.erss.2019.02.001 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B35E6C7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DWP (Department of Work and Pensions) (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Households below average income: an analysis of the UK income distribution: FYE 1995 to FYE 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://www.gov.uk/government/statistics/households-below-average-income-forfinancial-years-ending-1995-to-2022/households-below-average-income-an-analysisof-the-uk-income-distribution-fye-1995-to-fye-2022 (Accessed: 3 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE338A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">EST (Energy Saving Trust) (2023) Reducing home heat loss. Available at: https://energysavingtrust.org.uk/energy-at-home/reducing-home-heat-loss/ (Accessed: 1 November 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31007E9C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Feng, K., Hubacek, K., Guan, D., Contestabile, M., Ninx, J. and Barrett, J. (2010) ‘Distributional effects of climate change taxation’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Environmental Science and Technology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vol. 44, no. 10, pp. 3670–6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0605C1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Global Carbon Atlas (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Carbon emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://globalcarbonatlas.org/emissions/carbon-emissions/ (Accessed: 3 May 2023). Gore, A. (2007) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Nobel Lecture, 10 December</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at www.nobelprize.org/nobel_prizes/peace/laureates/2007/gore-lecture_en.html (Accessed 22 November 2016). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3117AA36" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Feng, K., Hubacek, K., Guan, D., Contestabile, M., Ninx, J. and Barrett, J. (2010) ‘Distributional effects of climate change taxation’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Environmental Science and Technology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vol. 44, no. 10, pp. 3670–6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E99F13" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Global Carbon Atlas (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Carbon emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://globalcarbonatlas.org/emissions/carbon-emissions/ (Accessed: 3 May 2023). Gore, A. (2007) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Nobel Lecture, 10 December</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at www.nobelprize.org/nobel_prizes/peace/laureates/2007/gore-lecture_en.html (Accessed 22 November 2016). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6488845A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gough, I., Abdallah, S., Johnson, V., Ryan-Collins, J. and Smith, C. (2012) The distribution of total greenhouse gas emissions by households in the UK, and some implications for social policy, CASE/152, London, Centre for Analysis of Social Exclusion, London School of Economics. Available at: https://sticerd.lse.ac.uk/dps/case/cp/casepaper152.pdf (Accessed: 10 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644A52A0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hardin, G. (1968) ‘The Tragedy of the Commons’, Science, vol. 162, no. 3859, pp. 1243–8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1250AD7A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ivanova, D., Stadler, K., Steen-Olsen, K., Wood, R., Vita, G., Tukker, A. and Hertwich, e.g. (2016) ‘Environmental impact assessment of household consumption’, Journal of Industrial Ecology, 20(3), pp. 526–536. Available at: https://doi.org/10.1111/jiec.12371 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1BE3A2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Marshall, G. (2014) Don’t Even Think About It: Why Our Brains Are Wired to Ignore Climate Change, New York, Bloomsbury Books. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F88E2D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">McKay, D. J. C. (2008) Sustainable Energy – without the hot air, Cambridge, UIT Cambridge Ltd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E732366" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open Access Government (2023) ‘The average British carbon footprint is five times over Paris Agreement recommendations’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Sustainable Development News</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 6 February. Available at: https://www.openaccessgovernment.org/the-average-british-carbonfootprint-is-five-times-over-paris-agreement-recommendations/152669/ (Accessed:2 October 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4221CBBC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Poore, J. and Nemecek, T. (2018) ‘Reducing food’s environmental impacts through producers and consumers’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 360(6392), pp. 987–992. Available at: https://doi.org/10.1126/science.aaq0216 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2591B04F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ritchie, H. (2020) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Sector by sector: where do global greenhouse gas emissions come from?,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Available at: https://ourworldindata.org/ghg-emissions-by-sector (Accessed: 11 February 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61258556" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">UNFCCC (2015) National greenhouse gas inventory data for the period 1990–2013, Available at: https://unfccc.int/resource/docs/2015/sbi/eng/21.pdf (Accessed: 10 January 2024). Union of Concerned Scientists (2019) Residential sources of greenhouse emissions. Available at: https://suncommon.com/wp-content/uploads/2019/12/Emissions-Breakdown-02-03.png (Accessed: 10 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77792EBF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Union of Concerned Scientists (2019) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Residential sources of greenhouse emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://suncommon.com/wp-content/uploads/2019/12/Emissions-Breakdown-02-03.png (Accessed: 10 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0354E9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WMO (World Meteorological Organization) (2023) ‘Provisional state of the global climate 2023’. Available at: https://wmo.int/files/provisional-state-of-global-climate-2023 (Accessed: 4 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDD74D7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WMO (World Meteorological Organization) (2024) ‘WMO confirms that 2023 smashes global temperature record’, News, 12 January. Available at: https://wmo.int/media/news/wmo-confirms-2023-smashes-global-temperature-record (Accessed:15 January 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D8423B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WMO (2025) ‘WMO confirms that 2024 as warmest year on record at about 1.55 oC above pre-industrial level’, News, 10 January. Available at: WMO confirms 2024 as warmest year on record at about 1.55°C above pre-industrial level (Accessed:17 December 2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A71C160" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="302659408"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WRAP (Waste &amp; Resources Action Programme) (2023) UK household food waste tracking survey 2022. Available at: https://wrap.org.uk/sites/default/files/2023-03/20230309%20Food%20Trends%202022.pdf (Accessed: 4 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350B116B" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEA7A52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="244651339"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="180" w:name="Session10"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34638391" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="244651339"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This free course was written by Professor Robin Roy. It was first published in 2017 and updated in January 2019 and updated in November 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BB1B2E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="244651339"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grateful acknowledgement is made to the following sources. Every effort has been made to contact copyright holders. If any have been inadvertently overlooked the publishers will be pleased to make the necessary arrangements at the first opportunity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D055B16" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636FFF59" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="2062287307"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="181" w:name="Session11"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Images/Videos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA3E90C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Adapted from Berners-Lee, M., Hatter, W. and Hoolohan, C. (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>The Total Carbon Footprint of Greater Manchester</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Small World Consulting Ltd, Lancaster University. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1405302669"/>
+    <w:p w14:paraId="5D306AE4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open Access Government (2023) ‘The average British carbon footprint is five times over Paris Agreement recommendations’, Sustainable Development News, 6 February. Available at: https://www.openaccessgovernment.org/the-average-british-carbonfootprint-is-five-times-over-paris-agreement-recommendations/152669/ (Accessed: 2 October 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25819E7F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 3</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Reproduced under the terms of the OGL, www.nationalarchives.gov.uk/doc/open-government-licence; Adapted from DEFRA (Department for Environment, Food &amp; Rural Affairs) (2022) ‘Carbon footprint for the UK and England to 2019’. Available at: https://www.gov.uk/government/statistics/uks-carbon-footprint/carbon-footprint-for-the-uk-and-england-to-2019 (Accessed: 18 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AA36AA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 4</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Adapted from Berners-Lee, M., Hatter, W. and Hoolohan, C. (2011) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>The Total Carbon Footprint of Greater Manchester</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Small World Consulting Ltd, Lancaster University. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3500115E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adapted from Berners-Lee, M. (2020) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>How bad are bananas? The carbon footprint of everything</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Revised edn. London: Profile Books. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA7157E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 5</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">: Adapted from Berners-Lee, M., Hatter, W. and Hoolohan, C. (2011) </w:t>
+        <w:t>Figure 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Department of Work and Pensions. Reproduced under the terms of the OGL, www.nationalarchives.gov.uk/doc/open-government-licence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF07484" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DWP (Department of Work and Pensions) (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>The Total Carbon Footprint of Greater Manchester</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Households below average income: an analysis of the UK income distribution: FYE 1995 to FYE 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://www.gov.uk/government/statistics/households-below-average-income-forfinancial-years-ending-1995-to-2022/households-below-average-income-an-analysisof-the-uk-income-distribution-fye-1995-to-fye-2022 (Accessed: 3 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B2BB75" w14:textId="55DFD7E6" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chancel, L. (2022) ‘Global carbon inequality over 1990–2019’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Nature Sustainability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 5, pp. 931–938. Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1038/s41893-022-00955-z</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CE2044" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 6</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Gough, I., Abdallah, S., Johnson, V., Ryan J. (2011) 'The Distribution of Total Greenhouse Gas Emissions by Households in the UK'Global Carbon Atlas (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Carbon emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://globalcarbonatlas.org/emissions/carbon-emissions/ (Accessed: 3 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B8A359" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 7</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Global Carbon Project; Global Carbon Atlas (2023) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Carbon emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Available at: https://globalcarbonatlas.org/emissions/carbon-emissions/ (Accessed: 3 May 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605F7495" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 8</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Global Carbon Project; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49085D82" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 9</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Courtesy Arjjeet B/Flickr; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F814D9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 10</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © imageBROKER / Alamy Stock Photo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844B3C2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(a)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © www.flickr.com / innamoo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB0D4AB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(b)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(d)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Courtesy of Gordontour / www.flickr.com; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DB90FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(c)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Courtesy Fozza / www.flickr.com; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52563744" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(d)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 101(f)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Daniel Gredecki / www.flickr.com; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5093011F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(e)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figures 13(a)-(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: © Robin Roy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329EDECD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 11(f)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 135</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: From Pixabay. Covered under Creative Commons licence CC0 1.0 Universal (CC0 1.0) Public Domain Dedication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D61E77" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figures 13(a)-(c)</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Figure 146</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: From Pixabay. Covered under Creative Commons licence CC0 1.0 Universal (CC0 1.0) Public Domain Dedication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185B735B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 15</w:t>
+        <w:t>Figure 17</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: From Pixabay. Covered under Creative Commons licence CC0 1.0 Universal (CC0 1.0) Public Domain Dedication </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1405302669"/>
+    <w:p w14:paraId="07651F69" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 16</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Video 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Gapminder. The film was produced by Wingspan Productions, http://www.wingspanproductions.co.uk/. Carbon emissions per country and per capita animation: created using Gapminder. The animation includes the following images: Delivery of wood charcoal – Ralf Liebhold / Shutterstock;.Environmentalist organisations, Dhaka, Bangladesh – Sk Hasan Ali / Shutterstock;. Inspection of an early production facility, Kurdistan, Iraq – Bertrand Godfroid / Shutterstock; Drilling oil derrick, Ivano Frankivsk, Ukraine – LaKirr / Shutterstock; Climate activists with banners – Milos Ruzicka / Shutterstock; People lining up to buy gasoline – rblfmr / Shutterstock. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D72BF35" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Figure 17</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Video 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Wingspan Productions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461E39B5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Video 1</w:t>
-[...7 lines deleted...]
-        <w:divId w:val="1405302669"/>
+        <w:t>Carbon calculator:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> © 2022-2318 The Open University. Developed by Peter Harper with Robin Roy from a calculator produced by Peter Harper for The Centre for Alternative Technology (CAT) with acknowledgments to CAT. Software and graphic design by Callum Lester and Vicky Eves, The Open University. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1098AC59" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Video 2</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Don't miss out</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="1405302669"/>
+    <w:p w14:paraId="4C1892C5" w14:textId="18DE6F97" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="2062287307"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If reading this text has inspired you to learn more, you may be interested in joining the millions of people who discover our free learning resources and qualifications by visiting The Open University – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.open.edu/openlearn/free-courses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+    </w:p>
+    <w:p w14:paraId="152E409C" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E5FE7D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="182" w:name="Solutions1"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3360C3B9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 1 Carbon footprints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22416088" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41211075" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1593129672"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="183" w:name="Session3_Answer1"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C81242F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1593129672"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A carbon footprint is the total annual mass of ‘carbon’ emissions which result directly or indirectly from the activities of an individual or a group of people, from an event, or from providing a product or service. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="184" w:name="Back_To_Session3_Part1"/>
+    <w:p w14:paraId="7155E415" w14:textId="46F922CA" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1593129672"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Part1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="184"/>
+    </w:p>
+    <w:p w14:paraId="071BDEA3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5338C0FF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="182938439"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="185" w:name="Session3_Answer2"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350CFCD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="182938439"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figure 3 shows that the three main components of an average UK resident’s carbon footprint, accounting for about 70% of the total, are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E40CB29" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="182938439"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>• transport (by car, public transport and air)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BE95A5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="182938439"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>domestic energy use, housing construction and household waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387FCC29" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="182938439"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>•food consumption and food waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C805FB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="182938439"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The remainder of the average footprint (about 30%) is roughly equally generated by (i) consumption of goods (such as new clothes) and private (or consumer) services (such as banking and communications),and (ii) use of public and government services. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="186" w:name="Back_To_Session3_Part2"/>
+    <w:p w14:paraId="299A33CB" w14:textId="5FB88ABB" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="182938439"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Part2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="186"/>
+    </w:p>
+    <w:p w14:paraId="1BC1C2C6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 2 Calculating percentages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7359D91A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EABCF8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1702363146"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="187" w:name="Session3_Answer3"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4060601E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1702363146"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From Figure 4, household heating emissions were 80 million tonnes (Mt) CO2e in 2019. Therefore household heating with fossil fuels as a percentage of the UK total footprint is given by </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C543990" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1702363146"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56311AE9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:divId w:val="564024647"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      </w:pPr>
+      <w:bookmarkStart w:id="188" w:name="Session3_Equation5"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73C73BD9" wp14:editId="5E6A8E75">
+            <wp:extent cx="3581900" cy="743054"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="34" name="Picture 34" descr="p times e times r times c times e times n times t times a times g times e postfix times h times e times a times t times i times n times g equals 80 postfix times cap m times t postfix times cap c times cap o times e two postfix times divided by 774 postfix times prefix times of cap m times t postfix times prefix times of cap c times cap o times e two equals 10.33591 percent multiplication 100"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="34" name="Picture 34" descr="p times e times r times c times e times n times t times a times g times e postfix times h times e times a times t times i times n times g equals 80 postfix times cap m times t postfix times cap c times cap o times e two postfix times divided by 774 postfix times prefix times of cap m times t postfix times prefix times of cap c times cap o times e two equals 10.33591 percent multiplication 100"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId54">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3581900" cy="743054"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="189" w:name="View_Session3_Alternative10"/>
+    <w:p w14:paraId="34E22F11" w14:textId="300EC0D8" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="672493412"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative10"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="189"/>
+    </w:p>
+    <w:p w14:paraId="64347185" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1702363146"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF3ED0F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1702363146"/>
+      </w:pPr>
+      <w:r>
+        <w:t>which is 10% to the nearest whole number.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="190" w:name="Back_To_Session3_Part3"/>
+    <w:p w14:paraId="0ADA27F4" w14:textId="7DB14E65" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1702363146"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Part3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="190"/>
+    </w:p>
+    <w:p w14:paraId="6E3B6466" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77879610" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1560358551"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="191" w:name="Session3_Answer4"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2794CB24" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The change in emissions between 2000 and 2019 was 774 Mt CO2e – 1038 Mt CO2e = -264 Mt CO2e Therefore, the percentage change in the UK footprint between 2000 and 2019 was </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1241EA24" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C01430" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="143158650"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="192" w:name="Session3_Equation6"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA8B92D" wp14:editId="300CCB3E">
+            <wp:extent cx="3762900" cy="704948"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="35" name="Picture 35" descr="p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e equals negative 264 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two postfix times divided by 1038 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two multiplication 100 percent"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="35" name="Picture 35" descr="p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e equals negative 264 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two postfix times divided by 1038 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two multiplication 100 percent"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId55">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3762900" cy="704948"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="193" w:name="View_Session3_Alternative11"/>
+    <w:p w14:paraId="34D33640" w14:textId="3EFDFC1A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:divId w:val="281687840"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative11"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+    </w:p>
+    <w:p w14:paraId="25D513A9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A600F23" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+      </w:pPr>
+      <w:r>
+        <w:t>= -25.43352%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52319C43" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+      </w:pPr>
+      <w:r>
+        <w:t>= -25% (to the nearest whole number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54449B91" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1560358551"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The minus sign indicates that it was a decrease.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="194" w:name="Back_To_Session3_Part4"/>
+    <w:p w14:paraId="6710F2B9" w14:textId="55428941" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1560358551"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Part4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="194"/>
+    </w:p>
+    <w:p w14:paraId="103C9660" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F619B51" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1227188064"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="195" w:name="Session3_Answer5"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E906657" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1227188064"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A reduction of 68% means that 32% of the 2019 footprint remains in 2035 (since 100% − 68% = 32%). The 2035 footprint can therefore be calculated as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B2F171" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1227188064"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE57416" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1686205632"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="196" w:name="Session3_Equation7"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49E74F90" wp14:editId="26FC0C62">
+            <wp:extent cx="5278453" cy="866612"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="36" name="Picture 36" descr="2035 postfix times f times o times o times t times p times r times int equals 32 divided by 100 multiplication 774 postfix times cap m times t postfix times cap c times cap o times e two equals 247.68 times cap m times t times cap c times cap o times e two"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="36" name="Picture 36" descr="2035 postfix times f times o times o times t times p times r times int equals 32 divided by 100 multiplication 774 postfix times cap m times t postfix times cap c times cap o times e two equals 247.68 times cap m times t times cap c times cap o times e two"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId56">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5278453" cy="866612"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="197" w:name="View_Session3_Alternative12"/>
+    <w:p w14:paraId="60A34961" w14:textId="58090D25" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="navbutton"/>
+        <w:ind w:left="720"/>
+        <w:divId w:val="357661526"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Alternative12"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>View alternative description - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+    </w:p>
+    <w:p w14:paraId="734302D3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1227188064"/>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>End of $1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD04AC4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1227188064"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">which is 248 Mt CO2e to the nearest whole number. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="198" w:name="Back_To_Session3_Part5"/>
+    <w:p w14:paraId="0DD1339F" w14:textId="43031060" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1227188064"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Part5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="198"/>
+    </w:p>
+    <w:p w14:paraId="2DB61C53" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="175923699"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 3 International comparisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E697385" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="648511045"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="725027012"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="199" w:name="Session4_Discussion1"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E818736" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The mean carbon footprint of a UK inhabitant in 2022 relative to that of other countries was:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2D10E9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+        <w:t>Start of Table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEEA2DF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="648511045"/>
-[...1020 lines deleted...]
-        <w:divId w:val="368456571"/>
+        <w:divId w:val="108162500"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Table 3</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> The carbon footprint of a UK inhabitant in 2015 relative to that of other countries (completed) </w:t>
+        <w:t>Table 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The carbon footprint of a UK inhabitant in 2022 relative to that of other countries (completed) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1235"/>
+        <w:gridCol w:w="2900"/>
+        <w:gridCol w:w="4177"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="07474310" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="36EB11F7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="260" w:name="Session2_Table4"/>
-            <w:bookmarkEnd w:id="260"/>
+            <w:bookmarkStart w:id="200" w:name="Session4_Table3"/>
+            <w:bookmarkEnd w:id="200"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="731CF91C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mean footprint per person (tonnes CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> per year) </w:t>
+              <w:t xml:space="preserve"> per year) in 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="398D92D8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>UK mean footprint per person relative to other country’s mean footprint per person</w:t>
+              <w:t>UK mean footprint per person relative to other country’s mean footprint per person in 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="58D7A408" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="53E46114" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="7B6D12CE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6.4</w:t>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2277612C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="4127C8D3" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="63BCB8F2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5A100749" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>14.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="33F46086" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0.38</w:t>
+              <w:t>0.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="694B7C3C" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2E501FD2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="52E1749C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7.5</w:t>
+              <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="2E435CCA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0.85</w:t>
+              <w:t>0.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="29FCA56F" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0FE9F53F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="1D72377F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.3</w:t>
+              <w:t>3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="41C7D329" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.5</w:t>
+              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="2942E3B5" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="5C636F7C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6DB8D1EB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.7</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="665A1775" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.8</w:t>
+              <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="02AE0879" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0626686E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uganda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="0A80F6FE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="10901623" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>60*</w:t>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315DB7">
+      <w:tr w:rsidR="00296E38" w14:paraId="699C298D" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="368456571"/>
+          <w:divId w:val="108162500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="6987AF92" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>World mean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="156754ED" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.9</w:t>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="48" w:type="dxa"/>
               <w:left w:w="96" w:type="dxa"/>
               <w:bottom w:w="48" w:type="dxa"/>
               <w:right w:w="96" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+          <w:p w14:paraId="3831CD42" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="169415175"/>
+    <w:p w14:paraId="26F2F87D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:t>End of Table</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...9 lines deleted...]
-        <w:divId w:val="169415175"/>
+    <w:p w14:paraId="5233AD53" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note: all values in the final column are given to two significant figures except the value for Uganda. This is shown to one significant figure because the data for Uganda are given to one significant figure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238D21CB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How realistic are these comparisons? They show clearly that, because people in rich countries generally consume more and have more energy-intensive lifestyles than people in poorer countries, they have heavier mean carbon footprints. But it doesn’t mean that the inhabitants of a rich country inevitably have heavy footprints. The inhabitants of Sweden, for example, have only about a quarter of the mean footprint of Americans. This is at least partly because of the low-carbon electricity supplies in Sweden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...1 lines deleted...]
-        <w:divId w:val="169415175"/>
+    <w:p w14:paraId="78563E03" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="725027012"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">But remember that these are figures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>territorial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> emissions. This is because few countries publish </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>consumption</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> emissions that include imports and exports. On a consumption basis, the emissions embedded in Chinese exports to the UK, for instance, are counted as belonging to UK </w:t>
+        <w:t xml:space="preserve"> emissions that include imports and exports. On a consumption basis, the emissions associated with Chinese exports to the UK, for instance, are counted as belonging to UK </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>consumers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than Chinese </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>producers</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. So, more realistically, the mean footprint of a UK inhabitant is about twice that of an inhabitant of China, rather than a bit smaller (CCC, 2013). </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">. Nevertheless, by 2019, the mean consumption-based footprint of an average Chinese resident (at 8.0 tonnes CO2e per person) was over two-thirds as heavy as that of an average UK resident (Chancel, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="201" w:name="Back_To_Session4_Activity1"/>
+    <w:p w14:paraId="1F95EE0E" w14:textId="4DE0CFCC" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="169415175"/>
+        <w:divId w:val="725027012"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Activity2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Activity1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Activity 4 International comparisons</w:t>
+        <w:t>Back to - Activity 3 International comparisons</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="261"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:bookmarkEnd w:id="201"/>
+    </w:p>
+    <w:p w14:paraId="55DA5764" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="175923699"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 4 Income and carbon emissions across the world</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34577C08" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="175923699"/>
+        <w:divId w:val="783115582"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="1B3E1D8B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="329337133"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="262"/>
+        <w:divId w:val="1233346762"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="202" w:name="Session4_Answer1"/>
+      <w:bookmarkEnd w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Answer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="390020C8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1233346762"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When attempting to negotiate international emissions reduction agreements, comparing mean emissions per person of different countries is fairer and so is more likely to be acceptable to Global South countries wishing to industrialise. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="203" w:name="Back_To_Session4_Part1"/>
+    <w:p w14:paraId="54F676D7" w14:textId="0BCED856" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="329337133"/>
+        <w:divId w:val="1233346762"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Part3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Part1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="263"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:bookmarkEnd w:id="203"/>
+    </w:p>
+    <w:p w14:paraId="0E39FC50" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="175923699"/>
+        <w:divId w:val="783115582"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="6191333F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1493371613"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="264"/>
+        <w:divId w:val="1428967717"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="204" w:name="Session4_Answer2"/>
+      <w:bookmarkEnd w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Answer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="1A67DBD8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1428967717"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The historical growth in emissions has been from the developed countries during their industrialisation since 1800; some are now stabilising or reducing (though not fast enough). The future growth in emissions is likely to be from newly industrialising countries (e.g. India) and developing countries (e.g. Thailand) whose residents earn between $10 and $100 per day on average. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="205" w:name="Back_To_Session4_Part2"/>
+    <w:p w14:paraId="1D69ACC9" w14:textId="7FE48B6D" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1493371613"/>
+        <w:divId w:val="1428967717"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Part4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Part2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="265"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:bookmarkEnd w:id="205"/>
+    </w:p>
+    <w:p w14:paraId="7A166126" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="175923699"/>
+        <w:divId w:val="783115582"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4799EF9B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1273785822"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="266"/>
+        <w:divId w:val="442458089"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="206" w:name="Session4_Answer3"/>
+      <w:bookmarkEnd w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Answer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="7789F070" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="442458089"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Developed countries with very high carbon emissions per person, like the USA, should reduce their emissions to the lower level of other developed countries like France and Sweden. Rapidly developing Global South countries like India and Thailand should try to avoid the path of the Global North by preventing their emissions per person from growing as much. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="207" w:name="Back_To_Session4_Part3"/>
+    <w:p w14:paraId="01D9DE72" w14:textId="41F8DC49" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1273785822"/>
+        <w:divId w:val="442458089"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Part5" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Part3"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="267"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:bookmarkEnd w:id="207"/>
+    </w:p>
+    <w:p w14:paraId="1E37624E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:divId w:val="175923699"/>
+        <w:divId w:val="783115582"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="4DC3083B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="91316290"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="268"/>
+        <w:divId w:val="470636886"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="208" w:name="Session4_Answer4"/>
+      <w:bookmarkEnd w:id="208"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Answer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
-[...4 lines deleted...]
-        <w:t>Rosling does not include non-CO</w:t>
+    <w:p w14:paraId="4E1F8B43" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="470636886"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The analysis in the two videos does not include non-CO2 GHG emissions or the emissions associated with imports and exports, but the basic lessons still apply. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="209" w:name="Back_To_Session4_Part4"/>
+    <w:p w14:paraId="2B2E5C49" w14:textId="3D125B95" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="470636886"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Part4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="209"/>
+    </w:p>
+    <w:p w14:paraId="2C973948" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 5 Your carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407D540D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="1404521801"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="210" w:name="Session5_Answer1"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230E48D9" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1404521801"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The carbon calculator is a useful model because it allows individuals to calculate their carbon footprint and explore options for changing it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760D634D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1404521801"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a consumption-based model, the calculator assumes that individual and household consumption is ultimately responsible for triggering most GHG emissions, so decisions by individuals could significantly reduce the nation’s footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="211" w:name="Back_To_Session5_Activity1"/>
+    <w:p w14:paraId="7AA78332" w14:textId="37D924C0" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1404521801"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Activity1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 5 Your carbon footprint</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="211"/>
+    </w:p>
+    <w:p w14:paraId="076109AE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 6 Carbon footprint targets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BD1D12" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6211129B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="212" w:name="Session6_Discussion1"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4403A0B2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considering only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>territorial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A38A514" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By 2030 the mean UK footprint should have fallen to 32% (100% – 68% = 32%) of the 1990 figure of 14.2 tonnes. SO: 2030 footprint = </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="531D2135" wp14:editId="6B064E28">
+            <wp:extent cx="276264" cy="333422"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="37" name="Picture 37" descr="32 divided by 100 postfix times"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="37" name="Picture 37" descr="32 divided by 100 postfix times"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId57">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="276264" cy="333422"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>14.2 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e per person = 4.5 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e per person per year (to one decimal place). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A21D6FE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>By 2035 the mean UK footprint should have fallen to 22% (100% – 78% = 22%) of the 1990 figure of 14.2 tonnes. 2035 footprint = 22/100 × 14.2 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e per person = 3.1 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e per person per year (to 1 decimal place). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F41A93D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By 2050 the mean UK footprint should have fallen to net zero. For individuals and households, this means that they should either produce no emissions or offset any remaining emissions by investing in carbon-saving projects within or beyond their home. Considering </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>consumption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emissions, including imports and exports: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65065044" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>By 2030 the mean UK footprint should have fallen to 32% of the 1990 figure of 15.7 tonnes. 2030 footprint = 32/100 × 15.7 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e per person = 5.0 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e per person per year (to one decimal place). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E422901" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="3000" w:right="1560"/>
+        <w:divId w:val="153959753"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>By 2035 it should have fallen to 22% of the 1990 figure: 2035 footprint = 22/100 × 15.7 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e per person = 3.5 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e per person per year (to one decimal place). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2BDF36" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="153959753"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For a UK resident, a consumption-based carbon footprint of 5 tonnes CO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> GHG emissions or the emissions embedded in imports and exports in his analysis. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t>e per person per year by 2030 might be achievable through actions at the individual or household level, such as those that you can explore with the carbon calculator. However, this footprint is twice the globally equitable footprint of 2.5 tonnes CO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e per person; achieving such light footprints is likely to require policies and actions by others, especially by government and business. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="213" w:name="Back_To_Session6_Part1"/>
+    <w:p w14:paraId="2D1ED7E9" w14:textId="7298408A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="91316290"/>
+        <w:divId w:val="153959753"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Part6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session6_Part1"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="269"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+      <w:bookmarkEnd w:id="213"/>
+    </w:p>
+    <w:p w14:paraId="134DCF74" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="175923699"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 7 Lighter carbon living</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1C4565" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:divId w:val="1793556137"/>
-[...226 lines deleted...]
-      <w:bookmarkEnd w:id="276"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="214" w:name="Session6_Discussion2"/>
+      <w:bookmarkEnd w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="769F0CA1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1323899273"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following actions in Table 4a–d are more likely than others to significantly reduce your carbon footprint. In approximate rank order: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB46DA1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>replace gas or oil central heating with an air source or ground source heat pump (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADE9E1D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reduce long journeys by petrol or diesel car as much as possible, especially one-person regular journeys such as commuting (B) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4964BC90" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avoid air travel (especially long- and medium-haul flights) as much as possible; replace domestic and short-haul flights with train or coach travel (B) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A2CE3C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>share car journeys with one, two or more passengers (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CE992E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>replace a petrol or diesel car with a plug-in hybrid or battery electric car (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D75B32" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make medium to long journeys by train or coach rather than by petrol or diesel car (B) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D24CB4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>install a solar photovoltaic (PV) system (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D5706E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...109 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>install cavity or solid wall insulation (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0546FA0A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>install or top up loft insulation (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF30F74" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoid beef and/or lamb consumption (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA48300" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>keep and maintain durable consumer goods such as cars and computers for longer (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4250C5" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>replace an old, inefficient gas boiler with an efficient condensing one (but preferable to replace with a heat pump) (T)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A217121" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoid food waste and recycle household waste as much as possible (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFDD77A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>line-dry washing instead of using a tumble drier (B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48405104" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1323899273"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following actions are likely to have only a relatively minor effect on your carbon footprint, but may address other important impacts: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6670DD4B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>not buying one new pair of shoes or trousers (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E67418" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="1323899273"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoiding bottled water and disposable plastic carrier bags (B).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="215" w:name="Back_To_Session6_Activity2"/>
+    <w:p w14:paraId="2E007B23" w14:textId="5595D00A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1323899273"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Activity2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Activity 7 Lighter carbon living</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="215"/>
+    </w:p>
+    <w:p w14:paraId="6380ACF4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Activity 9 I, we or they?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A77F22B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46923A2E" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="216" w:name="Session7_Answer1"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CED964" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="677728924"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You may have suggested some of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0476B3A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="677728924"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What ‘I’ as an active citizen could do to reduce others’ carbon footprints:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D633AE" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>try to educate or persuade other household members, including children, to adopt more environmentally responsible behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C896E48" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...70 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>join an environmental pressure or support group, or community energy group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F58925B" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>lobby local or national politicians on environmental issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F36A7F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>vote for a political party with the best environmental policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C49883D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="677728924"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What ‘we’ as a community or workgroup could do to reduce our and others’ carbon footprints:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC80FA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>try to save energy and resources at work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ECB11D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoid unnecessary commuting and business travel (e.g. by telephone or online communications)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43538B83" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>work with local schools etc. to adopt environmental teaching and policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771C02AB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="677728924"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>work with our employer to adopt environmental policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="217" w:name="Back_To_Session7_Part1"/>
+    <w:p w14:paraId="089F5169" w14:textId="0225CFF8" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="677728924"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Part1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Part</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="217"/>
+    </w:p>
+    <w:p w14:paraId="6302E336" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="783115582"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D3860F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="218" w:name="Session7_Answer2"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCA8F17" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="699626735"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You may have suggested some of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE0548C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="699626735"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What ‘they’ as governments, etc. can do to reduce carbon footprints of the nation, region or world:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F187972" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>adopt policies to increase supplies of renewable and/or nuclear energy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7C42F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>implement national, regional and international agreements and targets to reduce GHG emissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342E1AA3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>develop and implement plans to reduce a business organisation’s carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C0B7B4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="780" w:right="780"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>adopt and implement regulations to improve the energy performance of buildings and the fuel economy of vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67546215" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1560" w:right="1560"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:ind w:left="1500" w:right="780"/>
+        <w:divId w:val="699626735"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">introduce or increase carbon taxes, and/or grants and subsidies to individuals, communities and businesses, to help reduce emissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="219" w:name="Back_To_Session7_Part2"/>
+    <w:p w14:paraId="2B43BCD6" w14:textId="6ABF54BB" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1328290875"/>
+        <w:divId w:val="699626735"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session4_Activity3" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session7_Part2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Activity 10 Low-carbon living</w:t>
+        <w:t>Back to - Part</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="281"/>
-[...432 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+      <w:bookmarkEnd w:id="219"/>
+    </w:p>
+    <w:p w14:paraId="59DB3A49" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6090E07C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="185800260"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="220" w:name="Descriptions1"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Descriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DAA7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="375666626"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="221" w:name="Session1_Description1"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 1 The greenhouse effect due to increasing concentrations of CO2 and other greenhouse gases in the Earth’s atmosphere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D0F7D6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="375666626"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="1064572420"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 1 is a cartoon of Planet Earth inside an ordinary garden greenhouse, with the sun shining down on it. This image gives a highly simplified idea of how the greenhouse effect produces warming of the earth’s surface and its lower atmosphere. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="222" w:name="Back_To_Session1_Figure1"/>
+    <w:p w14:paraId="50D812AA" w14:textId="61AC05A1" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="375666626"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session1_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 1 The greenhouse effect due to increasing concentrations of CO2 and other greenhouse gases in the Earth’s atmosphere</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="222"/>
+    </w:p>
+    <w:p w14:paraId="1BBE9FF5" w14:textId="43312EAA" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="881285695"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="223" w:name="Session3_Description1"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 2 Footprint on the Earth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0B3977" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="881285695"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 1 is a cartoon of Planet Earth inside an ordinary garden greenhouse, with the sun shining down on it. This image gives a highly simplified idea of how the greenhouse effect produces warming of the earth’s surface and its lower atmosphere. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This figure is a sketch of a human footprint divided horizontally into five sections. The footprint as a powerful image of treading on the Earth. A UK resident’s personal carbon footprint arises mainly from home energy use and personal travel, including flights,and from consumption of food, goods and consumer services, plustheir shareofpublicand government services. Based on 2019UKemissions data divided by theUKpopulation. (AdaptedfromOpen AccessGovernment,2023) . </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="224" w:name="Back_To_Session3_Figure1"/>
+    <w:p w14:paraId="13F917C7" w14:textId="29D15D76" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="881285695"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 2 Footprint on the Earth</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="224"/>
+    </w:p>
+    <w:p w14:paraId="49061743" w14:textId="0C50D49C" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="899906522"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="225" w:name="Session3_Description2"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 3 High-level breakdown of the 2019 mean annual UK carbon footprint per person (adapted from Open Access Government, 2023) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B73BE3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="899906522"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="782189421"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This figure is a pie chart; a type of graph in which a circle is divided into sectors, like the slices of a pie, where each slice represents a proportion of the whole. This pie chart shows the percentage breakdown of the total carbon emissions that arise directly from the direct energy using actions of an average UK inhabitant. The breakdown is as follows. The biggest slice is for transport (including personal flights) at 26 per cent of the total; the second slice is 24 per cent for food and food waste; then 19 per cent for household energy, husing construction and waste management; 16 per cent for consumption of goods;15 per cent for public and government services. The total adds up to 100 per cent. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="226" w:name="Back_To_Session3_Figure2"/>
+    <w:p w14:paraId="06367F43" w14:textId="1DEB7744" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="899906522"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Figure2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 3 High-level breakdown of the 2019 mean annual UK carbon footprint per person (adapted from Open Access Government, 2023)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="226"/>
+    </w:p>
+    <w:p w14:paraId="59E99E93" w14:textId="5611DC1F" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="271324846"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="227" w:name="Session3_Description3"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 4 The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO2e in 2019) (adapted from DEFRA, 2022) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72756104" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="271324846"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This figure is a sketch of a human footprint divided horizontally into five sections. The toe section represents the mass of carbon dioxide equivalent emissions arising from an average UK inhabitant’s purchase and use of UK produced and imported consumer goods and services, at about 4 tonnes CO2 equivalent per year. The ball of the foot section represents the mass of carbon dioxide equivalent emissions arising from an average UK inhabitant’s travel by car, air, public transport and bicycle, at about 3.5 tonnes per year. The upper arch of the foot section represents the mass of carbon dioxide emissions arising from an average UK inhabitant’s home energy use for heating, lighting, etc., at about 3 tonnes per year. The lower arch section represents the mass of carbon dioxide equivalent emissions arising from an average UK inhabitant’s consumption of food and drink, also about 3 tonnes per year. The heel section represents the mass of carbon dioxide equivalent emissions arising from an average UK inhabitant’s use of public and government services ranging from education and investment in roads to defence, at about 2.5 tonnes per year. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This is a set of five stacked bar charts, which show the total UK carbon footprint in 2000, 2005, 2010, 2015 and 2019, and its breakdown, as published by the government in 2022. Each bar shows the direct and indirect carbon dioxide equivalent emissions associated with the UK population’s consumption of energy, food and goods and services, including emissions embedded in imports. The total in 2000 was 1038 million tonnes CO2 equivalent, made up of 65 million tonnes of private road transport emissions (the bottom orange coloured section of the bar), 92 million tonnes of emissions from home heating (the second grey section stacked on top of the bottom section); 407 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers (the third blue section) ; and 474 million tonnes arising from imported goods and services purchased by UK consumers and businesses (the top light brown). By 2019 the total had fallen to 774 million tonnes CO2 equivalent made up of 68 million tonnes of private road transport emissions, 80 million tonnes of emissions from home heating; 257 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers and 369 million tonnes arising from imported goods and services purchased by UK consumers and businesses. So from 2000 to 2019 emissions from UK production, consumption and imports fell. The total carbon footprints for 2005, 2010 and 2015 were respectively 1108, 920 and 886 million tonnes carbon dioxide equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="228" w:name="Back_To_Session3_Figure3"/>
+    <w:p w14:paraId="2E041AE1" w14:textId="06D0225F" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="271324846"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Figure3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 4 The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO2e in 2019) (adapted from DEFRA, 2022)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="228"/>
+    </w:p>
+    <w:p w14:paraId="40CB954E" w14:textId="73BCD353" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="625694844"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="229" w:name="Session3_Alternative1"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2BA508" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="625694844"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="1201940765"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">42 divided by 70 multiplication 100 postfix times equals 60 percent </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="230" w:name="Back_To_Session3_Equation1"/>
+    <w:p w14:paraId="6F2142EC" w14:textId="61A36514" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="625694844"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="230"/>
+    </w:p>
+    <w:p w14:paraId="69680AED" w14:textId="6E87E9CD" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="820850094"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="231" w:name="Session3_Alternative2"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57780D1F" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="820850094"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This figure is a pie chart; a type of graph in which a circle is divided into sectors, like the slices of a pie, where each slice represents a proportion of the whole. This pie chart shows the percentage breakdown of the total carbon emissions that arise directly from the direct energy using actions of an average UK inhabitant. The breakdown is as follows. The biggest slice is for space (or room) heating at 30 per cent of the total; the second slice is 29 per cent for personal car travel; then 12 per cent for holiday air travel; 11 per cent for water heating; 9 per cent for appliances such as fridges and tvs; 4 per cent for lighting; 3 per cent for cooking; and 2 per cent for other travel. The total adds up to 100 per cent. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">three divided by four multiplication 100 percent equals 75 percent </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="232" w:name="Back_To_Session3_Equation2"/>
+    <w:p w14:paraId="3616E78E" w14:textId="6526563B" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="820850094"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="232"/>
+    </w:p>
+    <w:p w14:paraId="42BFDEFA" w14:textId="6A1155D6" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1860506944"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="233" w:name="Session3_Alternative5"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D9E294" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1860506944"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="1359769931"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">20 percent o times f postfix times 350 postfix times p times e times o times p times l times e equals 20 divided by 100 multiplication 350 postfix times left parenthesis o times r postfix times 0.2 multiplication 350 right parenthesis equals 70 postfix times p times e times o times p times l times e </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="234" w:name="Back_To_Session3_Equation3"/>
+    <w:p w14:paraId="41F51780" w14:textId="7D41124C" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1860506944"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="234"/>
+    </w:p>
+    <w:p w14:paraId="118A1E90" w14:textId="27BE133F" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1205632473"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="235" w:name="Session3_Alternative6"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC336C7" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1205632473"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 4 is a set of four stacked bar charts, which show the total UK carbon footprint in 1997, 2007, 2012 and 2013, and its breakdown, as published by the government in 2016. Each bar shows the direct and indirect carbon dioxide equivalent emissions associated with the UK population’s consumption of energy, food and goods and services, including emissions embedded in imports. The total in 1997 was 1118 million tonnes CO2 equivalent, made up of 64 million tonnes of private road transport emissions (the bottom light green coloured section of the bar), 80 million tonnes of emissions from home heating (the second dark green section stacked on top of the bottom section); 436 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers (the third blue section) ; and 530 million tonnes arising from imported goods and services purchased by UK consumers and businesses (the top grey section). By 2013 the total had fallen to 1050 million tonnes CO2 equivalent made up of 63 million tonnes of private road transport emissions, 80 million tonnes of emissions from home heating; 325 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers and 582 million tonnes arising from imported goods and services purchased by UK consumers and businesses. So from 1997 to 2013 emissions from UK production and consumption fell while emissions from imports rose. The total carbon footprints for 2007 and 2012 were respectively 1296 and 1025 million tonnes carbon dioxide equivalent. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e postfix times equals v times a times l times u times e postfix times a times t postfix times l times a times t times e times r postfix times prefix times of d times a times t times e postfix times minus v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e divided by v times a times l times u times e postfix times a times t postfix times e times a times r times l times i times e times r postfix times d times a times t times e multiplication 100 percent </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="236" w:name="Back_To_Session3_Equation4"/>
+    <w:p w14:paraId="1C90242F" w14:textId="56C2FB41" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1205632473"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="236"/>
+    </w:p>
+    <w:p w14:paraId="790C489E" w14:textId="72936B81" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="708262980"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="237" w:name="Session3_Description4"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 4 (repeated) The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO2e in 2019) (adapted from DEFRA, 2022) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674ABEAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="708262980"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="1769809957"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Figure 4 is a set of five stacked bar charts, which show the total UK carbon footprint in 2000, 2005, 2010, 2015 and 2019, and its breakdown, as published by the government in 2022. Each bar shows the direct and indirect carbon dioxide equivalent emissions associated with the UK population’s consumption of energy, food and goods and services, including emissions embedded in imports. The total in 2000 was 1038 million tonnes CO2 equivalent, made up of 65 million tonnes of private road transport emissions (the bottom orange coloured section of the bar), 92 million tonnes of emissions from home heating (the second grey section stacked on top of the bottom section); 407 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers (the third blue section) ; and 474 million tonnes arising from imported goods and services purchased by UK consumers and businesses (the top light brown). By 2019 the total had fallen to 774 million tonnes CO2 equivalent made up of 68 million tonnes of private road transport emissions, 80 million tonnes of emissions from home heating; 257 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers and 369 million tonnes arising from imported goods and services purchased by UK consumers and businesses. So from 2000 to 2019 emissions from UK production, consumption and imports fell. The total carbon footprints for 2005, 2010 and 2015 were respectively 1108, 920 and 886 million tonnes carbon dioxide equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="238" w:name="Back_To_Session3_Figure4"/>
+    <w:p w14:paraId="14E02A46" w14:textId="3834611D" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="708262980"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Figure4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 4 (repeated) The UK carbon footprint: GHG emissions associated with consumption 2000 to 2019 (total = 774 million tonnes CO2e in 2019) (adapted from DEFRA, 2022)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="238"/>
+    </w:p>
+    <w:p w14:paraId="14804374" w14:textId="60C8DD57" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="527109447"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="239" w:name="Session3_Alternative10"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A888B8" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="527109447"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 4 is a set of four stacked bar charts, which show the total UK carbon footprint in 1997, 2007, 2012 and 2013, and its breakdown, as published by the government in 2016. Each bar shows the direct and indirect carbon dioxide equivalent emissions associated with the UK population’s consumption of energy, food and goods and services, including emissions embedded in imports. The total in 1997 was 1118 million tonnes CO2 equivalent, made up of 64 million tonnes of private road transport emissions (the bottom light green coloured section of the bar), 80 million tonnes of emissions from home heating (the second dark green section stacked on top of the bottom section); 436 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers (the third blue section) ; and 530 million tonnes arising from imported goods and services purchased by UK consumers and businesses (the top grey section). By 2013 the total had fallen to 1050 million tonnes CO2 equivalent made up of 63 million tonnes of private road transport emissions, 80 million tonnes of emissions from home heating; 325 million tonnes from production emissions arising in the UK from purchase of goods and services by UK consumers and 582 million tonnes arising from imported goods and services purchased by UK consumers and businesses. So from 1997 to 2013 emissions from UK production and consumption fell while emissions from imports rose. The total carbon footprints for 2007 and 2012 were respectively 1296 and 1025 million tonnes carbon dioxide equivalent. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">p times e times r times c times e times n times t times a times g times e postfix times h times e times a times t times i times n times g equals 80 postfix times cap m times t postfix times cap c times cap o times e two postfix times divided by 774 postfix times prefix times of cap m times t postfix times prefix times of cap c times cap o times e two equals 10.33591 percent multiplication 100 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="240" w:name="Back_To_Session3_Equation5"/>
+    <w:p w14:paraId="1FBB9D8E" w14:textId="2A7F7223" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="527109447"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="240"/>
+    </w:p>
+    <w:p w14:paraId="245646BA" w14:textId="76C286D5" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1759248617"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="241" w:name="Session3_Alternative11"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE40911" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1759248617"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="770080252"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">p times e times r times c times e times n times t times a times g times e postfix times c times h times a times n times g times e equals negative 264 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two postfix times divided by 1038 prefix times of cap m times t postfix times prefix times of cap c times cap o times e two multiplication 100 percent </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="242" w:name="Back_To_Session3_Equation6"/>
+    <w:p w14:paraId="14421012" w14:textId="7B3CEA5D" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1759248617"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation6"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Uncaptioned Equation</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="242"/>
+    </w:p>
+    <w:p w14:paraId="553C2688" w14:textId="7B9813F1" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="2049331049"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="243" w:name="Session3_Alternative12"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uncaptioned Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9F020C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="2049331049"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figure 5 is a pie chart showing the total carbon footprint of the residents of the large English city of Greater Manchester broken down by main consumption categories. The biggest slice of the pie (coloured dark blue) is total annual household gas and other heating fuel use at 12 per cent of the total footprint of over 41 million tonnes of CO</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equivalent. The second biggest slice (coloured maroon) is domestic vehicle fuel use at 8 per cent of the total. The third biggest slices, respectively coloured dark green, red and light green, are household electricity use; eating and staying outside the home; and emissions arising from the residents’ use of public services, all at 7 per cent of the total. And so on. Car manufacture and maintenance and use of private services, such as banking, both at 5 per cent. Health care at 4 per cent. Travel by public transport; water, waste and sewage services; and domestic construction all at 3 per cent. And lastly purchase of electrical goods and use of education services both at 2 per cent of the total. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">2035 postfix times f times o times o times t times p times r times int equals 32 divided by 100 multiplication 774 postfix times cap m times t postfix times cap c times cap o times e two equals 247.68 times cap m times t times cap c times cap o times e two </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="244" w:name="Back_To_Session3_Equation7"/>
+    <w:p w14:paraId="57B9FAA4" w14:textId="31C3739E" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="770080252"/>
+        <w:divId w:val="2049331049"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Figure1" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session3_Equation7"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Figure 5   The carbon footprint of Greater Manchester residents, broken down by consumption category (CO2e per person per year) (Berners-Lee et al., 2011). Note: the percentages add up to over 100% due to rounding (see Study Note: Rounding numbers, decimal places and significant figures).</w:t>
+        <w:t>Back to - Uncaptioned Equation</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="297"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+      <w:bookmarkEnd w:id="244"/>
+    </w:p>
+    <w:p w14:paraId="69D64E1B" w14:textId="456F3E68" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="232542371"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="245" w:name="Session4_Description1"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 5 The mean annual UK carbon footprint in CO2e per person, broken down by consumption category (adapted from Berners-Lee, 2020, p. 196) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7F447D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="232542371"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">This is a pie chart showing the mean annual UK carbon footprint in CO2e per person broken down by category. The biggest slice of the pie (coloured turquoise) is food and drink from retail at 23 per cent of the total.. The second biggest slices (coloured light green and pink respectively) are household fuel and vehicle fuel, both at 11 per cent of the total. The third biggest slice(coloured light orange) is health, education and public services at 10 per cent of the total. And so on. Personal flights at 9 per cent. Other non-food shopping at 7 per cent. Housing at 6 percent. Household electricity at 5 per cent. Accommodation (away from home), other bought services, and car manufacture each at 3 per cent. Water, waste and sewage, eating out, trains buses and other transport, and ferry crossings and cruises each at 2 per cent. Leisure, recreation and attractions at one percent. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="246" w:name="Back_To_Session4_Figure1"/>
+    <w:p w14:paraId="3A3B8064" w14:textId="78903652" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="232542371"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back to - Figure 5 The mean annual UK carbon footprint in CO2e per person, broken down by consumption category (adapted from Berners-Lee, 2020, p. 196) </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="246"/>
+    </w:p>
+    <w:p w14:paraId="07420DD9" w14:textId="14D13DC6" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="677001643"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="247" w:name="Session4_Description2"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 6 Distribution of the UK population by household incomes in 2021–22. Group 1 is the distribution of household incomes for the 10% of individuals living in the poorest households. Group 9 is the household incomes for the 10% of individuals living in the richest households (excluding 8.8 million individuals with a household income above £1000 per week). Equivalised means the incomes are adjusted to take account of the numbers of adults and children in a household (adapted from DWP, 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C19F0A3" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="1369918512"/>
+        <w:divId w:val="677001643"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 6 is a bar chart, which shows the official distribution of UK household incomes in 2013-14, after tax and adjusted to take account of the number of people in the household. The height of each bar shows the number of individuals who live in a household that has a particular weekly income from the lowest group (the four hundred thousand individuals with a household income of zero to ten pounds per week) to the highest (the nearly two hundred thousand individuals with a household income of £990 to £1000 per week). The chart notes, but doesn’t show, the 5.3 million UK individuals living in households with incomes of over £1000 per week. There is a note of the mean income of £581 per week and the median income of £473 per week with arrows pointing to the bars concerned. The 100 bars in the chart are also divided and numbered from 1 to 10 alternating dark and light blue sets representing the whole population divided into ten same-size or decile groups. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">This is a bar chart showing the official distribution of the UK population by net household incomes in 2021–22. The height of each bar shows the total number of individuals in the UK who live in a household that has a particular weekly income, from the lowest group (more than five hundred thousand individuals with a net household income of 0 to £10 per week) to the highest (nearly two hundred thousand individuals with a net household income of £990 to £1000 per week). The 100 bars on the chart are divided into nine alternating purple and orange groups, numbered 1 to 9 and each representing 10 per cent of the population. The caption notes that the richest 10 per cent is not included, but consists of 8.8 million UK individuals living in households with incomes of over £1000 per week. Labels on the graph note that the mean net income is £688 per week (which is just under halfway through group 7) and the median net income is £565 per week (which is nearly at the end of group 5). Between £20 and £200 a week, the number of individuals increases gradually from about 50 thousand to just over 200 thousand. From £200 a week to £500 a week, the number of individuals increases more rapidly to about 1.1 million. The number of individuals in each income band then gradually decreases to just under 200 thousand in the highest income group shown (£1000 per week). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="248" w:name="Back_To_Session4_Figure2"/>
+    <w:p w14:paraId="38712C3B" w14:textId="513C4888" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1369918512"/>
+        <w:divId w:val="677001643"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Figure2" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Figure 6   Distribution of the UK population by household incomes in 2014–15. Group 1 is the distribution of household incomes for the 10% of individuals living in the poorest households. Group 10 is the household incomes for the 10% of individuals living in the richest households (excluding 5.3 million individuals with a household income above £1000 per week). Equivalised means the incomes are adjusted to take account of the numbers of adults and children in a household (adapted from DWP, 2016).</w:t>
+        <w:t>Back to - Figure 6 Distribution of the UK population by household incomes in 2021–22. Group 1 is the distribution of household incomes for the 10% of individuals living in the poorest households. Group 9 is the household incomes for the 10% of individuals living in the richest households (excluding 8.8 million individuals with a household income above £1000 per week). Equivalised means the incomes are adjusted to take account of the numbers of adults and children in a household (adapted from DWP, 2023).</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="299"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+      <w:bookmarkEnd w:id="248"/>
+    </w:p>
+    <w:p w14:paraId="51A2D851" w14:textId="17B93D4B" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1590963930"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="249" w:name="Session4_Description3"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 7 Consumption-based CO2e emissions per person per year for different income groups in several world regions (Chancel, 2022, p. 932) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5186DF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1590963930"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">This is a bar chart showing how the consumption-based CO2 equivalent emissions per person per year differ between the bottom 50 per cent, middle 40 per cent and top 10 per cent income groups in various parts of the world. The results are as follows (all values in tonnes of CO2 equivalent per person per year): East Asia – bottom 50 per cent is 2.9 tonnes per year, middle 40 per cent is 7.9 tonnes per year, top 10 per cent is 40.0 tonnes per year; Europe – bottom 50 per cent is 5.1 tonnes per year, middle 40 per cent is 10.7 tonnes per year, top 10 per cent is 29.4 tonnes per year; North America – bottom 50 per cent is 10.4 tonnes per year, middle 40 per cent is 21.8 tonnes per year, top 10 per cent is 68.8 tonnes per year; South and South-East Asia – bottom 50 per cent is 1.0 tonnes per year, middle 40 per cent is 2.4 tonnes per year, top 10 per cent is 11.2 tonnes per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="250" w:name="Back_To_Session4_Figure3"/>
+    <w:p w14:paraId="5A967F1F" w14:textId="74577091" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1590963930"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure3"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 7 Consumption-based CO2e emissions per person per year for different income groups in several world regions (Chancel, 2022, p. 932)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="250"/>
+    </w:p>
+    <w:p w14:paraId="047E2574" w14:textId="68BA9FEF" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1889562890"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="251" w:name="Session4_Description4"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766F84D1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="1759671366"/>
+        <w:divId w:val="1889562890"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figure 7 is a stacked bar chart, which shows how the CO</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The drawing shows the number 3174. An arrow labelled ‘1st significant figure’ points to the 3. A second arrow is labelled ‘2nd significant figure’ and points to the 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="252" w:name="Back_To_Session4_Figure4"/>
+    <w:p w14:paraId="06D389E1" w14:textId="213438AE" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1889562890"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure4"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 9</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="252"/>
+    </w:p>
+    <w:p w14:paraId="549E878F" w14:textId="5A97A64C" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1132598519"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="253" w:name="Session4_Description5"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C36A9D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1132598519"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equivalent greenhouse gas emissions per person differ for ten groups according to household income; from the group whose members have the lowest 10% to the group with the highest 10% of UK household incomes. Each bar also shows how the total emissions for that group break down into emissions from domestic energy and housing; food production and consumption; purchase and use of consumable goods; use of private services such as banking; and transport. The emissions arising from an individual’s use of public services is omitted. The chart has an arrow above the stacked bars that shows the strong upward trend in this analysis; namely that the higher an individual’s household income, in general the higher their carbon footprint is likely to be. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">The drawing shows the number 0.0446. An arrow labelled ‘1st significant figure’ points to the first 4 (the left-most). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="254" w:name="Back_To_Session4_Figure5"/>
+    <w:p w14:paraId="1DE74177" w14:textId="1056B4A0" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1132598519"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 10</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="254"/>
+    </w:p>
+    <w:p w14:paraId="1FF54A07" w14:textId="7C5D2F29" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1376000885"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="255" w:name="Session4_Description6"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 11 Estimated territorial CO2 emissions per person in 2022. The bigger the black bubble, the bigger the footprint per person for the country indicated. (Global Carbon Atlas, 2023) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2025B2F4" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1376000885"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...37 lines deleted...]
-        <w:divId w:val="1408726022"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">This is a world map with the continents and countries within them shown in outline. There are solid black circles superimposed over each country. The area of each circle represents the relative size of the estimated territorial carbon footprint per person in 2022 from the use of fossil fuels within that country in tonnes of carbon dioxide per year. The map shows, for example, that by far the largest carbon footprints per person in the world occur in oil-producing countries like Qatar, United Arab Emirates, Brunei (in south-east Asia) and Trinidad and Tobago. It shows that the carbon footprints per person of the United States, Canada and Australia are next in size and similar. Smaller in size and similar are the carbon footprints per person of Russia, South Korea and Luxembourg. The carbon footprints per person of Ireland, Germany and China are smaller still, and the UK has a footprint per person which is about 60 per cent of these. The carbon footprints per person of Global South countries like India and most African countries are very much smaller. The actual size of the carbon footprints per person can be found in a chart version of the same map online (Carbon Atlas). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="256" w:name="Back_To_Session4_Figure6"/>
+    <w:p w14:paraId="34D2C1D6" w14:textId="1D52D409" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1376000885"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure6"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 11 Estimated territorial CO2 emissions per person in 2022. The bigger the black bubble, the bigger the footprint per person for the country indicated. (Global Carbon Atlas, 2023)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="256"/>
+    </w:p>
+    <w:p w14:paraId="0CFB1B87" w14:textId="4BC73896" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1540388002"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="257" w:name="Session4_Description7"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 12 Estimated total territorial CO2 emissions in 2022 (Global Carbon Atlas, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185BB92D" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1540388002"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figure 8 is a stacked bar chart similar to Figure 7 but which shows how the CO</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equivalent greenhouse gas emissions per person differ for seven groups according to household size and composition. The seven groups include households with one person both under and over 60 years old; households with two or more people over 60; households with two adults, including one under 60; households with three or more adults; single parent households; and households with two or more adults and children. As in Figure 3.7 each bar also shows how the total emissions for that group break down into emissions from domestic energy and housing; food production and consumption; purchase and use of consumable goods; use of private services such as banking; and transport. The charts show that, in general, the smaller the household size the higher the emissions per person; that older people generate slightly higher emissions; and that adults tend to generate higher emissions than children. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">This is a world map with the continents and countries within them shown in outline. There are solid black circles superimposed over each country. The area of each circle represents the relative size of the estimated total carbon footprint in 2022 from the use of fossil fuels within that country in tonnes of carbon dioxide per year. The map shows, for example, that by far the largest total carbon footprint in the world is that of China, followed by the United States, India, Russia and Japan. Japan’s carbon footprint is about one-tenth of China’s. Smaller in size and similar are the carbon footprints of Germany and Saudi Arabia. The total carbon footprints of South Africa, Australia and the UK are smaller still and also similar. The smallest total carbon footprints occur in many African and island nation countries. The actual sizes of the total carbon footprints can be found in a chart version of the same map online (Carbon Atlas). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="258" w:name="Back_To_Session4_Figure7"/>
+    <w:p w14:paraId="35D4533C" w14:textId="13283655" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1408726022"/>
+        <w:divId w:val="1540388002"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Figure4" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure7"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Figure 8   Mean carbon footprints (tonnes CO2e per person per year) by household type (Gough et al., 2012)</w:t>
+        <w:t>Back to - Figure 12 Estimated total territorial CO2 emissions in 2022 (Global Carbon Atlas, 2023)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="303"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="00955F43">
+      <w:bookmarkEnd w:id="258"/>
+    </w:p>
+    <w:p w14:paraId="2D5CAB70" w14:textId="14630570" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="637613900"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="259" w:name="Session4_Description8"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 13 (a) Apartments, New Town, Kolkata, India, built for India’s fast-growing middle class; (b) Indian cattle farmer living on less than £1 per day; (c) government official’s house, Libreville, Gabon; (d) villager’s house, Jinja, Uganda; (e) typical apartment block, China; (f) village alley, near Yangshuo, China </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5729BFE1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="637613900"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:t xml:space="preserve">Figure 10 is a group of six photographs arranged in three pairs to show the contrast between the homes of rich and poor people in India, Africa and China. The first pair (a and b) of India, show densely packed high-rise apartments with almost no surrounding vegetation compared with a simple hut surrounded by partially cleared vegetation with a single cow tethered outside. The second pair (c and d) of Africa, show a modern, two-storey white house with a large veranda, decorative shrubs and a large swimming pool compared with a simple, roughly thatched hut with two bare-foot children sitting outside and a woman at work preparing food using leaf-lined pots, the forest vegetation can be seen nearby in the background. The third pair (e and f) of China show high-rise apartments in rows giving the impression of a large development, with a tarmac road at the front, although most of the earth around the buildings is bare compared with a narrow alley between two rows of simple housing with a few mopeds and bicycles parked outside. The photos suggest, although not all explicitly illustrate, how increasing personal wealth generally involves greater use of resources and higher greenhouse gas emissions. For example, while a middle class Indian or an urban Chinese family might live in a new high rise apartment block with electricity, piped water, refrigerator, TV, etc. and a member of the African elite might have a large house with a swimming pool, a poor Indian or African villager might still live in a thatched hut without electricity or mains water and a rural Chinese family might live in a narrow street of small concrete dwellings. Similar contrasts can of course be shown between the homes of rich and poorer people in developed countries. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="260" w:name="Back_To_Session4_Figure8"/>
+    <w:p w14:paraId="1F1AA5FF" w14:textId="706A5FED" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="637613900"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_Figure8"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 13 (a) Apartments, New Town, Kolkata, India, built for India’s fast-growing middle class; (b) Indian cattle farmer living on less than £1 per day; (c) government official’s house, Libreville, Gabon; (d) villager’s house, Jinja, Uganda; (e) typical apartment block, China; (f) village alley, near Yangshuo, China</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="260"/>
+    </w:p>
+    <w:p w14:paraId="36E596DA" w14:textId="2D89EB75" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="31731598"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="261" w:name="Session5_Description1"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 14 An example of the OU carbon calculator ‘Summary’ footprint screen. The student’s existing footprint is 12.70 tonnes CO2e per year; this is greater than the UK national average of 11.53 tonnes CO2e per person per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D8FCAB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="31731598"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figure 11 shows the Summary screen of the OU carbon calculator after a student has answered the questions to calculate their existing personal carbon footprint. On the far left are the fourteen tabs that access the calculator’s screens. From top to bottom the tabs are Welcome; Your household: Room heating; Water heating; Appliances; Travel; Flying; Food; Income; Goods; Infrastructure; Summary; Target; Decarbonisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F61ECEF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="31731598"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the upper centre panel of the screen is a two-column table. The left hand column shows the student’s existing personal carbon footprint of 14.89 tonnes carbon dioxide equivalent emissions per year and its components, such as Home energy at 1.68 tonnes carbon dioxide equivalent emissions per year; Travel at 2.16 tonnes carbon dioxide equivalent emissions per year; Food at 0.91 tonnes carbon dioxide equivalent emissions per year, and so on. The right hand column shows the personal carbon footprint of an average inhabitant of the UK at 14.60 tonnes carbon dioxide equivalent emissions per year and its components broken down in the same categories as the student’s footprint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACB6B3C" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="31731598"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Below the table are two boxes. The first enables a user to name and save a record of the current footprint when satisfied with their answers to the calculator’s questions; in this case the student’s existing personal footprint. The second box enables a user to open a previously saved footprint record via a drop-down menu or to delete an unwanted footprint record. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DDB18A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="31731598"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On the right of the screen are two stacked bar charts that repeat the information in the table in graphical form. The left hand stacked bar, labelled You, shows the student’s existing carbon footprint and its components the broken down into the same categories as in the table (Home energy, Travel, Flying, Food, etc.). The right hand stacked bar, labelled Average, shows the same information for an average UK inhabitant. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="262" w:name="Back_To_Session5_Figure1"/>
+    <w:p w14:paraId="40D758E0" w14:textId="67FDAB1F" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="31731598"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session5_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 14 An example of the OU carbon calculator ‘Summary’ footprint screen. The student’s existing footprint is 12.70 tonnes CO2e per year; this is greater than the UK national average of 11.53 tonnes CO2e per person per year.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="262"/>
+    </w:p>
+    <w:p w14:paraId="1544D700" w14:textId="5C5EEDD8" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1648894188"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="263" w:name="Session6_Description1"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 15 Target screen: My Existing Footprint 1 saved and a Personal target of a 25% reduction on that existing footprint set </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF8C9AF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This figure shows the Target screen of the OU carbon calculator after a student has answered the questions to calculate their existing personal carbon footprint, and then decided on either a Government or a Personal target. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5DF845" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On the far left are the fourteen tabs that access the calculator’s screens. From top to bottom the tabs are Welcome; Your household: Room heating; Water heating; Appliances; Travel; Flying; Food; Income; Goods; Infrastructure; Summary; Target; Decarbonisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130A43AA" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the centre of the screen is the main panel with the heading ‘Target’. Under this some text reads: ‘Choose a percentage carbon footprint reduction target. You will try to meet the target by changing your answers to the calculator’s questions. Either choose a Personal target and set a percentage reduction on your existing carbon footprint. Or choose a Government reduction target on the ‘Average UK footprint’ and select from the Government target options.’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD28702" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under this text there are three radio buttons labelled: No target; Personal target; Government target. The student has chosen a Personal target to reduce their existing personal footprint by 25%. Under this there are options to set the Government target. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26921EAF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On the right of the screen are two stacked bar charts, the bar charts represent the student’s existing personal footprint (before they have amended the calculator entries to try and meet their reduction target) labelled You, and a footprint for an average UK inhabitant, labelled ‘Average’. The left hand stacked bar, labelled You, shows the student’s existing carbon footprint 12.70 tonnes of carbon dioxide equivalent emissions per year and its components, such as Home energy at 1.93 tonnes carbon dioxide equivalent emissions per year; Travel at 2.05 tonnes carbon dioxide equivalent emissions per year; Food at 2.50 tonnes carbon dioxide equivalent emissions per year, and so on. The right hand stacked bar, labelled Average, shows the same information for an average UK inhabitant. There is a red horizontal line to illustrate where the You footprint needs to be for a 25% personal reduction target. The red line also crosses the Average footprint bar chart for comparison. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="264" w:name="Back_To_Session6_Figure5"/>
+    <w:p w14:paraId="6CA37DDB" w14:textId="4AA86A7E" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1648894188"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session6_Figure5"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 15 Target screen: My Existing Footprint 1 saved and a Personal target of a 25% reduction on that existing footprint set</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="264"/>
+    </w:p>
+    <w:p w14:paraId="35258856" w14:textId="20796850" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="8914577"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="265" w:name="Session7_Description1"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 16 The carbon emissions from air travel are often offset by airlines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEC1C16" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="768500229"/>
+        <w:divId w:val="8914577"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figure 5 is a pie chart showing the total carbon footprint of the residents of the large English city of Greater Manchester broken down by main consumption categories. The biggest slice of the pie (coloured dark blue) is total annual household gas and other heating fuel use at 12 per cent of the total footprint of over 41 million tonnes of CO</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">An aircraft in the sky. The photo has been taken from below. The background is blue and the aircraft is white. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="266" w:name="Back_To_Session7_Figure1"/>
+    <w:p w14:paraId="08A9718B" w14:textId="5DCEC008" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="8914577"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Figure1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 16 The carbon emissions from air travel are often offset by airlines</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="266"/>
+    </w:p>
+    <w:p w14:paraId="3F51846C" w14:textId="57202E9F" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:divId w:val="1960842422"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="267" w:name="Session7_Description2"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Figure 17 Low-carbon products, such as electric cars, have been incentivised through government grants and subsidies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3551E758" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:divId w:val="1960842422"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equivalent. The second biggest slice (coloured maroon) is domestic vehicle fuel use at 8 per cent of the total. The third biggest slices, respectively coloured dark green, red and light green, are household electricity use; eating and staying outside the home; and emissions arising from the residents’ use of public services, all at 7 per cent of the total. And so on. Car manufacture and maintenance and use of private services, such as banking, both at 5 per cent. Health care at 4 per cent. Travel by public transport; water, waste and sewage services; and domestic construction all at 3 per cent. And lastly purchase of electrical goods and use of education services both at 2 per cent of the total. </w:t>
-[...30 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Image of a white electric car being charged </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="268" w:name="Back_To_Session7_Figure2"/>
+    <w:p w14:paraId="226B6274" w14:textId="19FCCA05" w:rsidR="00FD779D" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="1960842422"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session7_Figure2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Figure 17 Low-carbon products, such as electric cars, have been incentivised through government grants and subsidies.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="268"/>
+    </w:p>
+    <w:p w14:paraId="27DB8507" w14:textId="6775848F" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+    <w:p w14:paraId="16C2975A" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="133641034"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="933854561"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="269" w:name="Session4_Transcript1"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Video 1 Who is responsible for carbon emissions and climate change?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42352878" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="133641034"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:divId w:val="933854561"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5E5618" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HANS ROSLING:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1989AC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I’m not the best person to tell you how bad climate change will be. Nor am I a specialist on how to prevent it. What I can do is to show you data to make you understand who is the one that emits the carbon dioxide. I will show this. You remember the yardstick from the poorest billion to the richest billion, from the one who hardly can afford shoes to the one who fly with airplanes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C352BD" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Now, this shows the total amount of fossil fuel used in the world during one year – coal, oil and natural gas. And it represents more or less the total emission of carbon dioxide. Now, how much of that is used by the richest billion? Half of it. Now, the second richest billion? Half of what’s left. Then you understand what the third use, half of what’s left. And the others use hardly anything. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404A12E6" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is rounded numbers, but it clearly shows that almost all the fossil fuel is used here by the one, two, three richest billions. More than 85% they use. Now, the richest billion here at least have stopped increasing. But we are yet to see whether they will decrease. And in the coming decades, it’s the economic growth of these two that will increase the fossil fuel use and the carbon dioxide emission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C3CD28" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Even if these ones over here come out of extreme poverty and get richer all the way to the motorbike, that doesn’t contribute much to the emission of carbon dioxide. And regarding population growth, most of the additional billions in the next 40 years will be in this group here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A25BF0" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="1348561819"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">But still, if you ask people in the richest end, they seem to get everything wrong. They look down on the world from their very high emission and then they say, oh, those over there, you cannot live like us. You will destroy the planet. You see, I find the argument from the people here catching up to be much more correct and logic. They say, who are you to tell us that we can’t live like you? You better change first if you want us to do it differently. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="270" w:name="Back_To_Session4_MediaContent1"/>
+    <w:p w14:paraId="6DADC8F2" w14:textId="52A8F46A" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:divId w:val="933854561"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "" \l "Session4_MediaContent1"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Back to - Video 1 Who is responsible for carbon emissions and climate change?</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="270"/>
+    </w:p>
+    <w:p w14:paraId="12A56CA5" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:divId w:val="133641034"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="00315DB7" w:rsidRDefault="005F0888">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D403731" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:divId w:val="2025276585"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="271" w:name="Session4_Transcript2"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Video 2 Carbon emissions per country and per capita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53925506" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:divId w:val="2025276585"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD4BBB2" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="speaker"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PROFESSOR:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F316074" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How much energy do humans use? How much fossil fuel do we burn every year in the world? Which countries are most responsible for climate change? When comparing international emissions of carbon dioxide – not the only, but the most important greenhouse gas – it’s important to make the distinction between emissions per country and emissions per person, in other words, the total amount from a country and the average emissions per person in that country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744DEBDF" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both of these indicators are useful, but it’s very important not to confuse them when discussing climate change and who is responsible. This is a very helpful graph that shows the relationship between income and carbon dioxide emissions, both by country and per person. The data displayed in the graph are from the latest year they were available for all countries, which is 2018. More recent data for selected countries are shown later in this animation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5ED0E1" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The horizontal x-axis shows income as GDP per capita per year in US dollars, from $0 to $128,000, and the vertical y-axis shows carbon dioxide emissions per country from almost 0 to over 20 tonnes. Each of these axes has a logarithmic scale, which is a nonlinear scale used when there is a large range of quantities. Each bubble represents a country, and all the major countries of the world have a bubble on this graph. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C804625" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The colour of the bubble shows which world region a country is in. Red is Asia and Australasia. Green is the Americas. Blue is Africa and yellow is Europe. The size of the bubble – that is, the total area of the bubble – represents the total amount of carbon dioxide emitted from that country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300FBD67" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The graph shows that in general, as income per person in a country increases, carbon dioxide emissions per person also increase. In other words, people in rich countries, those towards the top right-hand side of the graph, generally emit more carbon dioxide per person than people in poorer countries, those towards the bottom left-hand side. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E1E897" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This graph also shows that emissions per person ranged from a fraction of a tonne per year in the poorest countries – these are mainly in Africa – to nearly 10 tonnes per year in the middle-income countries like China, and almost 20 tonnes per person in the richest countries, such as the USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A4D056" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This graph shows the most up-to-date data from 2022. The general trends and positions of the bubbles have not changed significantly between 2018 and 2022, but some of the more noticeable changes include some countries, like the UK, Sweden and Israel, having slightly higher income per capita and lower carbon dioxide emissions per person. The income per person in countries like Brazil, Romania and Ireland has risen, but the carbon dioxide emissions per capita have remained similar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D920CC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In 2022, China had slightly higher carbon dioxide emissions and income per capita. The bubble for China has the biggest area. China produces the highest total emissions of carbon dioxide per country, at roughly 11 gigatonnes, 11 billion tonnes per year. The USA produces the second highest emissions per country in the world, at roughly 5 gigatonnes per year. And India has the third highest, with just under 3 gigatonnes per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CC1CBB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, most importantly, these countries have very different emissions per person. So although India emits a large amount of carbon dioxide in total because it has a very large population, it has relatively low carbon dioxide emissions per person, at around 2 tonnes per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49771DFB" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The USA has very high carbon dioxide emissions per person per year at around 15 tonnes, which is one of the highest in the world, only exceeded by some oil-rich countries like Saudi Arabia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5FD52" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">China is in the middle with emissions per person at around 8 tonnes. This means that on average, individuals in China emit just over half that of individuals in the USA. So although China has the biggest bubble because of its very large population, its emissions per person are relatively moderate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B943C82" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What countries with high overall emissions do to reduce them is obviously important, but the discussion around carbon dioxide emissions and climate can get confusing when it focuses only on total country emissions without considering emissions per person. By focusing on the total emissions reduction from a country, the disparity between countries’ per capita emissions, and therefore the inequalities within and between countries, can be overlooked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E21BAC" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is important that when governments take action to reduce their country’s carbon dioxide and other greenhouse gas emissions, they not only concentrate on the total emissions, but also consider the emissions per person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4C6429" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This graph is also interesting when it comes to income, and shows that as countries get richer, they tend to have higher carbon dioxide emissions. Consider how the graph has changed over time from the 1800s to 2018. The bubbles are moving toward the top right-hand side of the graph, which shows that as income increases, the carbon dioxide emissions per person also increase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AB4818" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, being a high-income country doesn’t mean you have to have very high emissions per person. For example, the UK, France and Sweden all have relatively high incomes, but their carbon dioxide emissions per person are around a third or less than that of the USA. It will be interesting to follow these data over the years to follow the changes over time. Will countries keep moving to the top right-hand side of the graph or will they follow countries that have found ways to live well at lower emission levels? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F99A55" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Historically, greenhouse gas emissions have increased with higher incomes, so the richer countries became, the more they emitted. However, this relationship is no longer the case for some higher-income countries. Some countries, like the UK, France, Germany and Sweden, have managed to find ways to achieve economic growth and higher income while also reducing emissions per person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A29201" w14:textId="77777777" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
+      <w:pPr>
+        <w:pStyle w:val="remark"/>
+        <w:divId w:val="383992082"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is crucial if the effects of the climate emergency we are already experiencing are to have any chance of being avoided in the future. You can go and find this graph yourself to find out where your country is, how it compares to other countries, and explore the data. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="272" w:name="Back_To_Session4_MediaContent2"/>
+    <w:p w14:paraId="6CC83C7A" w14:textId="3A76D625" w:rsidR="00CF4F33" w:rsidRDefault="00CF4F33">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="133641034"/>
+        <w:divId w:val="2025276585"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "" \l "Session2_Figure6" </w:instrText>
+        <w:instrText>HYPERLINK "" \l "Session4_MediaContent2"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Back to - Figure 9   Estimated territorial CO2 emissions per person in 2015. The bigger the black bubble, the bigger the footprint per person for the country indicated. (Global Carbon Atlas, 2016)</w:t>
+        <w:t>Back to - Video 2 Carbon emissions per country and per capita</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="307"/>
-[...2288 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:bookmarkEnd w:id="272"/>
+    </w:p>
+    <w:sectPr w:rsidR="00CF4F33" w:rsidSect="00FD779D">
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+    <w:p w14:paraId="53A11F5E" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+    <w:p w14:paraId="32188BED" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00955F43" w:rsidRPr="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="143A036F" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRPr="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> Page \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NumPages \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
-[...36 lines deleted...]
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>4th January 2023</w:t>
+      <w:t>14th September 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00955F43" w:rsidRPr="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+  <w:p w14:paraId="69A20070" w14:textId="12DE90E2" w:rsidR="00FD779D" w:rsidRPr="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00955F43">
+      <w:r w:rsidRPr="00FD779D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth/content-section-0</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+    <w:p w14:paraId="0BCDBECC" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+    <w:p w14:paraId="19B9F310" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00955F43" w:rsidRPr="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64BCF8B7" w14:textId="77777777" w:rsidR="00FD779D" w:rsidRPr="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="32" name="Picture 32"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A637DFE" wp14:editId="4D8C44D9">
+          <wp:extent cx="1638300" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="38" name="Picture 38"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="32" name=""/>
+                  <pic:cNvPr id="38" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="790575" cy="533400"/>
+                    <a:ext cx="1638300" cy="533400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00955F43" w:rsidRPr="00955F43" w:rsidRDefault="00955F43" w:rsidP="00955F43">
+  <w:p w14:paraId="35D7A858" w14:textId="409E63F0" w:rsidR="00FD779D" w:rsidRPr="00FD779D" w:rsidRDefault="00FD779D" w:rsidP="00FD779D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00955F43">
+    <w:r w:rsidRPr="00FD779D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Environment: treading lightly on the Earth </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C57104"/>
+    <w:nsid w:val="055C3EEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="062642AA"/>
+    <w:tmpl w:val="940C0DBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="062C6A2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0B2645A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31961,54 +25445,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAD46EB"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C73723"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ED6844E2"/>
+    <w:tmpl w:val="D604D302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32110,54 +25594,691 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E410427"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B056AC4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DF962CD0"/>
+    <w:tmpl w:val="74461E56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12DE7686"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C645306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1389350C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC6E5A58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="147324B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7528F7F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1717100B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F2CC6E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="171A6C8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F80A19AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -32223,54 +26344,167 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E6A1AA9"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A235DA8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D5A25D6E"/>
+    <w:tmpl w:val="7082C46E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AE73C49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AD60D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32372,54 +26606,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116A32FD"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E240DDF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8D706F1A"/>
+    <w:tmpl w:val="C3F8BE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32521,54 +26755,1436 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124E66B7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25736035"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6D2822D8"/>
+    <w:tmpl w:val="5D085DE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26610643"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCEA0454"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27372872"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA84F7EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B4D5E1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5AE2006"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BED4F4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6B2159A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D55556F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F648B44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7A4838"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B226D38C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CB5167"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5028A7D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343B0004"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99A28402"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3983280F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED36F5FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BAC68F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4467B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -32634,54 +28250,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16143430"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD3016F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A20E665A"/>
+    <w:tmpl w:val="6EF2B4F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32783,54 +28399,352 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C02A93"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432072EA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F08E25EA"/>
+    <w:tmpl w:val="8508EBAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE876A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BE43F7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BF2524C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C81444AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -32896,69 +28810,1713 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D416BC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D3060B7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D722DF90"/>
+    <w:tmpl w:val="24E4C13C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC40E35"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FE8C628"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53BD4A0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CF03658"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CC77B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11A6702C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59EF01F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A956E6DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C67F63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4A8314A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6578728D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A502BA0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F433654"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EAFEC6F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="700A70ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DF8FC22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="715E6E10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DF4C41E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718B25D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD166A9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7283570C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69DA4428"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78EF38A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08BC6F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -33009,71 +30567,71 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3B7382"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FFD59F3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4A703C1E"/>
+    <w:tmpl w:val="F6B66576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -33158,7003 +30716,278 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...6662 lines deleted...]
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="1" w16cid:durableId="1056271553">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="2" w16cid:durableId="1343162545">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="3" w16cid:durableId="881552068">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="4" w16cid:durableId="543979176">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="5" w16cid:durableId="2073890965">
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="1150055085">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="660931010">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="582952481">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1463229349">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="797184143">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="561794666">
+    <w:abstractNumId w:val="37"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="12" w16cid:durableId="1529174351">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1025011817">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="819463022">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1056469132">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="717781143">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="590118103">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1040664845">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1851405806">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="20" w16cid:durableId="1474518598">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="21" w16cid:durableId="1070467786">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="22" w16cid:durableId="841354738">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="23" w16cid:durableId="196357313">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1642030112">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1912811735">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="632029924">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1863006342">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1385716690">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="645166780">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="353502374">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="31" w16cid:durableId="1636448834">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1052849656">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="321813869">
     <w:abstractNumId w:val="11"/>
-    <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2123376650">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1043558213">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="366684746">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1422487672">
+    <w:abstractNumId w:val="39"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="38" w16cid:durableId="1857815030">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="39" w16cid:durableId="619337608">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="40" w16cid:durableId="572350600">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="41" w16cid:durableId="108621638">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
-[...98 lines deleted...]
-  <w:num w:numId="53">
+  <w:num w:numId="42" w16cid:durableId="681862298">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="54">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="60"/>
+  <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F0888"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00955F43"/>
+    <w:rsidRoot w:val="00CF4F33"/>
+    <w:rsid w:val="00296E38"/>
+    <w:rsid w:val="00635E7B"/>
+    <w:rsid w:val="00CF4F33"/>
+    <w:rsid w:val="00FD779D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="09A757E3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{31FA3D63-9E8D-43EF-8C48-F4C50E19310F}"/>
+  <w15:docId w15:val="{98C1E9FF-B4E6-4C33-A62C-6393AABE43DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -40482,50 +31315,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -40653,152 +31491,154 @@
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:color w:val="143748"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
@@ -40829,72 +31669,109 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:hint="default"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="note-marker">
     <w:name w:val="note-marker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:right="240"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-decimal">
     <w:name w:val="list-decimal"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-roman">
     <w:name w:val="list-lower-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-roman">
     <w:name w:val="list-upper-roman"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-lower-alpha">
     <w:name w:val="list-lower-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list-upper-alpha">
     <w:name w:val="list-upper-alpha"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel1">
+    <w:name w:val="listlevel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listlevel2">
+    <w:name w:val="listlevel2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="2160"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqquestion">
     <w:name w:val="itq_question"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="-360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="itqanswer">
     <w:name w:val="itq_answer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
@@ -40993,498 +31870,616 @@
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computerdisplay">
     <w:name w:val="computerdisplay"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="180" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="programlisting">
     <w:name w:val="programlisting"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="computer-ui">
     <w:name w:val="computer-ui"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:spacing w:val="48"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="speaker">
     <w:name w:val="speaker"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remark">
     <w:name w:val="remark"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2640"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="option">
     <w:name w:val="option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionright">
     <w:name w:val="option_right"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:left w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A4A400"/>
         <w:right w:val="single" w:sz="24" w:space="6" w:color="A4A400"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="optionwrong">
     <w:name w:val="option_wrong"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C10031"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="C10031"/>
       </w:pBdr>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairmatch">
     <w:name w:val="pair_match"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C7C7C7"/>
         <w:right w:val="dotted" w:sz="18" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairoption">
     <w:name w:val="pair_option"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:left w:val="dotted" w:sz="18" w:space="6" w:color="454545"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="454545"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="454545"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:left="120" w:right="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pairs">
     <w:name w:val="pairs"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="freeresponse">
     <w:name w:val="free_response"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
       </w:pBdr>
       <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidenote">
     <w:name w:val="sidenote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:ind w:left="4351"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reveal-more">
+    <w:name w:val="reveal-more"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:pBdr>
         <w:right w:val="single" w:sz="48" w:space="5" w:color="D3D3D3"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="3571"/>
+      <w:ind w:left="4351"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table-container">
     <w:name w:val="table-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="accounts">
     <w:name w:val="accounts"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="landscape">
     <w:name w:val="landscape"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="type2">
     <w:name w:val="type2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wide">
     <w:name w:val="wide"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="horizontalrules">
     <w:name w:val="horizontalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="topbottomrules">
     <w:name w:val="topbottomrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess">
     <w:name w:val="chess"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="colstripe">
     <w:name w:val="colstripe"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DCEDFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verticalrules">
     <w:name w:val="verticalrules"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecentered">
     <w:name w:val="tablecentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadcentered">
     <w:name w:val="columnheadcentered"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabledecimal">
     <w:name w:val="tabledecimal"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableright">
     <w:name w:val="tableright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadright">
     <w:name w:val="columnheadright"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableleft">
     <w:name w:val="tableleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="columnheadleft">
     <w:name w:val="columnheadleft"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFAC2"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsingleabove">
     <w:name w:val="total_single_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totalsinglebelow">
     <w:name w:val="total_single_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoubleabove">
     <w:name w:val="total_double_above"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="totaldoublebelow">
     <w:name w:val="total_double_below"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="figure-container">
     <w:name w:val="figure-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation-container">
     <w:name w:val="equation-container"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texteqn">
     <w:name w:val="text_eqn"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="info-box">
     <w:name w:val="info-box"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="timing">
     <w:name w:val="timing"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sourcereference">
     <w:name w:val="sourcereference"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="2381"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="3161" w:right="780"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verse">
     <w:name w:val="verse"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-author">
     <w:name w:val="comment-author"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E65B00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="comment-editor">
     <w:name w:val="comment-editor"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E80074"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="audio-reader-note">
     <w:name w:val="audio-reader-note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="C10031"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="notice">
     <w:name w:val="notice"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:left w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:bottom w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
         <w:right w:val="double" w:sz="12" w:space="12" w:color="C10031"/>
       </w:pBdr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="48" w:right="48"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="underline">
     <w:name w:val="underline"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader">
     <w:name w:val="box_header"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody">
     <w:name w:val="box_body"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
+    <w:name w:val="heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="780" w:right="780"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langzh">
     <w:name w:val="langzh"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
+      <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:hint="eastAsia"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="langen">
     <w:name w:val="langen"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader1">
     <w:name w:val="box_header1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="240" w:right="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody1">
     <w:name w:val="box_body1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
@@ -41550,4747 +32545,3508 @@
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxheader6">
     <w:name w:val="box_header6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody5">
     <w:name w:val="box_body5"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxbody6">
     <w:name w:val="box_body6"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="chess1">
     <w:name w:val="chess1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="navbutton">
     <w:name w:val="nav_button"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reference">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00955F43"/>
+    <w:rsid w:val="00FD779D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00955F43"/>
+    <w:rsid w:val="00FD779D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00955F43"/>
+    <w:rsid w:val="00FD779D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00955F43"/>
+    <w:rsid w:val="00FD779D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD779D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="37629407">
-[...35 lines deleted...]
-    <w:div w:id="175923699">
+    <w:div w:id="65811027">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="648511045">
+        <w:div w:id="1693651124">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1157649783">
-[...95 lines deleted...]
-        <w:div w:id="169415175">
+        <w:div w:id="352924619">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="368456571">
-[...647 lines deleted...]
-            <w:div w:id="2138182727">
+            <w:div w:id="1481733792">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="86268103">
+                <w:div w:id="1761947083">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="414280303">
+        <w:div w:id="1437020562">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1329405160">
+            <w:div w:id="1463234381">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1824471136">
+                <w:div w:id="192888338">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="850291368">
-[...103 lines deleted...]
-            <w:div w:id="1289511683">
+            <w:div w:id="949820423">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1401437564">
+                <w:div w:id="1002703988">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="248582030">
+            <w:div w:id="136260793">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="47607974">
+                <w:div w:id="927351305">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="972951800">
-[...37 lines deleted...]
-                <w:div w:id="1146584552">
+                <w:div w:id="1585801160">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="2054188191">
+                    <w:div w:id="92560312">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1079787743">
+                        <w:div w:id="1342319743">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="892084132">
+                        <w:div w:id="609166936">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="60"/>
                           <w:marBottom w:val="60"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="1363673102">
+                    <w:div w:id="958150859">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="88350959">
+                        <w:div w:id="1232428863">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="113719592">
-[...75 lines deleted...]
-                        <w:div w:id="996497484">
+                        <w:div w:id="553351782">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="60"/>
                           <w:marBottom w:val="60"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="347830352">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="679165417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1081607750">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1809086206">
+                <w:div w:id="1435441742">
+                  <w:marLeft w:val="720"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1245800848">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="126943745">
+                  <w:marLeft w:val="720"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="971981278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="739713490">
+                  <w:marLeft w:val="720"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1762750480">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1863277179">
+                  <w:marLeft w:val="720"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="229703973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="144393059">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1556315923">
+                    <w:div w:id="1921522710">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="475605845">
+                    <w:div w:id="288243289">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="2062365308">
-                          <w:marLeft w:val="720"/>
+                        <w:div w:id="1421489168">
+                          <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="240"/>
                           <w:marBottom w:val="240"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="778795487">
+                            <w:div w:id="360789221">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
-                        <w:div w:id="884295495">
-                          <w:marLeft w:val="720"/>
+                        <w:div w:id="1921134843">
+                          <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
-                          <w:marTop w:val="240"/>
-                          <w:marBottom w:val="240"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1816725839">
+                            <w:div w:id="923798683">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
-                          </w:divsChild>
-[...117 lines deleted...]
-                            <w:div w:id="2087603405">
+                            <w:div w:id="297564892">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="60"/>
                               <w:marBottom w:val="60"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
-                        <w:div w:id="400057942">
+                        <w:div w:id="1829705999">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="2004624950">
+                            <w:div w:id="682779839">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
-                            <w:div w:id="1986545389">
+                            <w:div w:id="393771323">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="60"/>
                               <w:marBottom w:val="60"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
-                        <w:div w:id="1512840209">
+                        <w:div w:id="1023480627">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1485587049">
+                            <w:div w:id="675232123">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
-                            <w:div w:id="1167016119">
+                            <w:div w:id="753471497">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="60"/>
                               <w:marBottom w:val="60"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="236326314">
+        <w:div w:id="1664120226">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="768500229">
+    <w:div w:id="80876836">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="770080252">
-[...35 lines deleted...]
-    <w:div w:id="1186016805">
+    <w:div w:id="87698184">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1193037624">
+        <w:div w:id="2121296089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="728917736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="97600877">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="473909301">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="38941214">
+            <w:div w:id="1040934533">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1537816003">
+                <w:div w:id="1326471892">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="76172677">
+                <w:div w:id="923683263">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1433237790">
+                    <w:div w:id="880483250">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1567642388">
+                        <w:div w:id="1285699252">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="240"/>
                           <w:marBottom w:val="240"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1533805080">
+                            <w:div w:id="414984270">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="275410378">
+                    <w:div w:id="429663666">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="60"/>
                       <w:marBottom w:val="60"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1145121503">
+        <w:div w:id="1936477967">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1201940765">
+    <w:div w:id="185800260">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="375666626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="881285695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="899906522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="271324846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="625694844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820850094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1860506944">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1205632473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="708262980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="527109447">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1759248617">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2049331049">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="232542371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="677001643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590963930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1889562890">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1132598519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1376000885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540388002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="637613900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="31731598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1648894188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="8914577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1960842422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244651339">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1220436327">
+    <w:div w:id="302659408">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="460998106">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1075979679">
+        <w:div w:id="2126581520">
+          <w:marLeft w:val="240"/>
+          <w:marRight w:val="240"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="240"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1998411497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1502967798">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="641078889">
-[...37 lines deleted...]
-            <w:div w:id="465316423">
+            <w:div w:id="2103868527">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="383677382">
-[...79 lines deleted...]
-                <w:div w:id="906569081">
+                <w:div w:id="340014484">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1992295275">
-[...25 lines deleted...]
-                    <w:div w:id="753432428">
+                    <w:div w:id="988022101">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1652447642">
+        <w:div w:id="2031225965">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="200168787">
+            <w:div w:id="1074931978">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="114099828">
+                <w:div w:id="1135609788">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1267344468">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="564730274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1546601591">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1605456358">
+                    <w:div w:id="1224410368">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="503859005">
+                    <w:div w:id="222907360">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="2135322323">
+                        <w:div w:id="1589539616">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="757285685">
+                            <w:div w:id="1407460716">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
-                              <w:divsChild>
-[...26 lines deleted...]
-                              </w:divsChild>
                             </w:div>
-                            <w:div w:id="1790469921">
+                            <w:div w:id="727609027">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="60"/>
                               <w:marBottom w:val="60"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
-                        <w:div w:id="2001620354">
+                        <w:div w:id="765614597">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1740517940">
+                            <w:div w:id="1050417728">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
-                            <w:div w:id="137576662">
+                            <w:div w:id="617681372">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="60"/>
+                              <w:marBottom w:val="60"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2044674639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="766509513">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2109153528">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1485657268">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="299113189">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1148012166">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="704477165">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="757485886">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1462069203">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2056737461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="712924980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1039162002">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1773550054">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2128695147">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="265115062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1415667292">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="960916289">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="563293032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716469545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2057462378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1265117530">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="844442829">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1939942670">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1021081751">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="230695778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="281421939">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="407848431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1595045136">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="200287101">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="44572835">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1287740770">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="422381327">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="918252545">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="240"/>
+                              <w:marBottom w:val="240"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="604843505">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="2043245930">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="356464199">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1629780261">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1067991025">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="324553650">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="329405687">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="634139985">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1963414539">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1203783783">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="806357044">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1002511338">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1838421162">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1480268230">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="60"/>
+                                  <w:marBottom w:val="60"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                    <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1330986287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1387333879">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="224461749">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="118568263">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="315450389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="475533384">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1977643637">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="650792781">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="801466173">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="120"/>
+                      <w:marBottom w:val="120"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="494222074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="240"/>
+                      <w:marBottom w:val="240"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="708724618">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1660379151">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1599408958">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="120"/>
+                      <w:marBottom w:val="120"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="6" w:space="31" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="631863704">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="240"/>
+                      <w:marBottom w:val="240"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1189875834">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1504323764">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="240"/>
+                  <w:marBottom w:val="240"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1361589509">
+                      <w:marLeft w:val="240"/>
+                      <w:marRight w:val="240"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815030608">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="918171798">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="5594061">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="1938755256">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="60"/>
+                              <w:marBottom w:val="60"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="1626766109">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="391974622">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="1469474002">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="60"/>
+                              <w:marBottom w:val="60"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="2137210481">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1326012274">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="1156649905">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="60"/>
+                              <w:marBottom w:val="60"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                                <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="1292132573">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="774984521">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="876694775">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="60"/>
                               <w:marBottom w:val="60"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                                 <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1573082371">
-[...1003 lines deleted...]
-        <w:div w:id="686057364">
+        <w:div w:id="1943952975">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1255628926">
+    <w:div w:id="783115582">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1593129672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="182938439">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702363146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="672493412">
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="564024647">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1560358551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="281687840">
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="143158650">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1227188064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="357661526">
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1686205632">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="725027012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="108162500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="240"/>
+              <w:marBottom w:val="240"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1233346762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1428967717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="442458089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="470636886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1404521801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="153959753">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1323899273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="677728924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="699626735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="863442462">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1283609602">
+    <w:div w:id="933854561">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1140852854">
+        <w:div w:id="1348561819">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1578248813">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1711883966">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1977027998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1796945479">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="599681325">
+            <w:div w:id="1171919266">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1504658732">
+                <w:div w:id="227494600">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="862941109">
+                <w:div w:id="1220554407">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1408500731">
+                    <w:div w:id="1753315695">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1869482996">
+                        <w:div w:id="1716612221">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="564415519">
+                        <w:div w:id="302538908">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="60"/>
                           <w:marBottom w:val="60"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                             <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1160387671">
+            <w:div w:id="1456212452">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="500242849">
+                <w:div w:id="1955744285">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1817258893">
+        <w:div w:id="1912353278">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="599219499">
-[...11 lines deleted...]
-            <w:div w:id="546189507">
+            <w:div w:id="1400978614">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1487815395">
+                <w:div w:id="1191070110">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1772772102">
+            <w:div w:id="1758211069">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1086922370">
+                <w:div w:id="673846269">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="2133279770">
+            <w:div w:id="410350942">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="665593405">
+                <w:div w:id="572591462">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="24448024">
+            <w:div w:id="1041713830">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="900481035">
+                <w:div w:id="1251427528">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="90929392">
+            <w:div w:id="1553495928">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="240"/>
               <w:marBottom w:val="240"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="177163478">
+                <w:div w:id="1342857670">
                   <w:marLeft w:val="240"/>
                   <w:marRight w:val="240"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="2028864355">
+                <w:div w:id="1748918851">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1454980233">
+                    <w:div w:id="20084536">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="2099910657">
+                    <w:div w:id="1512066209">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="60"/>
                       <w:marBottom w:val="60"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:left w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:bottom w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                         <w:right w:val="single" w:sz="6" w:space="6" w:color="C7C7C7"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1171335937">
-[...10 lines deleted...]
-            </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1320381037">
+        <w:div w:id="67847507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1809742258">
+        <w:div w:id="854001574">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="352925927">
+            <w:div w:id="1752971446">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1048191485">
+                <w:div w:id="1336614096">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="240"/>
                   <w:marBottom w:val="240"/>
                   <w:divBdr>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1837530463">
+                    <w:div w:id="405372803">
                       <w:marLeft w:val="240"/>
                       <w:marRight w:val="240"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1437097545">
-[...63 lines deleted...]
-                    <w:div w:id="621307655">
+                    <w:div w:id="1808232988">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1240678830">
-[...77 lines deleted...]
-                        <w:div w:id="557935026">
+                        <w:div w:id="787238990">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="338315857">
+                            <w:div w:id="983435099">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="240"/>
                               <w:marBottom w:val="240"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                               <w:divsChild>
-                                <w:div w:id="824009061">
+                                <w:div w:id="275060799">
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="995379157">
+        <w:div w:id="650256850">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1338653562">
-[...95 lines deleted...]
-    <w:div w:id="1549339890">
+    <w:div w:id="2025276585">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="447434396">
+        <w:div w:id="383992082">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1668093763">
-[...567 lines deleted...]
-    <w:div w:id="1947079091">
+    <w:div w:id="2062287307">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/modules/u116?LKCAMPAIGN=ebook_&amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/modules/u116?LKCAMPAIGN=ebook_&amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=U116_5&amp;targetdoc=carbon_calculator_user_guide.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=U116_5&amp;targetdoc=carbon_calculator_user_guide.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/ocw/mod/oucontent/olinkremote.php?website=U116_5&amp;targetdoc=carbon_calculator_user_guide.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/2.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth-new/content-section-0?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/johnloo/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/qualifications/details/u116?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/modules/u116?LKCAMPAIGN=ebook_&amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/0c/96/0c965b6e89e8cf186c4e14ba36344be34563840e?response-content-disposition=inline%3Bfilename%3D%22ou_carbon_calculator_faqs.pdf%22&amp;response-content-type=application%2Fpdf&amp;Expires=1789417800&amp;Signature=RlJU9PXWiaI95ajZR8NT4Q56enYFvdBa7mN2l4xGEUxZcsv4fgZPpJomex2jF~cuwjemWgsAAZyP9X6WKq-9G7PAhuPM2ncFjcCb-Q-rs5q~0q62Yjyqy-tnwLvUtx2p1C5E5cNzIFEsLe1609Kb5SrdNdERmaDad0E36T~pGHaRpfDHtk82oBkTho6S27hH8GwfRAnYl4vC5u4pnBYP18ktKs~ohQPUPgLnTcluBl3~6xz0CugutY0cUbnwJIMpUE6Cs-BuuYfcy8LKAe3PyyMyBRau4n3AsupKMs4H90Xsyb4fzv37Gcu1hi615NUvPEuDJgvMFwy~hllclHByEQ__&amp;Key-Pair-Id=K87HJKWMK329B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/0c/96/0c965b6e89e8cf186c4e14ba36344be34563840e?response-content-disposition=inline%3Bfilename%3D%22ou_carbon_calculator_faqs.pdf%22&amp;response-content-type=application%2Fpdf&amp;Expires=1789417800&amp;Signature=RlJU9PXWiaI95ajZR8NT4Q56enYFvdBa7mN2l4xGEUxZcsv4fgZPpJomex2jF~cuwjemWgsAAZyP9X6WKq-9G7PAhuPM2ncFjcCb-Q-rs5q~0q62Yjyqy-tnwLvUtx2p1C5E5cNzIFEsLe1609Kb5SrdNdERmaDad0E36T~pGHaRpfDHtk82oBkTho6S27hH8GwfRAnYl4vC5u4pnBYP18ktKs~ohQPUPgLnTcluBl3~6xz0CugutY0cUbnwJIMpUE6Cs-BuuYfcy8LKAe3PyyMyBRau4n3AsupKMs4H90Xsyb4fzv37Gcu1hi615NUvPEuDJgvMFwy~hllclHByEQ__&amp;Key-Pair-Id=K87HJKWMK329B" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/0c/96/0c965b6e89e8cf186c4e14ba36344be34563840e?response-content-disposition=inline%3Bfilename%3D%22ou_carbon_calculator_faqs.pdf%22&amp;response-content-type=application%2Fpdf&amp;Expires=1789417800&amp;Signature=RlJU9PXWiaI95ajZR8NT4Q56enYFvdBa7mN2l4xGEUxZcsv4fgZPpJomex2jF~cuwjemWgsAAZyP9X6WKq-9G7PAhuPM2ncFjcCb-Q-rs5q~0q62Yjyqy-tnwLvUtx2p1C5E5cNzIFEsLe1609Kb5SrdNdERmaDad0E36T~pGHaRpfDHtk82oBkTho6S27hH8GwfRAnYl4vC5u4pnBYP18ktKs~ohQPUPgLnTcluBl3~6xz0CugutY0cUbnwJIMpUE6Cs-BuuYfcy8LKAe3PyyMyBRau4n3AsupKMs4H90Xsyb4fzv37Gcu1hi615NUvPEuDJgvMFwy~hllclHByEQ__&amp;Key-Pair-Id=K87HJKWMK329B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theccc.org.uk/publication/progress-in-reducing-emissions-2025-report-to-parliament/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/about-openlearn/frequently-asked-questions-on-openlearn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.edu/openlearn/free-courses?LKCAMPAIGN=ebook_&amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theccc.org.uk/publication/sixth-carbon-budget/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/deed.en_GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41893-022-00955-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth-new/content-section-0?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/0c/96/0c965b6e89e8cf186c4e14ba36344be34563840e?response-content-disposition=inline%3Bfilename%3D%22ou_carbon_calculator_faqs.pdf%22&amp;response-content-type=application%2Fpdf&amp;Expires=1789417800&amp;Signature=RlJU9PXWiaI95ajZR8NT4Q56enYFvdBa7mN2l4xGEUxZcsv4fgZPpJomex2jF~cuwjemWgsAAZyP9X6WKq-9G7PAhuPM2ncFjcCb-Q-rs5q~0q62Yjyqy-tnwLvUtx2p1C5E5cNzIFEsLe1609Kb5SrdNdERmaDad0E36T~pGHaRpfDHtk82oBkTho6S27hH8GwfRAnYl4vC5u4pnBYP18ktKs~ohQPUPgLnTcluBl3~6xz0CugutY0cUbnwJIMpUE6Cs-BuuYfcy8LKAe3PyyMyBRau4n3AsupKMs4H90Xsyb4fzv37Gcu1hi615NUvPEuDJgvMFwy~hllclHByEQ__&amp;Key-Pair-Id=K87HJKWMK329B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/modules/u116?LKCAMPAIGN=ebook_&amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open.ac.uk/courses/qualifications/details/u116?LKCAMPAIGN=ebook_&amp;amp;MEDIA=ou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41893-022-00955-z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.open.ac.uk/candc/carbon_calculator/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth/content-section-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\AaaF\local_assets\global_docx.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -46391,91 +36147,91 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>global_docx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>30236</Words>
-  <Characters>156624</Characters>
+  <Words>25608</Words>
+  <Characters>134956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4606</Lines>
-  <Paragraphs>1653</Paragraphs>
+  <Lines>3291</Lines>
+  <Paragraphs>1264</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>185207</CharactersWithSpaces>
+  <CharactersWithSpaces>159300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Environment: treading lightly on the Earth</dc:title>
   <dc:subject/>
   <dc:creator>The Open University</dc:creator>
   <cp:keywords/>
   <dc:description>Comments</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UnitURL">
     <vt:lpwstr>https://www.open.edu/openlearn/nature-environment/environmental-studies/environment-treading-lightly-on-the-earth/content-section-0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DateProcessed">
-    <vt:lpwstr>4th January 2023</vt:lpwstr>
+    <vt:lpwstr>14th September 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ItemID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemTitle">
     <vt:lpwstr>Environment: treading lightly on the Earth</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OuLogo">
-    <vt:lpwstr>\\sc-file-test\system\other\oulogo.jpg</vt:lpwstr>
+    <vt:lpwstr>\\stcn-file-live\system\other\oulogo.jpg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BrandLogo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Copyright">
-    <vt:lpwstr>Copyright © 2018 The Open University</vt:lpwstr>
+    <vt:lpwstr>Copyright © 2026 The Open University</vt:lpwstr>
   </property>
 </Properties>
 </file>