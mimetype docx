--- v1 (2026-02-10)
+++ v2 (2026-04-08)
@@ -17,65 +17,56 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="35546DB9" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="001F0738">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:divId w:val="698167282"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Quick-start</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> guide</w:t>
+        <w:t>Quick-start guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B4F84D" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="2123256283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">This quick-start guide takes you through the simplest route to build a course on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1489,146 +1480,124 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B152E5" w14:textId="71AE77E1" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:divId w:val="668020078"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc198215090"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">1. Introduction to the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> guide</w:t>
+        <w:t>1. Introduction to the quick-start guide</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="64C5E0F3" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="668020078"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>What is a course? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1653A83E" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="668020078"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>There's no easy answer. A course could be a piece of workplace training that lasts half an hour or a degree that's completed over several years. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2269FD76" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
+    <w:p w14:paraId="2269FD76" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="009B5535">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="668020078"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>However long it is, an engaging course draws a learner in and keeps them interested, challenged and enthusiastic about what they're learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572D4E6A" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
+    <w:p w14:paraId="572D4E6A" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="009B5535">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="668020078"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If it's a well-integrated course, the learning outcomes – a list of what your learners are going to learn – will be met by the activities and learning material in the course itself. Your learners will then be able to demonstrate what they've learnt in the course in an assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00261B58" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1909,51 +1878,73 @@
           <w:p w14:paraId="02164758" w14:textId="77777777" w:rsidR="005806E2" w:rsidRPr="005806E2" w:rsidRDefault="005806E2" w:rsidP="00455E56">
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>This box will be a checklist of things that you have to do.</w:t>
+              <w:t xml:space="preserve">This box will be a checklist of things that you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005806E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to do.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BBBA707" w14:textId="77777777" w:rsidR="005806E2" w:rsidRPr="005806E2" w:rsidRDefault="005806E2" w:rsidP="00455E56">
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2021,51 +2012,276 @@
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>If you make sure you've done everything listed here, it'll also help to speed up the QA process to get your course live!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AF3E55D" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
+    <w:p w14:paraId="34B5D0C7" w14:textId="11D5CAE2" w:rsidR="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B5535" w:rsidRPr="005806E2" w14:paraId="6E9BE18C" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E173277" w14:textId="009443EE" w:rsidR="009B5535" w:rsidRPr="005806E2" w:rsidRDefault="009B5535" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44969873" w14:textId="77777777" w:rsidR="009B5535" w:rsidRPr="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This box will be a checklist of things that you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>might like</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to do.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60633FFA" w14:textId="77777777" w:rsidR="009B5535" w:rsidRPr="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>The quick-start guide is only a small part of the larger guide for building a course. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9A4F9B" w14:textId="77777777" w:rsidR="009B5535" w:rsidRPr="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>It won't cover everything, but it may inspire you to take a deeper dive into what you can do on your course.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B18DDC" w14:textId="6CECDBD3" w:rsidR="009B5535" w:rsidRPr="005806E2" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5535">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>This box will offer some extra options that you can consider. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="546679F6" w14:textId="77777777" w:rsidR="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D28B3A3" w14:textId="7A61B7D1" w:rsidR="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058AB105" w14:textId="77777777" w:rsidR="009B5535" w:rsidRDefault="009B5535">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF3E55D" w14:textId="73A46A30" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B2D39A" w14:textId="51328A63" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -3076,50 +3292,308 @@
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>If one of your sections is vastly longer than the others, have you gone into too much detail on a subject?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="4A8A8218" w14:textId="77777777" w:rsidR="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B5535" w:rsidRPr="005806E2" w14:paraId="2058B115" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EADA0CB" w14:textId="77777777" w:rsidR="009B5535" w:rsidRPr="005806E2" w:rsidRDefault="009B5535" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20DEEEBE" w14:textId="68AC47ED" w:rsidR="00190192" w:rsidRPr="00190192" w:rsidRDefault="00190192" w:rsidP="00190192">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CREATE Toolkit has more details on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00190192">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>learning design</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2379AA5E" w14:textId="262A2D8D" w:rsidR="00190192" w:rsidRPr="00190192" w:rsidRDefault="00190192" w:rsidP="00190192">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>This quick-start guide will advise you on the basics of the accessibility you need for your course, but if you need anything more you might want to look at fuller </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00190192">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>accessibility guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D89AC99" w14:textId="4A364061" w:rsidR="00190192" w:rsidRPr="00190192" w:rsidRDefault="00190192" w:rsidP="00190192">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your course going to be available to the public, or only to a very specific group of people? If it's the latter, you may want to set up what's called a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00190192">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>closed cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D47A383" w14:textId="1C0DB84E" w:rsidR="00190192" w:rsidRPr="005806E2" w:rsidRDefault="00190192" w:rsidP="00190192">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00190192">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>The OU Learning Design team's blog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00190192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> looks at learning design in more detail and includes resources that you might find useful.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="058E39F7" w14:textId="77777777" w:rsidR="009B5535" w:rsidRDefault="009B5535" w:rsidP="009B5535">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7DA55313" w14:textId="7941AB4F" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3B0572" w14:textId="19B2DBC2" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -3214,51 +3688,51 @@
         <w:t xml:space="preserve"> Create. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A6A43D" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="1889293050"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">If you're not already signed in as you read this – you can scroll to the top of this page to check – then go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve">the </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>OpenLearn</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4180,50 +4654,294 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Have you responded to all the options that are required (as denoted by the exclamation mark icon</w:t>
             </w:r>
             <w:r w:rsidR="0095004B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="624D89BB" w14:textId="77777777" w:rsidR="003E796B" w:rsidRDefault="003E796B" w:rsidP="003E796B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E796B" w:rsidRPr="005806E2" w14:paraId="2AD28A5F" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A9BCC0" w14:textId="77777777" w:rsidR="003E796B" w:rsidRPr="005806E2" w:rsidRDefault="003E796B" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8837B1" w14:textId="433E665D" w:rsidR="003E796B" w:rsidRPr="003E796B" w:rsidRDefault="003E796B" w:rsidP="003E796B">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the primary language of your course is Spanish, select 'Spanish' from the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> drop-down list. If you are teaching a language (e.g. German) but the primary language used for explaining and teaching is a different language (e.g. English), then select the primary teaching language (English) rather than the language you are teaching (German). If you want to translate the menus and front-end display then you will need to apply a language pack – for more information, see ‘Language: Can I change the language of my course navigation menus to the language of my choice?’ in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:anchor="technical" w:history="1">
+              <w:r w:rsidRPr="003E796B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>FAQs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03ECB46E" w14:textId="32D365FA" w:rsidR="003E796B" w:rsidRPr="005806E2" w:rsidRDefault="003E796B" w:rsidP="003E796B">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Copyright</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if you're building your course on behalf of a UK public sector </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you should choose the open government </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>licence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Alternatively, you can choose 'All rights reserved', where the copyright is held by you, or you might prefer to consider one of </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="003E796B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>the various Creative Commons options</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003E796B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DED9B86" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -5326,50 +6044,156 @@
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Have you added tags?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0E4B57AC" w14:textId="77777777" w:rsidR="00E037E5" w:rsidRDefault="00E037E5" w:rsidP="00E037E5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E037E5" w:rsidRPr="005806E2" w14:paraId="170B2FCD" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6F1F26" w14:textId="77777777" w:rsidR="00E037E5" w:rsidRPr="005806E2" w:rsidRDefault="00E037E5" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4977E14D" w14:textId="4FE8809F" w:rsidR="00AF2BF6" w:rsidRPr="005806E2" w:rsidRDefault="00AF2BF6" w:rsidP="003C262F">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF2BF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full details of your course settings can be found in the CREATE Toolkit's guidance on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00AF2BF6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>setting up a course</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00AF2BF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="0912ACDF" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43571F41" w14:textId="5F743B45" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -5588,51 +6412,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02A6C6F7" wp14:editId="08E75FC4">
             <wp:extent cx="1265555" cy="765810"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1023255171" name="Picture 2" descr="A drop-down box with three options: View, Edit settings and Permalink. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1023255171" name="Picture 2" descr="A drop-down box with three options: View, Edit settings and Permalink. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1265555" cy="765810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6103,50 +6927,156 @@
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> fields. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0D8508F9" w14:textId="77777777" w:rsidR="004070DD" w:rsidRDefault="004070DD" w:rsidP="004070DD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004070DD" w:rsidRPr="005806E2" w14:paraId="3084378F" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B5E87C" w14:textId="77777777" w:rsidR="004070DD" w:rsidRPr="005806E2" w:rsidRDefault="004070DD" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A4C772" w14:textId="2F1CDF92" w:rsidR="004070DD" w:rsidRPr="005806E2" w:rsidRDefault="004070DD" w:rsidP="003C262F">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004070DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are various buttons above the text field </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004070DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>similar to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004070DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what's available in a word processor to change the font size, make the text bold or italic, change margin alignment, add lists, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="112FF11E" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="466E1426" w14:textId="2C7EA295" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -6258,51 +7188,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34D8E63A" wp14:editId="77CA4673">
             <wp:extent cx="5730875" cy="744220"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="2118979484" name="Picture 3" descr="A new section on a Moodle website homepage with an unedited heading and a button labelled '+ Add an activity or resource'."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2118979484" name="Picture 3" descr="A new section on a Moodle website homepage with an unedited heading and a button labelled '+ Add an activity or resource'."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5730875" cy="744220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6715,51 +7645,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="544F5B1A" wp14:editId="361EE4B3">
             <wp:extent cx="977900" cy="1020445"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="509196074" name="Picture 4" descr="Moodle Book icon."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="509196074" name="Picture 4" descr="Moodle Book icon."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="977900" cy="1020445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7456,50 +8386,207 @@
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0591FC47" w14:textId="77777777" w:rsidR="004070DD" w:rsidRDefault="004070DD" w:rsidP="004070DD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004070DD" w:rsidRPr="005806E2" w14:paraId="528E58FE" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C87D2DC" w14:textId="77777777" w:rsidR="004070DD" w:rsidRPr="005806E2" w:rsidRDefault="004070DD" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5757B85A" w14:textId="77777777" w:rsidR="005B3CB9" w:rsidRPr="005B3CB9" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>If you have a series of related chapters, could you use subchapters?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B11C10" w14:textId="23F037F3" w:rsidR="005B3CB9" w:rsidRPr="005806E2" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You may also want to add other features to your homepage: these are classified as </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="005B3CB9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>resources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="005B3CB9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>activities</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="511F009F" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0303AEC5" w14:textId="75D39599" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -7687,72 +8774,73 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> icon (three dots at the end of the first row) to reveal a second row of functions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285DB4B0" w14:textId="77777777" w:rsidR="007474AC" w:rsidRPr="007474AC" w:rsidRDefault="007474AC" w:rsidP="007474AC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:right="238"/>
         <w:divId w:val="897209799"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007474AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A96D18B" wp14:editId="76F17CFC">
             <wp:extent cx="4860000" cy="952126"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1025153848" name="Picture 1" descr="A screenshot of the TinyMCE editor's functions."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1025153848" name="Picture 1" descr="A screenshot of the TinyMCE editor's functions."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect l="3868" t="18199" r="4709" b="39649"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4860000" cy="952126"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -8187,51 +9275,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51F43C25" wp14:editId="54983087">
             <wp:extent cx="2030730" cy="786765"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="440961112" name="Picture 5" descr="One chapter in a Moodle book's table of contents."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="440961112" name="Picture 5" descr="One chapter in a Moodle book's table of contents."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2030730" cy="786765"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8453,51 +9541,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FC575DA" wp14:editId="3A418B79">
             <wp:extent cx="1998980" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="2065706284" name="Picture 6" descr="Two chapters in a Moodle book's table of contents."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2065706284" name="Picture 6" descr="Two chapters in a Moodle book's table of contents."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1998980" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8925,50 +10013,336 @@
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>If you refer to other people's ideas, make a note of where you got them from – you'll need them for your references list.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="24F4D68F" w14:textId="77777777" w:rsidR="005B3CB9" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B3CB9" w:rsidRPr="005806E2" w14:paraId="504173C5" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD7E08C" w14:textId="77777777" w:rsidR="005B3CB9" w:rsidRPr="005806E2" w:rsidRDefault="005B3CB9" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CB703C" w14:textId="77777777" w:rsidR="005B3CB9" w:rsidRPr="005B3CB9" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The book above automatically includes chapter numbering. If you don't want </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>numbering</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or want to look at what other options are available, click on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Appearance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9D7400" w14:textId="77777777" w:rsidR="005B3CB9" w:rsidRPr="005B3CB9" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If an individual chapter is too long you may want to use subchapters. If you look at this book's table of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>contents</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you'll notice that this subchapter, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Adding</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> text to your Moodle book</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, is part of the chapter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Setting up a Moodle book</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB9A6D1" w14:textId="74F93DD2" w:rsidR="005B3CB9" w:rsidRPr="005806E2" w:rsidRDefault="005B3CB9" w:rsidP="005B3CB9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are co-authoring the course, you'll need to be able to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="005B3CB9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>invite another author to collaborate on the course content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B3CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="0022201A" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A227035" w14:textId="2D67BF49" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -9634,51 +11008,51 @@
         <w:t>The text should now read:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9454DB" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="1863006666"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Now explore </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>the BBC website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27883CF6" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -10000,51 +11374,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="352E1156" wp14:editId="35AD63C7">
             <wp:extent cx="3600000" cy="2377795"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="773587150" name="Picture 8" descr="A pie chart showing survey responses: 55% 'Yes', 35% 'No' and 10% 'Don't know'."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="773587150" name="Picture 8" descr="A pie chart showing survey responses: 55% 'Yes', 35% 'No' and 10% 'Don't know'."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3600000" cy="2377795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10365,51 +11739,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BBECB81" wp14:editId="3DD9C8BE">
             <wp:extent cx="3600000" cy="2691723"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="1415645819" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3600000" cy="2691723"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10464,76 +11838,76 @@
         <w:t xml:space="preserve"> to it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D454E5E" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="1975714283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">A decorative image could be something from your own camera roll but should not include holiday snaps. You can also download royalty-free stock images from sites like </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Unsplash</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Pexels</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. Alternatively, if you use AI to generate images, you must record any prompts you use – these will need to be listed in the acknowledgements for the course. (Note that the OU recommends that you only use one AI platform to generate content for your course.)</w:t>
       </w:r>
     </w:p>
@@ -12647,50 +14021,146 @@
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Keep a note of where the videos come from – you will need to add these details in your acknowledgements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="33FE15AA" w14:textId="77777777" w:rsidR="00193447" w:rsidRDefault="00193447" w:rsidP="00193447">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00193447" w:rsidRPr="005806E2" w14:paraId="7CAA13F9" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3591E6A9" w14:textId="77777777" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C744E0" w14:textId="77DC926C" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="003C262F">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00193447">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>The CREATE Toolkit's pages on Moodle books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> includes guidance on adding other features, such as a box, table, click-to-reveal activity or interactive asset.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="4787D552" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BBF93C" w14:textId="3004E9BD" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -12954,51 +14424,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CBCD255" wp14:editId="09886718">
             <wp:extent cx="1073785" cy="956945"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1027488286" name="Picture 13" descr="Moodle File icon."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1027488286" name="Picture 13" descr="Moodle File icon."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1073785" cy="956945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13945,50 +15415,134 @@
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> your references and acknowledgements sections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1027C4CF" w14:textId="77777777" w:rsidR="00193447" w:rsidRDefault="00193447" w:rsidP="00193447">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00193447" w:rsidRPr="005806E2" w14:paraId="694B28DF" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5E0E9" w14:textId="77777777" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C822ED3" w14:textId="2C669784" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="003C262F">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Once you've added a resource to the website, you could add a link to it from your course content.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="0BAAA2CD" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E80C22" w14:textId="410F8694" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -14508,51 +16062,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="783E0A38" wp14:editId="6BA275CA">
             <wp:extent cx="893445" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="1385881021" name="Picture 14" descr="Moodle Quiz icon."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1385881021" name="Picture 14" descr="Moodle Quiz icon."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="893445" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15318,50 +16872,292 @@
           <w:p w14:paraId="7BACB500" w14:textId="475AC252" w:rsidR="005806E2" w:rsidRPr="005806E2" w:rsidRDefault="005806E2" w:rsidP="00E601AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="567" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Have you added the passing grade?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18F9D177" w14:textId="77777777" w:rsidR="00193447" w:rsidRDefault="00193447" w:rsidP="00193447">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00193447" w:rsidRPr="005806E2" w14:paraId="5946083B" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5897D" w14:textId="77777777" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF81615" w14:textId="77777777" w:rsidR="00193447" w:rsidRPr="00193447" w:rsidRDefault="00193447" w:rsidP="00193447">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Completion conditions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> setting you adjusted above means that your learners will receive a statement of participation (which we'll come to later) when they pass the quiz. Quizzes aren't the only thing that have these conditions, and you may want to add them to other parts of your course – asking your learners to manually mark a book as complete, for example. If you do this, you need to make it clear at the start of the course what the learners need to do to pass.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A740FD4" w14:textId="77777777" w:rsidR="00193447" w:rsidRPr="00193447" w:rsidRDefault="00193447" w:rsidP="00193447">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>You might want to add more than one quiz – perhaps one for each section?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD85BC8" w14:textId="718FF694" w:rsidR="00193447" w:rsidRPr="005806E2" w:rsidRDefault="00193447" w:rsidP="00193447">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depending on the kind of quiz you set your learners, you may want to adjust the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Review options</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Overall feedback</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00193447">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> settings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D8BC004" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -17261,50 +19057,212 @@
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the correct first option to '100%'?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="5043EC86" w14:textId="77777777" w:rsidR="009941E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009941E2" w:rsidRPr="005806E2" w14:paraId="1B5CC2BE" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D5A1AD" w14:textId="77777777" w:rsidR="009941E2" w:rsidRPr="005806E2" w:rsidRDefault="009941E2" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6F73A9" w14:textId="77777777" w:rsidR="009941E2" w:rsidRPr="009941E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>You could try adding feedback for each choice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B50C23" w14:textId="77777777" w:rsidR="009941E2" w:rsidRPr="009941E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>You could try adding hints for multiple tries.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42038046" w14:textId="7B41C729" w:rsidR="009941E2" w:rsidRPr="005806E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>You may want to feature different kinds of questions: there are many </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="009941E2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>question types</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to choose from.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="5EF0C5B2" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B69908E" w14:textId="25523CBC" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -18300,51 +20258,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Provider name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> field. Adding an image here works in the same way as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>adding a course image</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A11BF9" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="00DC6C1C">
       <w:pPr>
         <w:numPr>
@@ -18576,50 +20534,228 @@
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Provider logo</w:t>
             </w:r>
             <w:r w:rsidRPr="005806E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="78214520" w14:textId="77777777" w:rsidR="009941E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009941E2" w:rsidRPr="005806E2" w14:paraId="0BB9635C" w14:textId="77777777" w:rsidTr="003C262F">
+        <w:trPr>
+          <w:trHeight w:val="1387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F65C24E" w14:textId="77777777" w:rsidR="009941E2" w:rsidRPr="005806E2" w:rsidRDefault="009941E2" w:rsidP="003C262F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>In depth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20812DB2" w14:textId="39EC7BE7" w:rsidR="009941E2" w:rsidRPr="009941E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your course could also offer a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="009941E2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>course badge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292BADDB" w14:textId="371BFCFE" w:rsidR="009941E2" w:rsidRPr="005806E2" w:rsidRDefault="009941E2" w:rsidP="009941E2">
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="567" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You may prefer to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="009941E2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a more </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="009941E2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>personalised</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="009941E2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> certificate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009941E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your course.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="2181B782" w14:textId="77777777" w:rsidR="00DC6C1C" w:rsidRDefault="00DC6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="676079E0" w14:textId="55DD2FDB" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
@@ -18935,51 +21071,51 @@
         <w:t>As well as adding a reference list at the end, this will mean going back through your course and adding in-text citations to the reference list whenever you refer to some else's ideas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456ECF0D" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="84230817"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">You should follow the guidance in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>the OU's quick guide to Harvard referencing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more details on how to do this. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4709F466" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
@@ -19239,75 +21375,75 @@
         <w:t xml:space="preserve"> that you're a member of, you must check whether you're allowed to use their content in your course – and if you are, what wording should be used to acknowledge it?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D38FCD6" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:divId w:val="84230817"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">If your course has decorative images, are they all your own work? Royalty-free stock image sites like </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Unsplash</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Pexels</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> state that you are not required to acknowledge the creators of any images you download and use, but that it is appreciated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4883B8" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRDefault="005F33F2">
@@ -19377,51 +21513,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> is free to re-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> but you must acknowledge the content creator. The Creative Commons website features </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>a list of rules about re-using Creative Commons material</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, depending on which </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -28360,76 +30496,86 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC2DF7"/>
     <w:rsid w:val="00010F35"/>
     <w:rsid w:val="000A2978"/>
     <w:rsid w:val="000C7110"/>
+    <w:rsid w:val="00190192"/>
+    <w:rsid w:val="00193447"/>
     <w:rsid w:val="001E3BB7"/>
     <w:rsid w:val="001F0738"/>
     <w:rsid w:val="002612D9"/>
     <w:rsid w:val="002C464E"/>
     <w:rsid w:val="00381CAD"/>
     <w:rsid w:val="003877E3"/>
+    <w:rsid w:val="003E796B"/>
+    <w:rsid w:val="004070DD"/>
     <w:rsid w:val="00452653"/>
     <w:rsid w:val="004F2D20"/>
     <w:rsid w:val="005806E2"/>
+    <w:rsid w:val="005B3CB9"/>
     <w:rsid w:val="005F33F2"/>
     <w:rsid w:val="0067729D"/>
     <w:rsid w:val="007474AC"/>
     <w:rsid w:val="00773F22"/>
     <w:rsid w:val="007D6562"/>
     <w:rsid w:val="00821DE5"/>
     <w:rsid w:val="008A7C29"/>
     <w:rsid w:val="008D525E"/>
     <w:rsid w:val="00930BFA"/>
     <w:rsid w:val="0095004B"/>
+    <w:rsid w:val="009941E2"/>
     <w:rsid w:val="009B02FE"/>
+    <w:rsid w:val="009B5535"/>
+    <w:rsid w:val="00AF2BF6"/>
     <w:rsid w:val="00BA7665"/>
     <w:rsid w:val="00C0300B"/>
     <w:rsid w:val="00D74EA2"/>
     <w:rsid w:val="00DC0361"/>
     <w:rsid w:val="00DC6C1C"/>
+    <w:rsid w:val="00E037E5"/>
     <w:rsid w:val="00EA4730"/>
+    <w:rsid w:val="00EC0724"/>
     <w:rsid w:val="00EC5699"/>
     <w:rsid w:val="00F77F34"/>
     <w:rsid w:val="00FC2DF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -34719,50 +36865,62 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="007474AC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007474AC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190192"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1232961009">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1874415934">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -35418,51 +37576,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1327709889">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www5.open.ac.uk/library/referencing-and-plagiarism/quick-guide-to-harvard-referencing-cite-them-right" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=227698&amp;chapterid=35749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244374" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244374&amp;chapterid=39529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.ac.uk/blogs/learning-design/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www5.open.ac.uk/library/referencing-and-plagiarism/quick-guide-to-harvard-referencing-cite-them-right" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244341&amp;chapterid=39508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244455&amp;chapterid=39577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/share-your-work/cclicenses/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244324&amp;chapterid=39465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=245002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244327&amp;chapterid=39477" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=244334&amp;chapterid=39498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/local/ocwfaqs/faq.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/mod/book/view.php?id=227698&amp;chapterid=35749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -35753,74 +37911,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e4476828-269d-41e7-8c7f-463a607b843c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4082632-6162-4bcc-afbc-f69414e078c4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5715720A7EF7D4A97D7D38F0337E90B" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8f058db309f60b1c4356c0b97f11df3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4082632-6162-4bcc-afbc-f69414e078c4" xmlns:ns3="7df34f7f-d9fb-4761-8e43-eeea110f20d4" xmlns:ns4="e4476828-269d-41e7-8c7f-463a607b843c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="11fa43bd14755d0dd0dc524988624bc5" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d4082632-6162-4bcc-afbc-f69414e078c4"/>
     <xsd:import namespace="7df34f7f-d9fb-4761-8e43-eeea110f20d4"/>
     <xsd:import namespace="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -36024,127 +38173,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0F6B14-0F53-41F9-97E5-81B73CACEDC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="d4082632-6162-4bcc-afbc-f69414e078c4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F311909-25AA-44FD-BDD0-AD80417B1FD0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DB0AF4D-1F89-4FC0-8D73-7AAF5A5D3274}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81154BE2-CBEA-41CD-8979-58A905AAFDBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4082632-6162-4bcc-afbc-f69414e078c4"/>
     <ds:schemaRef ds:uri="7df34f7f-d9fb-4761-8e43-eeea110f20d4"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F311909-25AA-44FD-BDD0-AD80417B1FD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>35112</Characters>
+  <Pages>29</Pages>
+  <Words>8688</Words>
+  <Characters>39535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>627</Lines>
-  <Paragraphs>451</Paragraphs>
+  <Lines>790</Lines>
+  <Paragraphs>567</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Quick-start guide | OLCreate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Open University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42428</CharactersWithSpaces>
+  <CharactersWithSpaces>47656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Quick-start guide | OLCreate</dc:title>
   <dc:subject/>
   <dc:creator>Caroline.Steggles</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5715720A7EF7D4A97D7D38F0337E90B</vt:lpwstr>
   </property>