--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,6689 +1,9024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...84 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme4.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId3"/>
-[...1 lines deleted...]
-    <p:sldMasterId id="2147483664" r:id="rId5"/>
+    <p:sldMasterId id="2147483669" r:id="rId1"/>
+    <p:sldMasterId id="2147483679" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...25 lines deleted...]
-    <p:sldId id="282" r:id="rId33"/>
+    <p:sldId id="266" r:id="rId3"/>
+    <p:sldId id="278" r:id="rId4"/>
+    <p:sldId id="502" r:id="rId5"/>
+    <p:sldId id="503" r:id="rId6"/>
+    <p:sldId id="285" r:id="rId7"/>
+    <p:sldId id="286" r:id="rId8"/>
+    <p:sldId id="499" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="504" r:id="rId11"/>
+    <p:sldId id="281" r:id="rId12"/>
+    <p:sldId id="500" r:id="rId13"/>
+    <p:sldId id="288" r:id="rId14"/>
+    <p:sldId id="289" r:id="rId15"/>
+    <p:sldId id="505" r:id="rId16"/>
+    <p:sldId id="506" r:id="rId17"/>
+    <p:sldId id="507" r:id="rId18"/>
+    <p:sldId id="508" r:id="rId19"/>
+    <p:sldId id="509" r:id="rId20"/>
+    <p:sldId id="299" r:id="rId21"/>
+    <p:sldId id="451" r:id="rId22"/>
+    <p:sldId id="452" r:id="rId23"/>
+    <p:sldId id="456" r:id="rId24"/>
+    <p:sldId id="501" r:id="rId25"/>
+    <p:sldId id="480" r:id="rId26"/>
+    <p:sldId id="475" r:id="rId27"/>
+    <p:sldId id="478" r:id="rId28"/>
+    <p:sldId id="269" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...19 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7mgYk946l/p80+iXRCLvKjaxfYtosA=="/>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{1618AB5A-6F4D-C013-B60E-F6D4411BBCAF}" name="Alemayehu Woldeamanuel" initials="AW" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD"/>
+  <p188:author id="{B54B75AD-AF6E-27A9-3A7C-94177E216A39}" name="Santiago Sinclair-Lecaros" initials="SS" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD"/>
+  <p188:author id="{A7EC59EB-5659-9C7D-C2DE-A13A2EF1F2EF}" name="Dimitrios Mentis" initials="DM" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" v="36" dt="2026-01-15T08:40:34.165"/>
+    <p1510:client id="{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" v="699" dt="2026-01-15T08:30:28.663"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="76859" autoAdjust="0"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
+        </p:scale>
+        <p:origin x="1364" y="44"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId44" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:40:34.165" v="27" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp modCm">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:32:37.365" v="14" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1100667116" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:32:37.365" v="14" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100667116" sldId="289"/>
+            <ac:spMk id="3" creationId="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:32:21.162" v="11" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="1100667116" sldId="289"/>
+                <pc2:cmMk id="{D62A3BA0-D2F8-4AF1-9DBE-540087AB5204}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:40:34.165" v="27" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2768204711" sldId="451"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:40:34.165" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2768204711" sldId="451"/>
+            <ac:spMk id="4" creationId="{2E9BC869-D486-3FF1-07C1-7B5C436E61E0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:35:29.152" v="18"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2768204711" sldId="451"/>
+            <ac:spMk id="9" creationId="{2E9BC869-D486-3FF1-07C1-7B5C436E61E0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:35:47.809" v="21" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2768204711" sldId="451"/>
+            <ac:picMk id="3" creationId="{B9005E4B-96A2-8E3E-9C18-60F9B00215A4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{4247EB8B-41A7-ED86-F694-FFB579E6C6D8}" dt="2026-01-15T08:35:19.949" v="16"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2768204711" sldId="451"/>
+            <ac:picMk id="8" creationId="{7A48680D-B777-95C5-F7A9-01D2F8DE293B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{14AD40BC-F82D-F070-9114-B63D7F569597}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{14AD40BC-F82D-F070-9114-B63D7F569597}" dt="2026-01-09T19:47:19.049" v="9" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{14AD40BC-F82D-F070-9114-B63D7F569597}" dt="2026-01-09T19:47:19.049" v="9" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="722229457" sldId="452"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{14AD40BC-F82D-F070-9114-B63D7F569597}" dt="2026-01-09T19:47:19.049" v="9" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:picMk id="4" creationId="{598B4434-5D63-6C3B-C82D-1091AE9A70FE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:30:28.663" v="570" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:35.953" v="119" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="169286684" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:35.953" v="119" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="169286684" sldId="269"/>
+            <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp modCm">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:30:28.663" v="570" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1100667116" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:26:26.668" v="564" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100667116" sldId="289"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:30:28.663" v="570" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100667116" sldId="289"/>
+            <ac:spMk id="3" creationId="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:11:34.408" v="383" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100667116" sldId="289"/>
+            <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:30:28.663" v="570" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="1100667116" sldId="289"/>
+                <pc2:cmMk id="{D62A3BA0-D2F8-4AF1-9DBE-540087AB5204}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:26:13.978" v="134" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="722229457" sldId="452"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:17:50.867" v="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:25:52.912" v="126" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:spMk id="3" creationId="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:26:13.978" v="134" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:spMk id="7" creationId="{200F512B-A18B-04A9-79C2-0A4ACBEFBDEB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:17:45.538" v="112" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:picMk id="4" creationId="{598B4434-5D63-6C3B-C82D-1091AE9A70FE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:26:08.914" v="133" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:picMk id="10" creationId="{56012ADA-DAC7-DD94-ADDE-95B504757427}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:17:30.176" v="110"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="722229457" sldId="452"/>
+            <ac:picMk id="11" creationId="{1415E2E2-11C0-B347-57D4-69A0EBA65B4C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:22.545" v="117" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3912576539" sldId="478"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:22.545" v="117" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3912576539" sldId="478"/>
+            <ac:spMk id="7" creationId="{D3E4BDE8-27C2-933D-42FF-F996C5C8E457}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:16:03.925" v="83" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3912576539" sldId="478"/>
+            <ac:spMk id="9" creationId="{AF29846A-05D1-C428-1E0C-A6B6C0CD1452}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:02.448" v="115"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3912576539" sldId="478"/>
+            <ac:spMk id="10" creationId="{C11AF3E5-4D60-0A5D-1A96-037D4F1B4A96}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:14:52.737" v="65" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3912576539" sldId="478"/>
+            <ac:spMk id="16" creationId="{8FED5460-B543-76F5-FBDE-8E52AA17078D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:18:09.762" v="116" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3912576539" sldId="478"/>
+            <ac:picMk id="5" creationId="{1BFD5F5A-D9DF-7A06-AE79-8EB07CDC4148}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T06:56:56.058" v="4" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2905468459" sldId="499"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T06:56:56.058" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2905468459" sldId="499"/>
+            <ac:spMk id="2" creationId="{FAF90D44-5101-4EC2-B9CE-EAF183347C86}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T06:59:29.639" v="12" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1164107910" sldId="502"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T06:59:29.639" v="12" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1164107910" sldId="502"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp modCm">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:06:38.338" v="354" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="678541368" sldId="503"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:52:39.997" v="145"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:06:38.338" v="354" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:spMk id="3" creationId="{D0E153B5-11D6-E3CF-10F8-C9D33DC9F1E7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:52:48.998" v="147" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:spMk id="6" creationId="{2B52CBD1-CEA1-71A9-2147-39260EEB8A77}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:51:43.413" v="144" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:picMk id="4" creationId="{62F8407D-8CDF-34CE-4ED4-1E94795A093F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:51:25.475" v="139"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:picMk id="7" creationId="{DD40FF3E-E668-CA6C-E859-8351BF68A63B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T08:05:12.132" v="353" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="678541368" sldId="503"/>
+                <pc2:cmMk id="{0F355A67-F6A6-44F1-8260-492F47F4BDD6}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:27:52.736" v="137"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="832114662" sldId="508"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:27:52.736" v="137"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="832114662" sldId="508"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:27:38.921" v="135"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3956804405" sldId="509"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E0CA4482-83F9-AF94-39B5-F5CDFE91991E}" dt="2026-01-15T07:27:38.921" v="135"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3956804405" sldId="509"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{A52D7735-F8A9-6D81-4193-85A6552F8C8A}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{A52D7735-F8A9-6D81-4193-85A6552F8C8A}" dt="2026-01-05T11:13:07.375" v="8" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{A52D7735-F8A9-6D81-4193-85A6552F8C8A}" dt="2026-01-05T11:13:07.375" v="8" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2768204711" sldId="451"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{A5E894A0-58DC-4CDC-880A-F7511565B372}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="257050908"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irena.org/Publications/2023/Jun/Tracking-SDG7-2023" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trackingsdg7.esmap.org/data/files/download-documents/sdg7-report2023-full_report.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irena.org/Publications/2023/Jun/Tracking-SDG7-2023" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trackingsdg7.esmap.org/data/files/download-documents/sdg7-report2023-full_report.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1057629288"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404329557"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="198" name="Shape 198"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1149871300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="207" name="Shape 207"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...32 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2077612152"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...32 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
-          </a:p>
-[...18 lines deleted...]
-            <a:endParaRPr b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3112142086"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1841734814"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="235" name="Shape 235"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3207729687"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="245" name="Shape 245"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1325571460"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>This is an example of Energy Access Explorer’s high-resolution, multi-criteria prioritization analysis. This analysis identifies priority areas which are close to health care and education facilities, far from the power network and where solar potential is significant. This is a sample analysis. Users can combine more than 25 geospatial datasets and generate custom prioritization analysis, maps and reports based on their criteria and perspectives. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...26 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2315109285"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="264" name="Shape 264"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...26 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2644190785"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="274" name="Shape 274"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...16 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3383749852"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This lecture has four Intended Learning Outcomes. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-ZA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-ZA" dirty="0"/>
               <a:t>By the end of this lecture, you will:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Be able to explain the importance of energy planning for socio-economic development </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="114999"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Understand the importance of integrated energy planning</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Be familiar with the ecosystem of geospatial data and tools for strategic energy planning </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Be able to create your own </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> user account after you register</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114999"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>These learning outcomes will be important to understand the context of the course.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="284" name="Shape 284"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...15 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="388860672"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="293" name="Shape 293"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5554BD5-BF5C-E505-9F96-3A6FC172DB20}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6CD9E5C-2ACB-56F9-2AF8-3F08AF5D419E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BB8B732-4E94-5947-4A06-3AB453F0F925}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A4ECFA4-7C57-681D-89D0-562B9BB107D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="481778505"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5554BD5-BF5C-E505-9F96-3A6FC172DB20}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6CD9E5C-2ACB-56F9-2AF8-3F08AF5D419E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BB8B732-4E94-5947-4A06-3AB453F0F925}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A4ECFA4-7C57-681D-89D0-562B9BB107D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="759553423"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD6A7A59-D9AF-88FF-8146-A542C06F40EF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE3D059-66D4-2FB7-1AF2-521395DEEBC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEFFAFE7-FE3A-EAB4-1C52-3E532365E5F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4CF448-487D-7512-794E-E07F564211EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2707315495"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="324" name="Shape 324"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...12 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Energy is a critical service that is highly interconnected with socioeconomic development and human well-being.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1919"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+              </a:rPr>
+              <a:t> Yet, life without reliable energy is a reality for more than </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32864B"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>666 million</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1919"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+              </a:rPr>
+              <a:t> people globally while more than </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="32864B"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>2 billion people use polluting fuels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1919"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+              </a:rPr>
+              <a:t> to cook their meals, and 1 billion people are served by healthcare facilities with unreliable energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. In order to achieve universal energy access by 2030, efforts need to be substantially increased towards the target by scaling up investments and policy support. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...11 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...82 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1834119725"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...108 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2197372477"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Sustainable Development Goal 7 (SDG7) calls for “affordable, reliable, sustainable and modern energy for all” by 2030. Energy is interconnected with 125 (74%) out of 169 SDG targets. Energy is central to both the 2030 Agenda for Sustainable Development and the Paris Agreement on Climate Change. Energy access can open up new economic opportunities, empower marginalized communities, enhance education and healthcare, establish equitable and inclusive societies, as well as strengthen the resilience of at-risk communities to climate change. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1531941669"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p27:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291715102"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...130 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-GB">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...26 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr defTabSz="990271">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1919"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="adobe-caslon-pro"/>
+              </a:rPr>
+              <a:t>Effectively expanding energy access requires integrated and inclusive planning.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="990271">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1919"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="adobe-caslon-pro"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="990271">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Considering integrated energy plans that  brings in a geography’s energy system aims and priorities for expanding energy access and least-cost technology to be deployed by matching supply with growing demand…..</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="990271">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="990271" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Also, that energy plans are inclusive involving the various stakeholders’ perspectives and needs from a bottom-up approach when developing energy plans  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="990271">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>‹#›</a:t>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3014891212"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...12 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="628937285"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="34" name="Google Shape;34;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-              </a:spcAft>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="35" name="Google Shape;35;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D5118D-97C4-8F48-B7F6-276414ACF32F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172202" y="1239210"/>
+            <a:ext cx="5181598" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="76200" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2000" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>using</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>photo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> or diagram</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4004992141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1874775803"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldNum" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...13 lines deleted...]
-            <a:endParaRPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="body" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="6148754" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991777058"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" userDrawn="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="168" name="Shape 168"/>
+        <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="5" name="Google Shape;14;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7370BD-D26C-52B9-5360-A8F985E01E49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-              </a:spcAft>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381328E2-BBCC-9942-F175-B550123AD180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="10515600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5801FF-0DBD-D7A6-73AC-CAA38C2CFB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1078787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-              </a:spcAft>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-            <a:endParaRPr/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540450743"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="179" name="Shape 179"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p9:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...133 lines deleted...]
-            <a:endParaRPr/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...45 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1899889913"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...61 lines deleted...]
-  <p:cSld name="Title Slide">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="14" name="Shape 14"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p29"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918555423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938306840"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;14;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7370BD-D26C-52B9-5360-A8F985E01E49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381328E2-BBCC-9942-F175-B550123AD180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="10515600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5801FF-0DBD-D7A6-73AC-CAA38C2CFB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1078787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="363256827"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="1_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="483148998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj">
+  <p:cSld name="1_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA35CD4-D974-2A1F-2C32-DC7AA0CB061A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF43063-81A6-58BD-F5EC-D703156A5541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27127-A87F-E486-8513-EA29827F7140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27049FD-B0CD-0351-FB3E-679C32FF1D43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{616B2F6D-ED83-A4F0-AB77-EA929ABCA25E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789634810"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80771E4A-9E2E-96C8-F8B7-4E0E1B8F7227}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368BD4E4-5837-3CDE-E25E-550AB8120012}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EAA1D25-80D5-DAA7-B4EA-13A719ABBDAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7918439-CEE2-4A55-09FD-06A7852A9154}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4A1C72-023D-AD9D-9582-5749E8754934}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4125688892"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" userDrawn="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 15"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA5A30-616B-5740-A23D-3EFCA827C422}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="16" name="Google Shape;16;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="1952105"/>
             <a:ext cx="9607824" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="3200">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -6755,102 +9090,106 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="17" name="Google Shape;17;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4339705"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
-              <a:defRPr b="0" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
@@ -6946,128 +9285,137 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789370399"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" userDrawn="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="62" name="Shape 62"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="34" name="Google Shape;34;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1"/>
             <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2800">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -7139,26551 +9487,16630 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="35" name="Google Shape;35;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1239210"/>
             <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p37"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="7" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D5118D-97C4-8F48-B7F6-276414ACF32F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172202" y="1239210"/>
             <a:ext cx="5181598" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="76200" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2000" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>using</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>photo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> or diagram</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3667152876"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="708763"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448634949"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483671" r:id="rId1"/>
+    <p:sldLayoutId id="2147483672" r:id="rId2"/>
+    <p:sldLayoutId id="2147483673" r:id="rId3"/>
+    <p:sldLayoutId id="2147483674" r:id="rId4"/>
+    <p:sldLayoutId id="2147483675" r:id="rId5"/>
+    <p:sldLayoutId id="2147483677" r:id="rId6"/>
+    <p:sldLayoutId id="2147483678" r:id="rId7"/>
+  </p:sldLayoutIdLst>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
-</p:sldLayout>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content">
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="67" name="Shape 67"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="68" name="Google Shape;68;p38"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="19640" l="53717" r="8275" t="15855"/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6549080" y="1087395"/>
-            <a:ext cx="4633785" cy="4423720"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p38"/>
-[...3547 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="708763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...735 lines deleted...]
-            <a:endParaRPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76410230"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...5524 lines deleted...]
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId2"/>
-[...5 lines deleted...]
-    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483680" r:id="rId1"/>
+    <p:sldLayoutId id="2147483681" r:id="rId2"/>
+    <p:sldLayoutId id="2147483682" r:id="rId3"/>
+    <p:sldLayoutId id="2147483683" r:id="rId4"/>
+    <p:sldLayoutId id="2147483684" r:id="rId5"/>
+    <p:sldLayoutId id="2147483685" r:id="rId6"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl9pPr>
-[...13 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...3101 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents1.worldbank.org/curated/en/364571494517675149/pdf/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents1.worldbank.org/curated/en/364571494517675149/pdf/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/energy-access-explorer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/energy-access-explorer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.energyaccessexplorer.org/login/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:energyaccessexplorer@wri.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trackingsdg7.esmap.org/data/files/download-documents/sdg7-report2024-0611-v9-highresforweb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/energy-access-explorer" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents1.worldbank.org/curated/en/364571494517675149/pdf/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals/goal7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iea.org/reports/sdg7-data-and-projections/access-to-electricity" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/energy-access-explorer" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trackingsdg7.esmap.org/sites/default/files/download-documents/SDG7-Report2025-0804-V11.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iea.org/reports/sdg7-data-and-projections/access-to-electricity" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgs.un.org/goals/goal7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents1.worldbank.org/curated/en/364571494517675149/pdf/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Maximum 32 point Arial in white </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1158844" y="4323781"/>
             <a:ext cx="6201623" cy="947519"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>LECTURE 1</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="3200"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INTRODUCTION TO THE COURSE</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A black background with white text&#10;&#10;Description automatically generated" id="103" name="Google Shape;103;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A black background with white text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A98B8DC-1067-2BD6-87CD-15AFDCD6F5C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597528" y="3775297"/>
             <a:ext cx="3327517" cy="782486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p1"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8A8525-F3A8-DA7C-B433-928B2B39A280}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7939610" y="5364606"/>
             <a:ext cx="1549616" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="105" name="Google Shape;105;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ABA4A2-FC0A-3191-033A-0ECC15F7970A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId4">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8027367" y="5917631"/>
             <a:ext cx="1184564" cy="410649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701856915"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p10"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="4401205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-158750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="285750" marR="0" lvl="0" indent="-285750" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...23 lines deleted...]
-              </a:spcAft>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr kumimoji="0" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" lvl="1" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Typical energy planning tools</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...53 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Are largely inadequate for regional energy access planning;</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...53 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fail to consider the spatial fluctuations of energy systems:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...53 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Intermittent energy sources (such as wind, solar, hydro) vary in space</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...53 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Power infrastructure, energy demand and economic activities differ from one area to another</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...53 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Without geospatial models, these critical factors for energy planning cannot be effectively captured. </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p10"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1446947"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial dimensions of energy planning</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E63DC3D-113C-F823-8F62-B1C296A0D3B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-10204"/>
             <a:ext cx="11008483" cy="969209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Why is integrated and inclusive energy planning important?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="221796937"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p11"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p11"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="-7924"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...3 lines deleted...]
-              </a:rPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Lecture 1.2 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p11"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF90D44-5101-4EC2-B9CE-EAF183347C86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="1576391"/>
             <a:ext cx="10658008" cy="2062103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Howells, Mark; Rogner, Hans Holger; Mentis, Dimitris; Broad, Olivia, 2017. Energy Access and Electricity Planning. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Copyright © 2017 International Bank for Reconstruction and Development / The World Bank. URL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://documents1.worldbank.org/curated/en/364571494517675149/pdf/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...37 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...111 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1668077752"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p12"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100398" y="1449787"/>
             <a:ext cx="6217920" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Planning Tools</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F7738-7254-B92D-40EE-C26AA0F07EC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p12"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9450F2AC-AB29-8BCD-DE2C-E724A8CCF718}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1011189" y="2305615"/>
             <a:ext cx="9277165" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-190500" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...37 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2333090570"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p13"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7617022" y="6070319"/>
-            <a:ext cx="4938802" cy="314520"/>
+            <a:off x="6067193" y="6212387"/>
+            <a:ext cx="5907445" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>                          SOURCE: World Bank, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0" err="1">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>Fraym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>, GEP, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0" err="1">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>SEforALL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>, VIDA, EU</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0" err="1">
+              <a:latin typeface="Open Sans "/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="955433" y="1185872"/>
+            <a:ext cx="9716814" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Examples of existing Geospatial Data and Tools</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491096" y="1756651"/>
+            <a:ext cx="11280647" cy="4539704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1400">
-[...10 lines deleted...]
-            <a:endParaRPr b="1" i="1" sz="1400">
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>World Bank Renewable Energy Resource Mapping – the Global Solar Atlas and Global Wind Atlas of World Bank are free, web-based platform that provides users with data and tools to assess renewable energy potential.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fraym</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> – it assists users in identifying potential markets for off-grid electrification and sites for mini-grid development.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Global Electrification Platform – it provides electrification investment scenarios for achieving universal access </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>SEforALL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Integrated Energy Access Planning Tool (IEPs) - a framework that helps direct resources effectively and efficiently where they are needed the most</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>VIDA - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A0A0A"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>AI -powered, map-based geospatial software that uses satellite imagery and other data to identify and evaluate off-grid electrification options in remote, frontier markets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0A0A0A"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EU's Africa Knowledge Platform </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Clean Energy Access </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Prioritiser</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> (CEAP) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" kern="0" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>an open-source, web-based decision-support tool that uses geospatial data and multi-criteria analysis to help stakeholders identify the best locations for clean energy projects</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" kern="0" dirty="0">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p13"/>
-[...242 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{537442B0-0B14-CD90-9E19-AADA63896FB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1100667116"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="230" name="Shape 230"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p14"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9034601" y="6097292"/>
             <a:ext cx="3521223" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1400" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p14"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="877373" y="1228585"/>
             <a:ext cx="8288929" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Limitations of Existing Geospatial Data and Tools</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p14"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="718458" y="1847057"/>
             <a:ext cx="10733844" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Medium- to long-term energy planning tools used by planners consider spatially aggregated regions to solve complex cost-optimization problems. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Although recently developed energy planning tools based on geographic information systems (GIS) focus on identifying technology and investment needs to provide access to unserved areas, these tools currently integrate limited information on demand and affordability. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Additionally, the tool</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Additionally, the tools often have limited or no local ownership, which is critical for the success and sustainability of energy projects.</a:t>
-[...4 lines deleted...]
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:t>s often have limited or no local ownership, which is critical for the success and sustainability of energy projects.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>We need a better understanding of the needs and constraints of these new customers if we are to supply electricity in an economically sustainable manner</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B043779-22D8-9B2B-5B82-BA018C087F41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="515323287"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p15"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1400" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p15"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="375139" y="1313150"/>
             <a:ext cx="7965100" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p15"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="375139" y="1847057"/>
-            <a:ext cx="4821329" cy="3908762"/>
+            <a:off x="375140" y="1847057"/>
+            <a:ext cx="4422148" cy="4462760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Energy Access Explorer (EAE) is an online, open-source, interactive, geospatial platform that enables clean energy entrepreneurs, energy planners, donors, and development-oriented institutions to identify high priority areas where energy access can be expanded. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Using spatial data to link energy supply with growing or unmet demand is essential to gaining a better picture of energy access and expanding energy services to those who need it the most.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06012C81-CAF2-6B1C-8D3C-00B87325279A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0304F99-13D0-6F29-B2FB-DA08303555D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4708200" y="2125350"/>
+            <a:ext cx="7108660" cy="3440560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662063516"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p16"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6046740" y="6332190"/>
             <a:ext cx="4143085" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1100"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1100" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;p16"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533789" y="1128256"/>
             <a:ext cx="7150630" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Treat Demand and Supply as Equal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p16"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="248705" y="1621776"/>
             <a:ext cx="10512222" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Equitable Access to Energy:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> To effectively address energy access challenges, there was a need for a platform that synthesizes granular information on both demand and supply side, allowing stakeholders with diverse needs to identify priority areas for targeted energy interventions. EAE treats demand and supply as equal, which sets it apart from most geospatial planning tools that primarily focus on the supply side.  </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="-184150" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Segoe UI"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To effectively address energy access challenges, there was a need for a platform that synthesizes granular information on both demand and supply side, allowing stakeholders with diverse needs to identify priority areas for targeted energy interventions. EAE treats demand and supply as equal, which sets it apart from most geospatial planning tools that primarily focus on the supply side.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Segoe UI"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Understanding the nuances of energy demand at the grassroots level is crucial to ensuring the viability of solutions for consumers, whether they are households or institutions, as well as for energy service providers like utilities, mini-grid developers, and clean cooking technology providers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Understanding the nuances of energy demand at the grassroots level is crucial to ensuring the viability of solutions for consumers, whether they are households or institutions, as well as for energy service providers like utilities, mini-grid developers, and clean cooking technology providers. </a:t>
-[...61 lines deleted...]
-              </a:rPr>
               <a:t>EAE provides a bottom-up representation of electricity affordability and demand by integrating granular details of how electricity affordability and demand play out at the community level, and offers more localized, community-centric insights on energy planning. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="253" name="Google Shape;253;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9147F39E-358A-7F0D-9383-6AB4B6F35BB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="16240"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="16241"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7196272" y="4415883"/>
             <a:ext cx="4423594" cy="1871701"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A1789D-19A2-9173-5E7A-3A7B05A1F0C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3880766246"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="259" name="Shape 259"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p17"/>
-[...65 lines deleted...]
-          <p:cNvPr id="261" name="Google Shape;261;p17"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256896" y="1168652"/>
             <a:ext cx="10306523" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Reduce Reliance on GIS and Programming Expertise for Data Users</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p17"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="1568762"/>
             <a:ext cx="10816264" cy="4462760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Equitable Access to Software:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> EAE functions as a geographic information system which enables energy planning agencies with limited or no GIS capacity to better process, store, manage and update data in a cost-effective manner. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Equitable Access to Software:</a:t>
-[...16 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:t>Stakeholders that were previously left outside energy planning conversations, are now able to utilize granular data and analytics and gain actionable insights with regards to the expansion of energy services where it’s needed the most. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Stakeholders that were previously left outside energy planning conversations, are now able to utilize granular data and analytics and gain actionable insights with regards to the expansion of energy services where it’s needed the most. </a:t>
-[...4 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:t>EAE offers a user-friendly interface that enables stakeholders to map, analyze and visualize intricate energy demand patterns, infrastructure gaps, and environmental factors at a local, regional, and national scale. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>EAE offers a user-friendly interface that enables stakeholders to map, analyze and visualize intricate energy demand patterns, infrastructure gaps, and environmental factors at a local, regional, and national scale. </a:t>
-[...61 lines deleted...]
-              </a:rPr>
               <a:t>By democratizing access to critical energy information, EAE empowers a broader range of stakeholders to access granular data and analytics, facilitating informed decision-making for integrated and inclusive energy planning. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F1934A-8540-0474-077C-D1F8FBD92239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="832114662"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="268" name="Shape 268"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p18"/>
-[...65 lines deleted...]
-          <p:cNvPr id="270" name="Google Shape;270;p18"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="346107" y="1219703"/>
             <a:ext cx="9417189" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Deploy an Open-Source Dynamic Information System for Data Providers</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p18"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="1847057"/>
             <a:ext cx="8084214" cy="4185761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Equitable Access to Resources: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In resource-constrained geographies, data providers, such as rural electrification agencies or health ministries, can use EAE as an open-source dynamic information system and minimize software engineering costs. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Equitable Access to Resources: </a:t>
-[...16 lines deleted...]
-            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:t>Open source in this context pertains to the programming infrastructure, which allows for collaborative development and cost-effective solutions. While the data itself can vary in accessibility, from open access to password-protected, utilizing open-source software helps overcome limitations in regions where resources for developing dynamic geographic information systems and software are scarce. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Open source in this context pertains to the programming infrastructure, which allows for collaborative development and cost-effective solutions. While the data itself can vary in accessibility, from open access to password-protected, utilizing open-source software helps overcome limitations in regions where resources for developing dynamic geographic information systems and software are scarce. </a:t>
-[...24 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:t>This approach fosters greater accessibility and affordability for creating and maintaining essential information systems.</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...40 lines deleted...]
-              <a:ea typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="The Standard Logo" id="272" name="Google Shape;272;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 6" descr="The Standard Logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4083127-AEB7-04FF-EFE7-ED7FA9B798D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8241806" y="2162984"/>
             <a:ext cx="3693296" cy="3871861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE159E3-EB14-D8FA-829A-16E5215EC176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3956804405"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p19"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9050692" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="281" name="Google Shape;281;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00346F12-A779-63F0-95B6-A6FE8A7443B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4959405" y="1466066"/>
             <a:ext cx="5592412" cy="4941619"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p19"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A2B081-F049-F966-2193-E65670C041A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="542796" y="1847057"/>
             <a:ext cx="4341849" cy="4247317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>This is an example of Energy Access Explorer’s high-resolution, multi-criteria prioritization analysis. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>This sample analysis identifies priority areas which are close to health care and education facilities, far from the power network and where solar potential is significant.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Users can combine more than 50 geospatial datasets and generate custom prioritization analysis, maps and reports based on their criteria and perspectives.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7007C679-6405-A7AD-4E00-7C3D66E49601}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2970512174"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p2"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2B679D-3E3A-7EDA-CB1B-4EC0B0A7BE7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1512021"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EEC7642-BA14-BD4B-EEF4-256E87950343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="573207"/>
             <a:ext cx="7651304" cy="458040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800" u="none">
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...6 lines deleted...]
-            <a:endParaRPr/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:rPr>
+              <a:t>Outcomes</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4CDEE6-4F65-9B5E-C0CC-406EDCC745C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2374034"/>
             <a:ext cx="7651304" cy="3491507"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...17 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Be able to explain the importance of energy planning for socio-economic development </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: Understand the importance of integrated and inclusive energy planning</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Be familiar with the ecosystem of geospatial data and tools for strategic energy planning </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO4: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Be able to create your own </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> user account after you register</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2C8728-0D62-66F1-FAD4-D6AC55DE7B08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1650520"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will:</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3688935345"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...195 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3925666-3589-D919-5A3B-B8D8F65EF569}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="746989"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a map&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9005E4B-96A2-8E3E-9C18-60F9B00215A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="243728" y="849687"/>
+            <a:ext cx="11401983" cy="5461185"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E9BC869-D486-3FF1-07C1-7B5C436E61E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4003670" y="3268235"/>
+            <a:ext cx="5452948" cy="1874080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:alpha val="68000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> Energy Access Explorer enables:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" indent="-608965">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
-[...18 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Integrated &amp; Inclusive Energy Planning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" indent="-608965">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Expansion of clean energy markets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" indent="-608965">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Impact investment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="608965" indent="-608965">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Bottom-up assessment of energy needs</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2768204711"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p21"/>
-[...57 lines deleted...]
-          <p:cNvPr id="300" name="Google Shape;300;p21"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1111550" y="1312808"/>
             <a:ext cx="7150630" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p21"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189609" y="1847057"/>
-            <a:ext cx="4853047" cy="1200329"/>
+            <a:ext cx="4853047" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Frontend - Data &amp; Analysis users</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...41 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>No programming experience is required</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>No GIS experience is required</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p21"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{200F512B-A18B-04A9-79C2-0A4ACBEFBDEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6307821" y="1847056"/>
-            <a:ext cx="4853047" cy="1754326"/>
+            <a:off x="6488635" y="1847056"/>
+            <a:ext cx="4853047" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Backend - Data Administrators</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...41 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>No programming experience is required</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Basic GIS experience is useful</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...52 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram&#10;&#10;Description automatically generated" id="303" name="Google Shape;303;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9" descr="Diagram&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56012ADA-DAC7-DD94-ADDE-95B504757427}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
-[...2 lines deleted...]
-          <a:srcRect b="1974" l="1128" r="188" t="0"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="1128" r="188" b="1975"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6720436" y="3226233"/>
-            <a:ext cx="3943539" cy="2990215"/>
+            <a:off x="6914165" y="2774199"/>
+            <a:ext cx="4253505" cy="3300181"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...29 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C817A6B-9D54-BCFC-3B11-137AFDF919B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of a map&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{598B4434-5D63-6C3B-C82D-1091AE9A70FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="545552" y="3433430"/>
+            <a:ext cx="5752580" cy="2421853"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="722229457"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p22"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9034601" y="6097292"/>
             <a:ext cx="3521223" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p22"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="847493" y="1343263"/>
             <a:ext cx="7150630" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>"COUNT IT" - "CHANGE IT" - "SCALE IT"</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-ZA" sz="2400" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A green arrow with white text&#10;&#10;Description automatically generated" id="314" name="Google Shape;314;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A green arrow with white text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9453B49-8A7A-7AC4-6EF1-5287AB2ED240}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="847493" y="2166303"/>
             <a:ext cx="9391015" cy="4185217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{358187CE-A152-0B47-E7EA-B1DD97B92EBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="11396126" cy="1020180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Ecosystem of Geospatial Data and Tools for Energy Planning</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622086537"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p23"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="-7924"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...3 lines deleted...]
-              </a:rPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Lecture 1.3 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p23"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF90D44-5101-4EC2-B9CE-EAF183347C86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="1576391"/>
             <a:ext cx="10658008" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...35 lines deleted...]
-                </a:hlinkClick>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Mentis, D., L. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Odarno</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, D. Wood, F. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Jendle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, E. Mazur, A. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Qehaja</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, and F. Gassert. 2019. “Energy Access Explorer: Data and Methods.” Technical Note. Washington, DC: World Resources Institute. Available online at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>www.wri.org/publication/energy-access-explorer</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2223543534"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C17072B-F13F-2A9C-8780-2BED2A70D976}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87C41A46-5FFF-AD0E-ADBB-1C856EE7424B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...25 lines deleted...]
-            <a:endParaRPr b="1" sz="1400">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p24"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F697BA-B37F-84F1-6B9F-AE99459101F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1512021"/>
-            <a:ext cx="6217920" cy="1077218"/>
+            <a:off x="726229" y="1090517"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Login</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56BC725D-DB8F-E078-4316-466A31C9B478}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369306" y="1557004"/>
+            <a:ext cx="11243443" cy="1785104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>To access advanced functions such as download, save and share the analysis, users are recommended to login into the EAE platform (if they have previously registered)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>You can also request a new password if you forgot your previous password</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> Users with back-end training permissions are required to login in the training </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>environment using the link </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://training.energyaccessexplorer.org/login/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a login box&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACDAF40-84AF-8DDA-B112-E0CDA41F3D08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="957536" y="3474566"/>
+            <a:ext cx="9349623" cy="2980640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C1B7F64-6F69-13ED-0456-8A0A17591877}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369306" y="746"/>
+            <a:ext cx="6746057" cy="971713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-              </a:spcAft>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...20 lines deleted...]
-              </a:spcAft>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...41 lines deleted...]
-                <a:spcPct val="90000"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="C00000"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...32 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...14 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...38 lines deleted...]
-              </a:spcAft>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> User Account</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="532121665"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C17072B-F13F-2A9C-8780-2BED2A70D976}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87C41A46-5FFF-AD0E-ADBB-1C856EE7424B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...25 lines deleted...]
-            <a:endParaRPr b="1" sz="1400">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p25"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F697BA-B37F-84F1-6B9F-AE99459101F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887215" y="1512021"/>
-            <a:ext cx="6217920" cy="1077218"/>
+            <a:off x="726421" y="879616"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Register to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56BC725D-DB8F-E078-4316-466A31C9B478}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="569842" y="1279726"/>
+            <a:ext cx="11206151" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>New users should register to My EAE by completing the form below (click ‘Create one </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>here</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>’ in the login page)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Once your account is created, you will receive a confirmation email and confirm using the lin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>k provided</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. If you do not see the confirmation email in your inbox, check your email's spam folder. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E71CFA-B0D4-BD40-F8B4-297CBAD347FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1932058" y="2603165"/>
+            <a:ext cx="7066167" cy="3779783"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C1B7F64-6F69-13ED-0456-8A0A17591877}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369306" y="747"/>
+            <a:ext cx="6746057" cy="668498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...7 lines deleted...]
-              </a:spcAft>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...20 lines deleted...]
-              </a:spcAft>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...41 lines deleted...]
-                <a:spcPct val="90000"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="C00000"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-            </a:pPr>
-[...3 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...32 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...6 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...84 lines deleted...]
-            <a:endParaRPr/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> User Account</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3165505152"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E230599F-3421-F3A0-0E10-914F82B89135}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p26"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306B0F9B-46AE-69DE-0C28-B67655EA7167}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="811371"/>
-            <a:ext cx="9607824" cy="2387600"/>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FED5460-B543-76F5-FBDE-8E52AA17078D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="788013" y="1133887"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0" err="1">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF29846A-05D1-C428-1E0C-A6B6C0CD1452}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="726421" y="1613317"/>
+            <a:ext cx="10886328" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>After login, users can see the frontend of EAE for all Geographies or the geography where the back-end training is provided </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>'Login'</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> icon at the top right corner also changes into </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>'</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>' </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Facing any login challenges, you can send an email to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>energyaccessexplorer@wri.org</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBFC4B8C-ABF7-D67F-706C-61818142C516}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256899" y="-4632"/>
+            <a:ext cx="6746057" cy="971713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> User Account</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFD5F5A-D9DF-7A06-AE79-8EB07CDC4148}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1125447" y="2938676"/>
+            <a:ext cx="9676100" cy="3485627"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3E4BDE8-27C2-933D-42FF-F996C5C8E457}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9057158" y="3021886"/>
+            <a:ext cx="844688" cy="294663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912576539"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="811371"/>
+            <a:ext cx="9607824" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thank you</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3198971"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p26"/>
+          <p:cNvPr id="4" name="Google Shape;130;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571796" y="5944606"/>
             <a:ext cx="6464231" cy="461624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., 2024.</a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
-[...1 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 1: Energy Access Explorer. Release Version 2.0</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t> [online presentation]. Climate Compatible Growth Programme, World Resource Institute</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:t>Lecture 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Introduction to the Course</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Release Version </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3.0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> [online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, World Resource Institute</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p26"/>
+          <p:cNvPr id="5" name="Google Shape;131;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2895F3-258F-E275-C652-84DAB93D1770}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3299082" y="4138370"/>
             <a:ext cx="3009660" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p26"/>
+          <p:cNvPr id="6" name="Google Shape;134;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D87E279F-986C-BB92-61B4-40CF71267235}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1800808" y="5581726"/>
             <a:ext cx="6055568" cy="338514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Consolidated by Alemayehu Agizew Woldeamanuel, Abdul Khalid, Shikha Anand, Tarannum Sahar, Akansha Saklani, Santiago Sinclair-Lecaros, Dimitris Mentis, Douglas Ronoh and Jake Stockman from the World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="353" name="Google Shape;353;p26"/>
+          <p:cNvPr id="7" name="Google Shape;135;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD41455-6A03-C878-0D57-746450EC93F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3960485" y="4716457"/>
             <a:ext cx="1686852" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="169286684"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
-[...149 lines deleted...]
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p3"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8358631" y="5861057"/>
-            <a:ext cx="1852169" cy="430887"/>
+            <a:off x="9180266" y="5847805"/>
+            <a:ext cx="2433355" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>SOURCE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...6 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> IEA, IRENA, UNSD, World Bank, WHO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...5 lines deleted...]
-            <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, 2025</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1100" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p3"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="351408" y="1242732"/>
             <a:ext cx="3259300" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Energy Access Scenario</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F7738-7254-B92D-40EE-C26AA0F07EC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="268620" y="32248"/>
             <a:ext cx="11064245" cy="737186"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.1 Energy Planning for Socio-Economic Development</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p3"/>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D42A00E-C23A-819A-6592-6FAD09CAA11C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="351408" y="1642982"/>
             <a:ext cx="3493761" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Energy is a critical service that is highly interconnected with socioeconomic development and human well-being</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0CDA8B5-C267-2086-E321-3B67537B809E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3988899" y="729678"/>
+            <a:ext cx="4592395" cy="5828809"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1164107910"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p4"/>
-[...65 lines deleted...]
-          <p:cNvPr id="132" name="Google Shape;132;p4"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="450574" y="1238524"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Energy Access Scenario</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p4"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E153B5-11D6-E3CF-10F8-C9D33DC9F1E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="408150" y="1638634"/>
-            <a:ext cx="5632095" cy="4093428"/>
+            <a:off x="433980" y="1871109"/>
+            <a:ext cx="5012164" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Today, people without energy access live mostly in Africa and Asia. </a:t>
-[...10 lines deleted...]
-              </a:spcAft>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2023</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>increases in the number of people with access to electricity outpaced population growth</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...20 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="en-US" sz="2000" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...12 lines deleted...]
-              </a:spcAft>
+              </a:rPr>
+              <a:t>Central and Southern Asia have made significant progress towards universal access, but Sub-Saharan Africa still accounts for 85% of the global population without electricity</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...20 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="en-US" sz="2000" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Regional shocks, such as the increasing frequency and severity of droughts and floods in SSA.</a:t>
-[...19 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>8</a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t> out of 10 people living without electricity in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:ea typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> out of 10 people living without electricity in 2022 reside in rural areas.  </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>2023</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> reside in rural areas.  </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C40BFA-9CDC-971A-33D7-60A217D07F85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="337457"/>
             <a:ext cx="11064245" cy="554641"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>1.1 Energy Planning for Socio-Economic Development</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="135" name="Google Shape;135;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 3" descr="A map of the world&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F8407D-8CDF-34CE-4ED4-1E94795A093F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6040245" y="2385171"/>
-            <a:ext cx="5831351" cy="3376637"/>
+            <a:off x="5445475" y="1637088"/>
+            <a:ext cx="6079695" cy="4113348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B52CBD1-CEA1-71A9-2147-39260EEB8A77}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9089859" y="6093195"/>
+            <a:ext cx="2433355" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>SOURCE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> IEA, IRENA, UNSD, World Bank, WHO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, 2025</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1100" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans "/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="678541368"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p5"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9006159" y="6109760"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>             SOURCE: UN, World Bank</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p5"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Access and Sustainable Development Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F7738-7254-B92D-40EE-C26AA0F07EC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="10310788" cy="965270"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Energy Planning for Socio-Economic Development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="145" name="Google Shape;145;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46073D46-37A7-9079-F266-744C818EFFEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1392514" y="2017149"/>
             <a:ext cx="5627711" cy="4110676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3788DECC-9461-0CA4-E543-3BA0B948F202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7109384" y="3048845"/>
             <a:ext cx="3968318" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sustainable Development Goal 7 (SDG7) calls for “affordable, reliable, sustainable and modern energy for all” by 2030. Energy is interconnected with 125 (74%) out of 169 SDG targets.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4179720957"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p6"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1405964" y="6037522"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: WRI</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p6"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1081668" y="1488228"/>
             <a:ext cx="7680592" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Role of energy in well-being</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F7738-7254-B92D-40EE-C26AA0F07EC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="665578" y="0"/>
             <a:ext cx="9398643" cy="988420"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Energy Planning for Socio-Economic Development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p6"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{882A131E-F143-47C0-86AD-3DF4C04B16FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1081668" y="1944093"/>
             <a:ext cx="6244683" cy="3693319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Access to energy plays a pivotal role in driving economic development and improving the overall well-being of individuals worldwide. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For unserved and underserved communities, the absence of reliable and affordable energy sources hampers the functioning of healthcare facilities, limits educational opportunities, and restricts access to economic activities.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The expansion of energy access and the associated investment decisions require proper energy planning and access to reliable data and transparent analytical tools.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="157" name="Google Shape;157;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDED4960-CFC7-3A4F-2611-691FC166A1A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7803472" y="2005175"/>
             <a:ext cx="3537380" cy="3374661"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p6"/>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{756CD5ED-FDEC-C241-2D1B-2A00ACBAB6F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8859915" y="5440918"/>
             <a:ext cx="3080551" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000">
-                <a:solidFill>
-[...5 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Photo Credit: The Climate Group/Flickr </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082373192"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p7"/>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64E691-7814-FE47-A332-0A7257AB0132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747853" y="4067268"/>
             <a:ext cx="8050696" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="en-ZA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Course Name</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p7"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C276C9C-C4DA-D54A-9115-ED5E65939740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="735496" y="5628342"/>
             <a:ext cx="8050696" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mini Lecture Learning Objective</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2800">
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2F663CD-B10E-614F-8733-E8EDA512C1D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33BE3-7756-EF44-9269-DDA634DF88BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="-7924"/>
             <a:ext cx="7651304" cy="1369074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...3 lines deleted...]
-              </a:rPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Lecture 1.1 References</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p7"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF90D44-5101-4EC2-B9CE-EAF183347C86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894080" y="1576391"/>
-            <a:ext cx="10658008" cy="5262979"/>
+            <a:ext cx="10658008" cy="4524315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>IEA, IRENA, UNSD, World Bank, WHO. 2025. Tracking SDG 7: The Energy Progress Report. World</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Bank, Washington DC. © World Bank. License: Creative Commons Attribution—</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>NonCommercial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> 3.0 IGO (CC BY-NC 3.0 IGO). URL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://trackingsdg7.esmap.org/sites/default/files/download-documents/SDG7-Report2025-0804-V11.pdf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Mentis, D., L. Odarno, D. Wood, F. Jendle, E. Mazur, A. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Qehaja</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, and F. Gassert. 2019. “Energy Access Explorer: Data and Methods.” Technical Note. Washington, DC: World Resources Institute. Available online at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>www.wri.org/publication/energy-access-explorer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>World Bank. 2017. State of Electricity Access Report. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Copyright © 2017 International Bank for Reconstruction and Development. URL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://documents1.worldbank.org/curated/en/364571494517675149/pdf/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>United Nations. Sustainable Development Goal 7. URL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://sdgs.un.org/goals/goal7</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>International Energy Agency. Access to Electricity. URL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://www.iea.org/reports/sdg7-data-and-projections/access-to-electricity</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...21 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...466 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2905468459"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p8"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8412739" y="6097292"/>
             <a:ext cx="4143085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
               </a:rPr>
               <a:t>                                 SOURCE: World bank</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans "/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-10204"/>
             <a:ext cx="11008483" cy="969209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Why is integrated and inclusive energy planning important?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Roundtable Initiative Strategic Energy Planning" id="176" name="Google Shape;176;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="14" name="Picture 2" descr="Roundtable Initiative Strategic Energy Planning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762AFF77-B271-D11D-149D-7D641010072F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="830648" y="3452477"/>
             <a:ext cx="10434734" cy="2880755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p8"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1145004" y="1745413"/>
             <a:ext cx="9716815" cy="2451953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Planning: “It is </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>the act </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>of assessing the ability of a regional </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>energy</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>system</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to provide dependable </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>energy services </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>under constantly </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>changing conditions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – which involves variables such as the cost of materials and fuels, investment costs in technologies, demand levels, and distribution.”</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...3 lines deleted...]
-              <a:buNone/>
+              </a:spcAft>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p8"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1145004" y="1295760"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Planning </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="348628638"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="183" name="Shape 183"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p9"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256901" y="3177910"/>
             <a:ext cx="11678200" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Integrated energy planning harmonizes a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>region's energy system goals and priorities</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> for expanding energy access and deploying cost-effective technologies </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>by matching supply with growing demand</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2400" kern="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-              <a:ea typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2400" kern="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Inclusive energy planning accounts for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Inclusive energy planning accounts for varying, cross-sectoral </a:t>
-[...7 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:t> varying, cross-sectoral </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>stakeholder perspectives</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, assesses energy needs from the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>bottom-up</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, and links energy systems at </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>different geographic levels</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
-[...4 lines deleted...]
-                <a:ea typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-              <a:cs typeface="Arial"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p9"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256900" y="2763426"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Integrated Energy Planning </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p9"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B991F463-8210-9610-2520-C962BB2FB380}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256900" y="4648193"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...5 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr kumimoji="0" lang="en-ZA" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Inclusive Energy Planning </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Roundtable Initiative Strategic Energy Planning" id="187" name="Google Shape;187;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Roundtable Initiative Strategic Energy Planning">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C08E89-5406-8372-9DF9-71E822D58310}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5873068" y="1244083"/>
             <a:ext cx="5972822" cy="1648748"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3B6BA58-28F9-1B14-F4DF-45B6118F80D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-10204"/>
             <a:ext cx="11008483" cy="969209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Arial"/>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...13 lines deleted...]
-              <a:sym typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>1.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Why is integrated and inclusive energy planning important?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2213195222"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_EAE_CCG Powerpoint Sept 2024">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -33831,138 +26258,145 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="EAE_CCG Powerpoint Sept 2024.pptx" id="{86360CD8-E553-41A8-9AD7-2D2361ED0FF8}" vid="{DFEBA574-2562-4D70-9FE6-F364A15BB98A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1_EAE_CCG Powerpoint Sept 2024">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -34110,592 +26544,483 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="012069"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C8102E"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="AFC7FE"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="5F8EFD"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="0F56FD"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="910C22"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="4151C3"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...164 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...131 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="CCG Colours">
+    <a:dk1>
+      <a:srgbClr val="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:srgbClr val="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="44546A"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="E7E6E6"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="012069"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="C8102E"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="AFC7FE"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="5F8EFD"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="0F56FD"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="910C22"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="4151C3"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="954F72"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Words>2914</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>253</Paragraphs>
+  <Slides>27</Slides>
+  <Notes>23</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="38" baseType="lpstr">
+      <vt:lpstr>adobe-caslon-pro</vt:lpstr>
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Bodoni SvtyTwo ITC TT-Book</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Helvetica Neue</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans </vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>1_EAE_CCG Powerpoint Sept 2024</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Maximum 32 point Arial in white  </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>