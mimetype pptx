--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -18,150 +18,156 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/media/image19.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/media/image20.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483669" r:id="rId1"/>
     <p:sldMasterId id="2147483679" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId3"/>
     <p:sldId id="278" r:id="rId4"/>
     <p:sldId id="503" r:id="rId5"/>
     <p:sldId id="504" r:id="rId6"/>
     <p:sldId id="314" r:id="rId7"/>
     <p:sldId id="954" r:id="rId8"/>
     <p:sldId id="316" r:id="rId9"/>
     <p:sldId id="317" r:id="rId10"/>
     <p:sldId id="318" r:id="rId11"/>
     <p:sldId id="319" r:id="rId12"/>
     <p:sldId id="437" r:id="rId13"/>
     <p:sldId id="453" r:id="rId14"/>
     <p:sldId id="292" r:id="rId15"/>
     <p:sldId id="438" r:id="rId16"/>
     <p:sldId id="321" r:id="rId17"/>
     <p:sldId id="307" r:id="rId18"/>
     <p:sldId id="294" r:id="rId19"/>
     <p:sldId id="308" r:id="rId20"/>
     <p:sldId id="322" r:id="rId21"/>
     <p:sldId id="309" r:id="rId22"/>
     <p:sldId id="323" r:id="rId23"/>
     <p:sldId id="310" r:id="rId24"/>
     <p:sldId id="325" r:id="rId25"/>
     <p:sldId id="326" r:id="rId26"/>
     <p:sldId id="327" r:id="rId27"/>
     <p:sldId id="443" r:id="rId28"/>
     <p:sldId id="445" r:id="rId29"/>
     <p:sldId id="441" r:id="rId30"/>
     <p:sldId id="446" r:id="rId31"/>
     <p:sldId id="328" r:id="rId32"/>
-    <p:sldId id="269" r:id="rId33"/>
+    <p:sldId id="955" r:id="rId33"/>
+    <p:sldId id="269" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -216,2002 +222,669 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:modifyVerifier cryptProviderType="rsaAES" cryptAlgorithmClass="hash" cryptAlgorithmType="typeAny" cryptAlgorithmSid="14" spinCount="100000" saltData="r3+tIYvgG3E6KlvAfc/Ndw==" hashData="Sjlwoq4LkR9X5FZHTHFtGF/WIuciMGR6ZuN4dLUulYsK6vl9kooKs+X00ULG3NmKY0jmeDsWA5hLFa3Uav+jLw=="/>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{1618AB5A-6F4D-C013-B60E-F6D4411BBCAF}" name="Alemayehu Woldeamanuel" initials="AW" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD"/>
+  <p188:author id="{B54B75AD-AF6E-27A9-3A7C-94177E216A39}" name="Santiago Sinclair-Lecaros" initials="SS" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD"/>
+</p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" v="385" dt="2026-01-15T06:58:22.504"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="76859" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="1554" y="78"/>
+        <p:origin x="1364" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}"/>
-[...1 lines deleted...]
-      <pc:chgData name="" userId="" providerId="" clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}" dt="2024-09-26T06:30:06.571" v="1" actId="20577"/>
+    <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T20:11:40.881" v="12" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="" userId="" providerId="" clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}" dt="2024-09-26T06:30:06.571" v="1" actId="20577"/>
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T20:11:40.881" v="12" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="169286684" sldId="269"/>
+          <pc:sldMk cId="377593475" sldId="443"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="" userId="" providerId="" clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}" dt="2024-09-26T06:30:06.571" v="1" actId="20577"/>
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T20:11:40.881" v="12" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="169286684" sldId="269"/>
-            <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+            <pc:sldMk cId="377593475" sldId="443"/>
+            <ac:spMk id="8" creationId="{281FCDB5-3457-2236-DA7D-53B5169C1C4D}"/>
           </ac:spMkLst>
         </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T20:07:47.670" v="11" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="439729351" sldId="453"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T20:07:47.670" v="11" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="439729351" sldId="453"/>
+            <ac:picMk id="7" creationId="{034C3092-5F59-DB07-517F-9A95CF0D417B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T19:57:23.450" v="6" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1688170661" sldId="504"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{C20CC186-4449-CEF6-C39B-AF4C7FF3AD43}" dt="2026-01-09T19:57:23.450" v="6" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1688170661" sldId="504"/>
+            <ac:picMk id="4" creationId="{8BD4E46A-77CC-505D-3E87-F5E7F091B9A7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}"/>
+    <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:33:59.752" v="210" actId="20577"/>
+      <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:30:08.766" v="137" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:33:59.752" v="210" actId="20577"/>
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:30:08.766" v="137" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3688935345" sldId="278"/>
+          <pc:sldMk cId="2918850186" sldId="314"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:33:59.752" v="210" actId="20577"/>
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:30:08.766" v="137" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3688935345" sldId="278"/>
-            <ac:spMk id="7" creationId="{6D4CDEE6-4F65-9B5E-C0CC-406EDCC745C0}"/>
+            <pc:sldMk cId="2918850186" sldId="314"/>
+            <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:18:00.085" v="11" actId="20577"/>
-[...29 lines deleted...]
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:15:30.757" v="2" actId="20577"/>
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:26:55.024" v="126" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="987440688" sldId="317"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:15:30.757" v="2" actId="20577"/>
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:26:55.024" v="126" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="987440688" sldId="317"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:15:40.351" v="3" actId="20577"/>
-[...14 lines deleted...]
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:15:53.585" v="4" actId="20577"/>
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:27:44.526" v="130" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1247439737" sldId="319"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:15:53.585" v="4" actId="20577"/>
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:27:44.526" v="130" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1247439737" sldId="319"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:17:01.648" v="9" actId="20577"/>
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:22:36.724" v="96" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4069866521" sldId="321"/>
+          <pc:sldMk cId="1688170661" sldId="504"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:17:01.648" v="9" actId="20577"/>
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:22:36.724" v="96" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4069866521" sldId="321"/>
+            <pc:sldMk cId="1688170661" sldId="504"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{23FEB461-73DF-A246-11B5-7255D6C3FA45}" dt="2024-09-30T08:17:30.022" v="10" actId="20577"/>
-[...128 lines deleted...]
-        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{A199803F-E280-8375-B791-624B1147AFF1}" dt="2024-09-30T17:37:30.400" v="8" actId="20577"/>
+        <pc:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:28:59.701" v="132" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3667205762" sldId="954"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{A199803F-E280-8375-B791-624B1147AFF1}" dt="2024-09-30T17:37:30.400" v="8" actId="20577"/>
+          <ac:chgData name="Dimitrios Mentis" userId="S::dimitrios.mentis.5@wri.org::7d8dbe01-18cf-4f50-88d7-705f50a3f0a3" providerId="AD" clId="Web-{EEA83FC2-E25A-F82B-0466-5507A378FC10}" dt="2026-01-05T11:28:59.701" v="132" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3667205762" sldId="954"/>
             <ac:spMk id="12" creationId="{8EFAE974-F97B-4F51-83B2-3F9167F6FEA4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{2344F953-BB08-41D9-98CF-12D4D9C648CB}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{2344F953-BB08-41D9-98CF-12D4D9C648CB}" dt="2024-09-25T17:11:58.666" v="5" actId="20577"/>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}"/>
+    <pc:docChg chg="mod addSld modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:58:22.504" v="227"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{2344F953-BB08-41D9-98CF-12D4D9C648CB}" dt="2024-09-25T17:11:58.666" v="5" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:50:48.040" v="186" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2768204711" sldId="451"/>
-[...50 lines deleted...]
-          <pc:sldMk cId="3688935345" sldId="278"/>
+          <pc:sldMk cId="169286684" sldId="269"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T19:04:06.161" v="3" actId="14100"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:50:48.040" v="186" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3688935345" sldId="278"/>
-[...16 lines deleted...]
-            <ac:spMk id="10" creationId="{7D2C8728-0D62-66F1-FAD4-D6AC55DE7B08}"/>
+            <pc:sldMk cId="169286684" sldId="269"/>
+            <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-[...93 lines deleted...]
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:41:54.829" v="531" actId="14100"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:26:47.353" v="43" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="379639163" sldId="307"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:41:48.115" v="530" actId="6549"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:26:39.915" v="41" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="379639163" sldId="307"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:41:45.395" v="529" actId="1076"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:26:31.243" v="40" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="379639163" sldId="307"/>
             <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:41:54.829" v="531" actId="14100"/>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:26:09.164" v="35"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="379639163" sldId="307"/>
             <ac:picMk id="2" creationId="{546F39E7-F19D-3383-5DA6-744DF28CCB5F}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:26:47.353" v="43" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="379639163" sldId="307"/>
+            <ac:picMk id="3" creationId="{953D794C-0CD6-6758-3F5F-F03A14A94E97}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:43:45.664" v="575" actId="14100"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:28:53.967" v="53" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2036776934" sldId="308"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:43:33.964" v="574" actId="1038"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:28:53.967" v="53" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2036776934" sldId="308"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:43:10.042" v="554" actId="14100"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:28:50.857" v="52" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2036776934" sldId="308"/>
             <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:43:45.664" v="575" actId="14100"/>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:28:19.044" v="44"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2036776934" sldId="308"/>
             <ac:picMk id="2" creationId="{E8F0636C-4765-5D87-81C1-1754A0EC3371}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:28:36.810" v="49" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2036776934" sldId="308"/>
+            <ac:picMk id="3" creationId="{7AC07CFB-B5EC-BE47-B12C-6BC2755A1723}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:45:56.722" v="659" actId="14100"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:30:35.970" v="60" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="473529035" sldId="309"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:45:56.722" v="659" actId="14100"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:30:35.970" v="60" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="473529035" sldId="309"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:44:58.112" v="600" actId="1076"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:30:28.798" v="59" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="473529035" sldId="309"/>
             <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:45:50.531" v="657" actId="1035"/>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:30:06.047" v="54"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="473529035" sldId="309"/>
             <ac:picMk id="2" creationId="{583F6AB7-9E83-0B1B-33DF-A52643F81EDE}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:30:17.672" v="57" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="473529035" sldId="309"/>
+            <ac:picMk id="3" creationId="{6E477E58-E9DC-146F-C055-F077261A6FA1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:48:29.710" v="705" actId="1036"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:32:42.613" v="70" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3074161744" sldId="310"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:48:29.710" v="705" actId="1036"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:32:42.613" v="70" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3074161744" sldId="310"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:48:29.710" v="705" actId="1036"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:32:28.300" v="65" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3074161744" sldId="310"/>
             <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:48:20.243" v="695" actId="14100"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:32:23.472" v="64" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3074161744" sldId="310"/>
+            <ac:picMk id="3" creationId="{2D5E19E2-6170-C932-03E5-C00E5A09A769}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:32:12.893" v="61"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3074161744" sldId="310"/>
             <ac:picMk id="4" creationId="{D1E9EBF7-C944-9538-F550-60A79A751B17}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-[...568 lines deleted...]
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:04:41.401" v="728" actId="1036"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:49:08.535" v="162" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2259362681" sldId="325"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:04:41.401" v="728" actId="1036"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:49:08.535" v="162" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2259362681" sldId="325"/>
-            <ac:spMk id="7" creationId="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
-[...15 lines deleted...]
-            <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-[...218 lines deleted...]
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:09:51.347" v="781" actId="1076"/>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:21.175" v="221" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2467064506" sldId="441"/>
         </pc:sldMkLst>
         <pc:spChg chg="add mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:05:46.084" v="746"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:21.175" v="221" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2467064506" sldId="441"/>
-            <ac:spMk id="2" creationId="{DACC366B-67E7-A8B4-09B2-0B8A02D024CA}"/>
+            <ac:spMk id="10" creationId="{B063A8FD-389B-5912-3B5E-9A40461AF7CD}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...46 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:08:32.349" v="763" actId="14100"/>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:35.300" v="225" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="377593475" sldId="443"/>
         </pc:sldMkLst>
         <pc:spChg chg="add mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:05:37.335" v="742"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:35.300" v="225" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="377593475" sldId="443"/>
-            <ac:spMk id="2" creationId="{051CD9CE-48D5-A7A1-B0A2-FC0CE1034D88}"/>
+            <ac:spMk id="4" creationId="{1A3DAFFE-4C5C-7E91-A37B-4FD926237A16}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...30 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:09:09.215" v="771" actId="1076"/>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:28.050" v="223" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4235702939" sldId="445"/>
         </pc:sldMkLst>
         <pc:spChg chg="add mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-27T00:05:41.827" v="744"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:57:28.050" v="223" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4235702939" sldId="445"/>
-            <ac:spMk id="3" creationId="{D27A6510-F933-3D80-D6E4-DE704D20D8C2}"/>
-[...70 lines deleted...]
-            <ac:spMk id="10" creationId="{F0A18884-84DF-EA42-010E-40114247E46E}"/>
+            <ac:spMk id="5" creationId="{71974A3B-E5D4-A35B-9923-5B2DF008FBB2}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:37:32.698" v="481" actId="14100"/>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:21:12.976" v="26" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="439729351" sldId="453"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:37:13.867" v="480" actId="1076"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:20:59.804" v="22" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="439729351" sldId="453"/>
             <ac:spMk id="4" creationId="{60FFE15E-0C25-512B-C394-9EC8C0A8B6BA}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...16 lines deleted...]
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:37:32.698" v="481" actId="14100"/>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:20:16.491" v="15"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="439729351" sldId="453"/>
             <ac:picMk id="2" creationId="{1AAB8819-7A24-3A1A-345C-488C4916AAD3}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:21:12.976" v="26" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="439729351" sldId="453"/>
+            <ac:picMk id="7" creationId="{034C3092-5F59-DB07-517F-9A95CF0D417B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:29:02.786" v="341" actId="14100"/>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:58:18.441" v="226"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="678541368" sldId="503"/>
         </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:58:18.441" v="226"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="678541368" sldId="503"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:29:02.786" v="341" actId="14100"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:51:23.526" v="192" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="678541368" sldId="503"/>
             <ac:spMk id="3" creationId="{D0E153B5-11D6-E3CF-10F8-C9D33DC9F1E7}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T19:31:26.339" v="337" actId="14100"/>
-[...7 lines deleted...]
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:28:45.907" v="340" actId="1076"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:51:16.494" v="191" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="678541368" sldId="503"/>
             <ac:spMk id="16" creationId="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modTransition">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:29:33.473" v="345" actId="2711"/>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:58:22.504" v="227"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1688170661" sldId="504"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T19:13:04.945" v="139"/>
+        <pc:spChg chg="del">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:58:22.504" v="227"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1688170661" sldId="504"/>
             <ac:spMk id="2" creationId="{6575BD61-8FA0-4464-051E-0C0488907E6E}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:29:33.473" v="345" actId="2711"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:18:28.255" v="11" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1688170661" sldId="504"/>
             <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T19:13:11.383" v="140" actId="1076"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:18:05.130" v="1" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1688170661" sldId="504"/>
-            <ac:picMk id="3" creationId="{8F606675-1B32-36A3-A42A-0AF0822280A8}"/>
+            <ac:picMk id="4" creationId="{8BD4E46A-77CC-505D-3E87-F5E7F091B9A7}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod">
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:31:38.473" v="424" actId="6549"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:23:31.436" v="34" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3667205762" sldId="954"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del mod">
-[...22 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{734B06D8-206F-48CB-8EC0-882AC3218924}" dt="2024-09-26T23:31:38.473" v="424" actId="6549"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:23:31.436" v="34" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3667205762" sldId="954"/>
             <ac:spMk id="12" creationId="{8EFAE974-F97B-4F51-83B2-3F9167F6FEA4}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{97E91E96-1BE4-4E90-B92B-530230CC1691}" dt="2025-01-23T15:32:39.469" v="11" actId="20577"/>
+      <pc:sldChg chg="modSp add">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:54:02.702" v="201" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="4235702939" sldId="445"/>
+          <pc:sldMk cId="975464548" sldId="955"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{97E91E96-1BE4-4E90-B92B-530230CC1691}" dt="2025-01-23T15:32:39.469" v="11" actId="20577"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:54:02.702" v="201" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4235702939" sldId="445"/>
-            <ac:spMk id="7" creationId="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+            <pc:sldMk cId="975464548" sldId="955"/>
+            <ac:spMk id="2" creationId="{40E2B8A0-A622-8E35-C997-28C2C26029B0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:35:12.037" v="74" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="975464548" sldId="955"/>
+            <ac:spMk id="11" creationId="{711A6164-F1D4-5FDD-41B3-BA86042A26A0}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
+      <pc:sldMasterChg chg="addSldLayout">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:35:00.271" v="71"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="2448634949" sldId="2147483669"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="add">
+          <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{BF29349F-9A0E-39E5-3115-7F9D24B4760D}" dt="2026-01-15T06:35:00.271" v="71"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2448634949" sldId="2147483669"/>
+            <pc:sldLayoutMk cId="3381348138" sldId="2147483687"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2259,51 +932,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A5E894A0-58DC-4CDC-880A-F7511565B372}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2025</a:t>
+              <a:t>4/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2527,297 +1200,244 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...56 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1936127627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2830,82 +1450,88 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Service delivery institutions in the health, education and agriculture sectors will be able to conduct bottom-up assessment of energy needs associated to development services. </a:t>
-            </a:r>
+              <a:t>Analysts and/or decisionmakers within development finance institutions and donors can understand better where to most effectively channel funds into electrification efforts to ensure that no one is left behind. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3711430034"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1898612570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2940,60 +1566,60 @@
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Service delivery institutions in the health, education and agriculture sectors will be able to conduct bottom-up assessment of energy needs associated to development services. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3193464222"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3711430034"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3003,90 +1629,85 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Service delivery institutions in the health, education and agriculture sectors will be able to conduct bottom-up assessment of energy needs associated to development services. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299135520"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3193464222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3105,81 +1726,81 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644214701"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299135520"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3219,60 +1840,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2316321781"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644214701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3312,60 +1933,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="600959777"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2316321781"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3405,60 +2026,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1064697749"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="600959777"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3498,60 +2119,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2525405400"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1064697749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3591,60 +2212,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884428165"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2525405400"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3684,60 +2305,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1976794021"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884428165"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3747,165 +2368,138 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Energy Access Explorer (EAE) is an online, open-source, interactive, geospatial platform that enables clean energy entrepreneurs, energy planners, donors, and development-oriented institutions to identify high priority areas where energy access can be expanded. Using spatial data to link energy supply with growing or unmet demand is essential to gaining a better picture of energy access and expanding energy services to those who need it the most. </a:t>
-            </a:r>
+              <a:t>This lecture has four Intended Learning Outcomes. By the end of this lecture, you will: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Explain the uses of Energy Access Explorer </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the basic datasets used in EAE </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>List key features of Geographical Information Systems (GIS) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the role of geospatial data and the Sustainable Development Goals </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-            </a:pPr>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
-              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
-[...32 lines deleted...]
-              <a:t>3</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2197372477"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3945,60 +2539,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3524581151"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1976794021"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4038,60 +2632,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3437255579"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3524581151"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4110,83 +2704,81 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1740818035"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3437255579"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4205,81 +2797,83 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3049301637"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1740818035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4319,60 +2913,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2707124091"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3049301637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4412,60 +3006,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2930554663"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2707124091"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4505,60 +3099,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1843567285"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2930554663"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4598,60 +3192,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2626500561"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1843567285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4691,60 +3285,60 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3105867750"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2626500561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4763,81 +3357,81 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2869419812"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3105867750"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4847,52 +3441,71 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Energy Access Explorer (EAE) is an online, open-source, interactive, geospatial platform that enables clean energy entrepreneurs, energy planners, donors, and development-oriented institutions to identify high priority areas where energy access can be expanded. Using spatial data to link energy supply with growing or unmet demand is essential to gaining a better picture of energy access and expanding energy services to those who need it the most. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -4920,73 +3533,166 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzTx/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290460033"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2197372477"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2869419812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4996,100 +3702,249 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:pPr marL="0" indent="0"/>
             <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzTx/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290460033"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732020453"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5383,51 +4238,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="214308" indent="-214308" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>&gt; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>18,000 users</a:t>
+              <a:t>30,000 users</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="214308" indent="-214308" defTabSz="685800">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -5556,143 +4411,50 @@
                 <a:defRPr/>
               </a:pPr>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4266266182"/>
-      </p:ext>
-[...91 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3177883157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5702,92 +4464,90 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4261344626"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3177883157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5797,87 +4557,92 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Off-grid and mini-grid developers can use the tool to better assess the level of service needed. Understanding where their customers are likely to be located and where there is a concentration of demand will help clean energy entrepreneurs identify market opportunities. </a:t>
+              <a:t>Analysts and/or decision-makers within energy planning functions (a rural electrification agency, a planning unit of an energy ministry, etc.) can use the tool to improve linking electrification and socioeconomic development to meet people’s needs. Energy Access Explorer complements the cost-optimization planning tools these agencies use and provides a bottom-up representation of aspects of affordability and demand. Further, it serves as a database that aggregates up-to date information. This reduces high transaction costs for data aggregation and sharing. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3764124900"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4261344626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5887,146 +4652,146 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Analysts and/or decisionmakers within development finance institutions and donors can understand better where to most effectively channel funds into electrification efforts to ensure that no one is left behind. </a:t>
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Off-grid and mini-grid developers can use the tool to better assess the level of service needed. Understanding where their customers are likely to be located and where there is a concentration of demand will help clean energy entrepreneurs identify market opportunities. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1898612570"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3764124900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Google Shape;34;p20"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -6558,50 +5323,536 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
   <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1874775803"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7228,51 +6479,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991777058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" userDrawn="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;14;p16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7370BD-D26C-52B9-5360-A8F985E01E49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7783,51 +7034,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540450743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9922,51 +9173,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27127-A87F-E486-8513-EA29827F7140}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2025</a:t>
+              <a:t>4/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27049FD-B0CD-0351-FB3E-679C32FF1D43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10323,50 +9574,522 @@
               </a:rPr>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="746058418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7950AB-7923-654D-A291-A2D93829C45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A4D518-7A0D-E64D-BFF9-227E2FE8B220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DAEF637-4F65-4E4F-9090-B74EE225B96D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{986BB1F3-09E8-2A4B-94FB-2B55395E3B4A}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DCAE473-0CE2-E347-B317-4BA55C07093E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C11CD2F5-C8D5-5F44-B3D7-C158CE199089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11701849" y="6455804"/>
+            <a:ext cx="453080" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0A21EF-E976-2245-8909-4A9AEB1FB143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798644" y="6492875"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{E4854D2D-F7E8-B04D-95AC-3B508D13757F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3381348138"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" userDrawn="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA5A30-616B-5740-A23D-3EFCA827C422}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10751,585 +10474,99 @@
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789370399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...484 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId10"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11694,50 +10931,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448634949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483671" r:id="rId1"/>
     <p:sldLayoutId id="2147483672" r:id="rId2"/>
     <p:sldLayoutId id="2147483673" r:id="rId3"/>
     <p:sldLayoutId id="2147483674" r:id="rId4"/>
     <p:sldLayoutId id="2147483675" r:id="rId5"/>
     <p:sldLayoutId id="2147483677" r:id="rId6"/>
     <p:sldLayoutId id="2147483686" r:id="rId7"/>
+    <p:sldLayoutId id="2147483687" r:id="rId8"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
@@ -13536,171 +12774,175 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor-icraf.org/knowledge/publication/769/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/358131153_A_Practical_Guide_to_Multi-Criteria_Analysis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/energy-access-explorer" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
@@ -13774,51 +13016,51 @@
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INTRODUCTION TO ENERGY ACCESS EXPLORER</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="A black background with white text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A98B8DC-1067-2BD6-87CD-15AFDCD6F5C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597528" y="3775297"/>
             <a:ext cx="3327517" cy="782486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8A8525-F3A8-DA7C-B433-928B2B39A280}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -13875,51 +13117,51 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with World Resources Institute</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ABA4A2-FC0A-3191-033A-0ECC15F7970A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8027367" y="5917631"/>
             <a:ext cx="1184564" cy="410649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701856915"/>
       </p:ext>
     </p:extLst>
@@ -14135,51 +13377,51 @@
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Analysts and/or decisionmakers within development finance institutions and donors can understand better where to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>most effectively channel funds</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t> into electrification efforts to ensure that </a:t>
+              <a:t> into electrification and clean cooking efforts to ensure that </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>no one is left behind</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
@@ -15604,96 +14846,66 @@
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Identifying Priority Areas for Clean Cooking Interventions</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60FFE15E-0C25-512B-C394-9EC8C0A8B6BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="288420" y="1725591"/>
-            <a:ext cx="2975436" cy="2862322"/>
+            <a:off x="740454" y="1376879"/>
+            <a:ext cx="10634182" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The spatial multi-criteria analysis provided by the EAE  allows stakeholders identify areas with high energy demand and pinpoint regions with significant potential for energy supply.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -15965,50 +15177,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Uses of Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A map of different countries/regions&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034C3092-5F59-DB07-517F-9A95CF0D417B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="791719" y="2159392"/>
+            <a:ext cx="9901332" cy="4290088"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="439729351"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17020,51 +16262,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A collage of maps with different colored areas&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56AB5280-59F6-EF21-BCD6-452FE4CD2A55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5229922" y="1003610"/>
+            <a:off x="5057645" y="950602"/>
             <a:ext cx="6452060" cy="5458072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE5CE73A-D77C-AC84-B0F0-551883487A31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="8998613" cy="752550"/>
@@ -18169,52 +17411,52 @@
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256899" y="1611598"/>
-            <a:ext cx="5943180" cy="2825838"/>
+            <a:off x="256899" y="2011971"/>
+            <a:ext cx="4199621" cy="4180055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -18250,107 +17492,78 @@
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Census/projection-disaggregated gridded population datasets Uganda provides estimates of human population distribution at a resolution of 3 arc-second (approximately 100m).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="1046075"/>
-            <a:ext cx="6217920" cy="400110"/>
+            <a:ext cx="4203141" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Demographics – Population Density</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C801142-EB3F-7258-AF0D-05BD3F9A9CA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="8998613" cy="752550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -18596,50 +17809,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Key Datasets used in Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A map of africa with lights&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{953D794C-0CD6-6758-3F5F-F03A14A94E97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4778371" y="891152"/>
+            <a:ext cx="6729392" cy="5488984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="379639163"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -19476,52 +18719,52 @@
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="301501" y="1545777"/>
-            <a:ext cx="5839103" cy="3164392"/>
+            <a:off x="262756" y="1907405"/>
+            <a:ext cx="4741306" cy="3502947"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -19554,107 +18797,78 @@
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="1089245"/>
-            <a:ext cx="6679161" cy="400110"/>
+            <a:ext cx="4741873" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Social and Productive Uses – Health Care Facilities</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B628C5ED-E85E-3A4F-9C07-3FCA0C74DAB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="8998613" cy="752550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -19900,50 +19114,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Key Datasets used in Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A map of the world with many red dots&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC07CFB-B5EC-BE47-B12C-6BC2755A1723}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5368690" y="852406"/>
+            <a:ext cx="6259093" cy="5618137"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2036776934"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -21380,72 +20624,72 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Explain the uses of Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Describe the basic datasets used in EAE </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4: Explore the multi-criteria analysis method applied to identify areas for energy access interventions using four indices</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
@@ -21660,52 +20904,52 @@
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256899" y="1727383"/>
-            <a:ext cx="6300018" cy="4237507"/>
+            <a:off x="256899" y="1753214"/>
+            <a:ext cx="5770493" cy="4576061"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
@@ -21785,107 +21029,78 @@
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The global horizontal irradiation (GHI) reflects the sum of direct and diffuse components of solar radiation with a resolution of 1 km and spatial coverage between latitudes 60°N to 45°S.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="966337"/>
-            <a:ext cx="7303629" cy="400110"/>
+            <a:ext cx="5611731" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Renewable Energy Resources – Solar Energy Potential </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EADAFDE0-A56C-BCDD-F06B-5185702B3C90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="8998613" cy="752550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -22131,50 +21346,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Key Datasets used in Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A map of different colors&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E477E58-E9DC-146F-C055-F077261A6FA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6192386" y="1162373"/>
+            <a:ext cx="5567433" cy="5011119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473529035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23011,109 +22256,94 @@
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="364418" y="1628540"/>
-            <a:ext cx="5731581" cy="3918445"/>
+            <a:off x="312757" y="2015998"/>
+            <a:ext cx="4930836" cy="4231351"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
-[...13 lines deleted...]
-          <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Electrification options, such as grid extensions and mini grids, depend on existing and planned grid infrastructure.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
@@ -23142,109 +22372,79 @@
                 <a:spcPts val="169"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="364418" y="1178887"/>
-            <a:ext cx="6256486" cy="707886"/>
+            <a:off x="286927" y="1178887"/>
+            <a:ext cx="4706655" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Infrastructure – Distribution and Transmission Lines</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EFA558-82FA-F1FC-A56C-75B3451E7115}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="8998613" cy="752550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -23490,50 +22690,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Key Datasets used in Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A map of a large area with many pink lines&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D5E19E2-6170-C932-03E5-C00E5A09A769}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5378233" y="736170"/>
+            <a:ext cx="6382075" cy="5721458"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3074161744"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23678,81 +22908,110 @@
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8804194" y="6060687"/>
-            <a:ext cx="2971800" cy="307777"/>
+            <a:off x="6440704" y="6073602"/>
+            <a:ext cx="5335290" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" i="1">
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Open Sans "/>
               </a:rPr>
-              <a:t>SOURCE: CIFOR, 1999; Dean, 2022</a:t>
-[...5 lines deleted...]
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:t>SOURCE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="29313D"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mendoza, G and Macoun, P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans "/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t> 1999; Dean, 2022</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
-[...2 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="353266" y="1818533"/>
             <a:ext cx="9158724" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -25889,58 +25148,55 @@
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The Demand Index is the weighted sum of normalized demographic data and social and productive use data.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The formula inverts the percentage of people who live below the poverty line to provide the number of people who live above the poverty line, which is used as a proxy for where people have an ability to pay for electricity.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
@@ -26282,50 +25538,99 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Multi-criteria Analysis for Spatial Energy Planning</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3DAFFE-4C5C-7E91-A37B-4FD926237A16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9253296" y="6192403"/>
+            <a:ext cx="2522699" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>SOURCE: Mentis, et.al, 2019</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="377593475"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -26938,50 +26243,99 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Multi-criteria Analysis for Spatial Energy Planning</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71974A3B-E5D4-A35B-9923-5B2DF008FBB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240381" y="6192403"/>
+            <a:ext cx="2522699" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>SOURCE: Mentis, et.al, 2019</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4235702939"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -27206,51 +26560,51 @@
             <a:ext cx="5839102" cy="3693319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The Energy Access Potential Index is the weighted sum of the Demand Index and Supply Index. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>It indicates areas where the population has an ability to pay for electricity and that are close to social and productive uses of energy, have potential for renewable energy, and have existing or planned infrastructure. </a:t>
             </a:r>
@@ -27633,50 +26987,99 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Multi-criteria Analysis for Spatial Energy Planning</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B063A8FD-389B-5912-3B5E-9A40461AF7CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9253296" y="6192403"/>
+            <a:ext cx="2522699" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Open Sans "/>
+              </a:rPr>
+              <a:t>SOURCE: Mentis, et.al, 2019</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2467064506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -28282,233 +27685,184 @@
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...72 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="450575" y="1532941"/>
+            <a:off x="450575" y="1222975"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Energy Access Explorer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E153B5-11D6-E3CF-10F8-C9D33DC9F1E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="450575" y="2095941"/>
-            <a:ext cx="5080430" cy="3785652"/>
+            <a:off x="450575" y="1734314"/>
+            <a:ext cx="4518990" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Energy Access Explorer (EAE) is an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>online, open-source, interactive, geospatial platform</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> that enables clean energy entrepreneurs, energy planners, donors, and development-oriented institutions to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>identify high priority</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-            </a:r>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> areas where energy access can be expanded. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Using spatial data to link energy supply with growing or unmet demand is essential to gaining a better picture of energy access and expanding energy services to those who need it the most.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C40BFA-9CDC-971A-33D7-60A217D07F85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="337458"/>
             <a:ext cx="11064245" cy="638950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -28759,71 +28113,72 @@
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Introduction to Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4085C1B7-6587-F064-2FA8-70991DA83A3F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA92C686-74D9-AE28-5819-FDE3C1ECCE47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect l="788" r="1652"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5776332" y="2168498"/>
-            <a:ext cx="6085134" cy="2969816"/>
+            <a:off x="4969565" y="2268219"/>
+            <a:ext cx="6869507" cy="3324811"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="678541368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -29436,50 +28791,786 @@
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2145943518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D0B6073-81D0-4CC8-0291-485F28B16CF7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B9A44E1-4D86-4061-5DAA-A76D264B34BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="735496" y="5628342"/>
+            <a:ext cx="8050696" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mini Lecture Learning Objective</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1037D08C-5773-12B6-D55D-7BD1F6C61165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711A6164-F1D4-5FDD-41B3-BA86042A26A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="894080" y="-7924"/>
+            <a:ext cx="7651304" cy="1369074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lecture 2.4 References</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40E2B8A0-A622-8E35-C997-28C2C26029B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="894080" y="1576391"/>
+            <a:ext cx="10028915" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Dean, Marco. (2022). A Practical Guide to Multi-Criteria Analysis. Technical Report, DOI : 10.13140/RG.2.2.15007.02722. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.researchgate.net/publication/358131153_A_Practical_Guide_to_Multi-Criteria_Analysis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Mendoza, G and Macoun, P. (1999) Guidelines for Applying Multi-Criteria Analysis to the Assessment of Criteria and Indicators; Center for International Foresty Research (CIFOR): Bogor, Indonesia. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.cifor-icraf.org/knowledge/publication/769/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mentis, D., L. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Odarno</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>, D. Wood, F. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Jendle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>, E. Mazur, A. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Qehaja</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>, and F. Gassert. 2019. “Energy Access Explorer: Data and Methods.” Technical Note. Washington, DC: World Resources Institute. Available online at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>www.wri.org/publication/energy-access-explorer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="975464548"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -29546,159 +29637,248 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571796" y="5944606"/>
             <a:ext cx="6464231" cy="461624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzTx/>
-[...2 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., 2024.</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
-            <a:r>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 1: Energy Access Explorer. Release Version 2.0</a:t>
-[...1 lines deleted...]
-            <a:br>
+            </a:br>
+            <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
+              <a:t>Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Introduction to Energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> Access Explorer. Release Version </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3.0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
               <a:t> [online presentation]. Climate Compatible Growth </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" err="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Programme</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
@@ -30009,214 +30189,269 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256897" y="1831466"/>
-            <a:ext cx="3387450" cy="4031873"/>
+            <a:off x="218152" y="1546352"/>
+            <a:ext cx="3850050" cy="4770537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Calibri Light"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>High resolution  Priority Areas for Energy Interventions: </a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy Access Explorer identifies areas where electrification and socio-economic development can be linked to meet the needs of underserved or unserved communities</a:t>
+              <a:t>Energy Access Explorer identifies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and prioritizes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> areas where </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and socio-economic development can be linked to meet the needs of underserved or unserved communities</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
-              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="285750" indent="-285750">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EAE functions also as a Dynamic Information System / Spatial Data Infrastructure that facilitates effective Data Management and Data Governance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" kern="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>EAE complements</a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy Access Explorer can complement the cost optimization planning tools that energy planners already use, providing a bottom-up representation of energy affordability and demand. </a:t>
-[...22 lines deleted...]
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:t> cost optimization planning tools that energy planners already use, providing a bottom-up representation of energy affordability and demand. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mj-lt"/>
-              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="994661"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -30273,130 +30508,50 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4008714" y="1831466"/>
             <a:ext cx="7715584" cy="3785633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...78 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="5" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F67B3C4-279E-9367-3732-483F79B0ED00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="337458"/>
             <a:ext cx="11064245" cy="638950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -30640,50 +30795,80 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>2.1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Introduction to Energy Access Explorer</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of a map&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BD4E46A-77CC-505D-3E87-F5E7F091B9A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4076550" y="1907054"/>
+            <a:ext cx="7711808" cy="3723263"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1688170661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -30835,51 +31020,51 @@
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432632" y="1486250"/>
-            <a:ext cx="6618804" cy="4524315"/>
+            <a:ext cx="6422560" cy="4801314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>EAE supports the development of healthcare roadmaps and on-the-ground implementation in Zambia, Uganda, Jharkhand (India), and Makueni (Kenya), providing valuable insights and strategies. </a:t>
             </a:r>
           </a:p>
@@ -30987,74 +31172,74 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>Contributions of Energy Access Explorer</a:t>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Select Contributions of Energy Access Explorer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="19" name="Group 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF18FD8-3BFB-F551-3004-8C62DCBE529C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7202905" y="1010653"/>
-            <a:ext cx="4684070" cy="5117673"/>
+            <a:off x="6855192" y="1175416"/>
+            <a:ext cx="5031783" cy="4801314"/>
             <a:chOff x="4492487" y="435985"/>
             <a:chExt cx="7699513" cy="5915426"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="20" name="Group 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{547CCE5D-ACDF-0817-664D-ED52140526A9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="4492487" y="435985"/>
               <a:ext cx="7699513" cy="5774980"/>
               <a:chOff x="4492487" y="435985"/>
               <a:chExt cx="7699513" cy="5774980"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
@@ -31805,100 +31990,103 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EFAE974-F97B-4F51-83B2-3F9167F6FEA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="264522" y="945851"/>
-            <a:ext cx="6295923" cy="5324535"/>
+            <a:off x="161201" y="765037"/>
+            <a:ext cx="6153854" cy="5619396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Covers countries with </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>32% of the total unserved</a:t>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>48% of the total unserved</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>population globally</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Originally</a:t>
             </a:r>
@@ -31916,84 +32104,84 @@
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>prototyped for 3 countries</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Currently</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t> developed for </a:t>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> developed for over </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>23 geographies</a:t>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>20 geographies</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>, at both </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>national and subnational levels</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
@@ -32017,142 +32205,147 @@
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Close partnership with &gt; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>200 stakeholders</a:t>
+              <a:t>300 stakeholders</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>&gt; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>25,000 users</a:t>
+              <a:t>35,000 users</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285115" indent="-285115" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285115" indent="-285115" defTabSz="914377">
+            <a:pPr marL="342900" indent="-342900" defTabSz="914377">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>&gt; $</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>15 MUSD </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-            </a:r>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>in-kind contributions (costs avoided compared to closed alternatives)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3065FDFF-C1DE-199D-03F1-4FA297011140}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -33282,51 +33475,51 @@
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="1747501"/>
-            <a:ext cx="9868829" cy="3892797"/>
+            <a:ext cx="9868829" cy="4231351"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
@@ -33426,51 +33619,51 @@
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="169"/>
               </a:spcAft>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Further, it </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>serves as a database</a:t>
+              <a:t>serves as a database (Spatial Data Infrastructure)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> that aggregates up-to date information. This </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>reduces high transaction costs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> for data aggregation and sharing.  </a:t>
             </a:r>
@@ -35399,97 +35592,98 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3232</Words>
+  <Words>3474</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>301</Paragraphs>
-[...1 lines deleted...]
-  <Notes>29</Notes>
+  <Paragraphs>314</Paragraphs>
+  <Slides>32</Slides>
+  <Notes>30</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="44" baseType="lpstr">
+    <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>-apple-system</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
       <vt:lpstr>Bodoni SvtyTwo ITC TT-Book</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans </vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>1_EAE_CCG Powerpoint Sept 2024</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Maximum 32 point Arial in white  </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>