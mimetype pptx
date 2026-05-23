--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,12611 +1,10056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...96 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme3.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId3"/>
-    <p:sldMasterId id="2147483655" r:id="rId4"/>
+    <p:sldMasterId id="2147483669" r:id="rId1"/>
+    <p:sldMasterId id="2147483679" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId38"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...34 lines deleted...]
-    <p:sldId id="291" r:id="rId41"/>
+    <p:sldId id="266" r:id="rId3"/>
+    <p:sldId id="278" r:id="rId4"/>
+    <p:sldId id="333" r:id="rId5"/>
+    <p:sldId id="334" r:id="rId6"/>
+    <p:sldId id="335" r:id="rId7"/>
+    <p:sldId id="336" r:id="rId8"/>
+    <p:sldId id="337" r:id="rId9"/>
+    <p:sldId id="338" r:id="rId10"/>
+    <p:sldId id="475" r:id="rId11"/>
+    <p:sldId id="339" r:id="rId12"/>
+    <p:sldId id="455" r:id="rId13"/>
+    <p:sldId id="341" r:id="rId14"/>
+    <p:sldId id="342" r:id="rId15"/>
+    <p:sldId id="343" r:id="rId16"/>
+    <p:sldId id="344" r:id="rId17"/>
+    <p:sldId id="345" r:id="rId18"/>
+    <p:sldId id="346" r:id="rId19"/>
+    <p:sldId id="348" r:id="rId20"/>
+    <p:sldId id="349" r:id="rId21"/>
+    <p:sldId id="350" r:id="rId22"/>
+    <p:sldId id="305" r:id="rId23"/>
+    <p:sldId id="351" r:id="rId24"/>
+    <p:sldId id="303" r:id="rId25"/>
+    <p:sldId id="352" r:id="rId26"/>
+    <p:sldId id="304" r:id="rId27"/>
+    <p:sldId id="311" r:id="rId28"/>
+    <p:sldId id="354" r:id="rId29"/>
+    <p:sldId id="355" r:id="rId30"/>
+    <p:sldId id="356" r:id="rId31"/>
+    <p:sldId id="357" r:id="rId32"/>
+    <p:sldId id="358" r:id="rId33"/>
+    <p:sldId id="359" r:id="rId34"/>
+    <p:sldId id="360" r:id="rId35"/>
+    <p:sldId id="497" r:id="rId36"/>
+    <p:sldId id="269" r:id="rId37"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...19 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId52" roundtripDataSignature="AMtx7mimwt4R2QzqmyI7qlignC8OQJPTWQ=="/>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{1618AB5A-6F4D-C013-B60E-F6D4411BBCAF}" name="Alemayehu Woldeamanuel" initials="AW" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD"/>
+  <p188:author id="{B54B75AD-AF6E-27A9-3A7C-94177E216A39}" name="Santiago Sinclair-Lecaros" initials="SS" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{090BF0FC-FF05-B735-2DCE-E703004D8896}" v="69" dt="2026-01-15T06:16:17.398"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="76859" autoAdjust="0"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
+        </p:scale>
+        <p:origin x="1364" y="44"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansExtraBold-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId52" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{2228202E-099E-74CF-EDCE-89EE7E51AEA0}"/>
+    <pc:docChg chg="mod">
+      <pc:chgData name="Santiago Sinclair-Lecaros" userId="S::santiago.sinclair-lecaros@wri.org::2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="AD" clId="Web-{2228202E-099E-74CF-EDCE-89EE7E51AEA0}" dt="2026-01-09T20:16:13.657" v="0"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:16:17.398" v="39" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:16:17.398" v="39" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="169286684" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:16:17.398" v="39" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="169286684" sldId="269"/>
+            <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp modCm">
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:12:02.462" v="15" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4234556089" sldId="334"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:12:02.462" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4234556089" sldId="334"/>
+            <ac:spMk id="15" creationId="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{090BF0FC-FF05-B735-2DCE-E703004D8896}" dt="2026-01-15T06:12:01.149" v="14" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="4234556089" sldId="334"/>
+                <pc2:cmMk id="{4B21BB9F-4896-4CA6-B781-84CAA850AE8B}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...15 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{A5E894A0-58DC-4CDC-880A-F7511565B372}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...22 lines deleted...]
-              </a:rPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="257050908"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="553839741"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="❑"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Map Projection </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>refers to the method used to depict 3-dimension data (the earth’s surface) in a 2-dimensional representation (a map). A projection may preserve shape, or area, or some compromise of the two, however an exact replication of the 3-dimensional shapes in not possible, so the projection chosen will influence how data appears in GIS platforms.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="❑"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Projections are specified in GIS using a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>coordinate reference system (CRS)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="❑"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Each CRS has a specified unit:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="▪"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Meters</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: A CRS denominated in meters can be useful for geoprocessing operations that require inputs in metric units</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="▪"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Degrees</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: A CRS denominated in degrees provides a better user experience in GIS platforms</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>- You may need to define or convert (reproject) your data to execute certain geoprocessing functions</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="893733990"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...17 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682348787"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="199" name="Shape 199"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...17 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3943750365"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="210" name="Shape 210"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It is common to have to clean, reconcile, or harmonize data attributes when using GIS data. Raw data require:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reformatting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> data (ex. Number, string, etc.). For example, numbers/percentages stored in text (string) format may not function properly in calculations</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adjusting </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>labels</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>units</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. Sometimes data may not be entered in the correct unit or format for end consumption. Misspellings or redundant categories can be reconciled.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="▪"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adding </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>attribute columns. You may wish to add addition data for features within a dataset</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="▪"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Removing</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> unnecessary attributes. Additional attributes increase the file size of your dataset. Removing columns that are irrelevant or redundant can streamline your data and improve user experience</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data attributes can be modified in </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>GIS program</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, or in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>spreadsheet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> editor</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data attributes should be recorded </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>consistently</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, clearly </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>labelled</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>relevant</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to user objectives</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1760864122"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>There are many ways to modify data attributes in QGIS</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Manual Entry</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: select features to edit (manual selection or </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>select by attribute</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>), and enter values manually. Remember to use single quotes (‘example’) for text entry.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="▪"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Field Calculator</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: specify a mathematic or geometric (e.g. area) calculation to apply to an attribute column. See screenshot on following slides.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join Attributes by Location</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: populate attribute columns with values reflecting relation to other geospatial data. See screenshot on following slides.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2348128991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t>Open Function Editor from Attribute Table</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...12 lines deleted...]
-              <a:rPr i="0" lang="en-US" sz="3200"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="0"/>
               <a:t>Enter expression in the left-hand pane. You can click on functions in the center pane to populate them in the expression dialogue pane. Help text, including an example and descriptions of parameters, can be found in the right pane.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2205150306"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="254" name="Shape 254"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join attributes by location can be used to add attribute data that represents the geospatial relation between two data layers. For example, if you wanted a column showing which district a minigrid is located in.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The tool can be accessed in your toolbar: vector &gt; Data Management Tools &gt; Join Attributes by Location</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select the destination and source layers, along with the geometric inclusion criteria and the join type (one-to-one, one-to-many)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Noto Sans Symbols"/>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2939932781"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Attribute tables can also be modified in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>spreadsheet editor</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, like Excel</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Export </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>attribute table as a .csv file</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Load </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.csv file in spreadsheet editor and modify attributes as needed</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ‘</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lookup</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>’ function can be useful for matching values with an another spreadsheet. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> modified .csv file in GIS program</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to data layer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Save</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> as new layer</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1928099193"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1149871300"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1806293661"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This lecture has four Intended Learning Outcomes. After this lecture you will:</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Understand the characteristics and uses of vector, raster, and tabular data types in GIS</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Be able to view, modify, and clean data attributes</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adjust coordinate reference systems for different data types</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Perform standard geoprocessing functions to reduce upload file size</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-US" sz="1200">
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="27915C"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>These learning outcomes will be important to understand the context of the course.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="307" name="Shape 307"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Datasets with lots of features and detail may be very large files (examples: roads, distribution network)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Simplify</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> function reduces the number of vertices for lines and polygon features</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This reduces file size and improves </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>performance</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, but limits </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>accuracy</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="700486341"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Find the ‘Simplify’ tool in your QGIS toolbar. Vector &gt; Geometry &gt; Simplify.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr lang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-              <a:sym typeface="Calibri"/>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select input data</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Set tolerance. This value should be no larger than 1000 meters to maintain accuracy in the standard 1 km sq resolution in EAE</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="1" marL="457200" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>- If meters are not populating for the map unit, then you may need to reproject the layer to a meter-denominated CRS (ex. 102100 – Web Mercator Sphere)</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1615387442"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="948168677"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2293270235"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="360" name="Shape 360"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When to </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>merge</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> vector datasets:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Multiple versions or sources </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>of the same data with distinct features</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Similar use case </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>for features from each data set</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="▪"/>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Merged datasets may have duplicate features, inconsistent attributes, etc. and typically require further cleaning</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2325254050"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1936671905"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="380" name="Shape 380"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1006686250"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;p27:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster source data often </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>extends beyond </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>national boundary</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Regional/continent-wide datasets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Satellite imagery in geometric ‘tiles’</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This increases </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>file size</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...22 lines deleted...]
-              <a:buChar char="❑"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, especially for high-resolution </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clipping</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to national boundary only keeps the values we’re interested in</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>While </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Paver</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, EAE’s automated data processing tool, also clips raster to country boundaries, for large countries we still recommend this as a pre-processing step to streamline data uploads</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3036797750"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;p28:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;p28:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-                <a:sym typeface="Calibri"/>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ecosystem of geospatial data and tools for energy planning leverages geographic information and technology to facilitate the efficient and sustainable management of energy resources. It involves the integration of various geospatial data sources, analytical tools, and software platforms to support decision-making in the energy sector.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...3 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;p28:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2953082747"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;p29:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;p29:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster source data often </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>extends beyond </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>national boundary</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Regional/continent-wide datasets</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Satellite imagery in geometric ‘tiles’</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This increases </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>file size</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, especially for high-resolution rasters</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clipping</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to national boundary only keeps the values we’re interested in</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>While </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Paver</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, EAE’s automated data processing tool, also clips raster to country boundaries, for large countries we still recommend this as a pre-processing step to streamline data uploads</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;p29:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1602410694"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
-[...6 lines deleted...]
-              <a:buNone/>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>refers to any data that is associated with a particular place or geographic feature. The principal types of geospatial data are </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vector </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>and</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> raster </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> data (e.g. spreadsheets) can sometimes be geospatial, if data values are linked to a location. This might be a coordinate pair (</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>longitude-latitude</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>), or an administrative unit, like a province or municipality. Geospatial data usually includes both </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>geometry</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (the shape on the map)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>attributes</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="1200">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="1200" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (details or characteristics describing the mapped feature).</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPts val="169"/>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" b="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...47 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2599110304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="426" name="Shape 426"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;p30:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="428" name="Google Shape;428;p30:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select input data (raster layer you wish to resample)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select aggregation method – this is important! Different methods yield different outcomes and support different data types:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For population density, you should use ‘sum’ to capture the aggregate of the smaller cells</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For some continuous data (e.g. elevation), you may wish to use an average</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For categorical data, you may wish to use a geometric rather than arithmetic resampling method. You can use the ‘warp’ tool (not pictured, but similar process) for methods like nearest neighbor.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Set target resolution (pixel size)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;p30:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>30</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4077303793"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="445" name="Shape 445"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;p31:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;p31:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source raster files may come in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>higher resolution </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resampling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may need to install the GRASS plugin to access </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r.resamp.stats  </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;p31:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>31</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="598830210"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="455" name="Shape 455"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;p32:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;p32:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source raster files may come in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>higher resolution </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resampling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may need to install the GRASS plugin to access </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r.resamp.stats  </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;p32:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>32</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2533341658"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;p33:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;p33:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source raster files may come in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>higher resolution </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resampling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may need to install the GRASS plugin to access </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r.resamp.stats  </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;p33:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>33</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4049991953"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;p34:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;p34:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source raster files may come in a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>higher resolution </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resampling</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buChar char="▪"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may need to install the GRASS plugin to access </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r.resamp.stats  </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0"/>
+            <a:endParaRPr lang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;p34:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>34</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1493523400"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="485" name="Shape 485"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;p35:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vector Data refers to shapes—</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>points</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>lines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>polygons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>—that represent discrete real-world features.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>There are multiple </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>formats </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(or file types) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>that can be used to store vector data:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shapefile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: probably the most common vector format; to use a shapefile, it will need to be stored in the same folder location with associated files (.shx, .dbf, .prj, .xml, .sbn) which help determine how it functions in GIS software </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GeoJSON</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: GeoJSON is a lighter version that is comprised of a single file (it does not require associated configuration files, like a shapefile does), and offers efficient data storage which takes up less space. For this reason, GeoJSON files are preferred for web mapping applications, and are the required input format for vector data in Energy Access Explorer</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;p35:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1740818035"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="495" name="Shape 495"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;p36:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Raster data refers to georeferenced ‘images’ containing pixels arranged in a grid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pixel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> has an associated data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>value</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pixels are uniform in size, known as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>resolution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of the raster (e.g. 1 km sq)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rasters may show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>discrete</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>continuous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>discrete </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters, the pixel values correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>categories </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: land cover</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>continuous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data rasters, pixels correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>numerical values</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: population density, elevation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Remote sensing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(e.g. satellite imaging) data is captured in raster format</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is easy to perform mathematical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>calculations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> with raster data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;p36:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="628937285"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Raster data refers to georeferenced ‘images’ containing pixels arranged in a grid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
-[...76 lines deleted...]
-              <a:buChar char="❑"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pixel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> has an associated data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>value</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...22 lines deleted...]
-              <a:t>(or file types) </a:t>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pixels are uniform in size, known as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>resolution</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...21 lines deleted...]
-              <a:buChar char="❑"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of the raster (e.g. 1 km sq)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...7 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2000">
-                <a:latin typeface="Open Sans"/>
-[...10 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rasters may show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>discrete</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>continuous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>discrete </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters, the pixel values correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>categories </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: land cover</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...20 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>continuous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data rasters, pixels correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>numerical values</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: population density, elevation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Remote sensing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(e.g. satellite imaging) data is captured in raster format</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is easy to perform mathematical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>calculations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> with raster data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3570275964"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...22 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tabular data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>refers to data tables arranged in rows and columns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...49 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This data type can be used in GIS if it includes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>georeferenced data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>columns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...40 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tabular data can be used in GIS platforms if it contains geospatial references:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...58 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Coordinates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: point data can be georeferenced using longitude-latitude coordinate pairs. The latitude and longitude values should be recorded, as precisely as possible (including direction like E or W), and in a consistent format (decimal degrees is preferred), in labelled table columns.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...49 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Administrative Units</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: data values can be associated with national or subnational (province, state, or municipality) administrative units. The unique feature IDs associated with the vector polygons associated with each unit should be recorded in its own column.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...27 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Common uses for tabular data in GIS include </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>field observations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(recorded as coordinates), and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>census data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(at subnational level)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...165 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4193319966"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...22 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tabular data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>refers to data tables arranged in rows and columns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...49 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This data type can be used in GIS if it includes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>georeferenced data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>columns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...40 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tabular data can be used in GIS platforms if it contains geospatial references:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...58 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Coordinates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: point data can be georeferenced using longitude-latitude coordinate pairs. The latitude and longitude values should be recorded, as precisely as possible (including direction like E or W), and in a consistent format (decimal degrees is preferred), in labelled table columns.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...49 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Administrative Units</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: data values can be associated with national or subnational (province, state, or municipality) administrative units. The unique feature IDs associated with the vector polygons associated with each unit should be recorded in its own column.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...27 lines deleted...]
-              <a:buChar char="-"/>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Common uses for tabular data in GIS include </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>field observations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(recorded as coordinates), and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>census data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(at subnational level)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...165 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1221941178"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="132" name="Shape 132"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...10 lines deleted...]
-              <a:buChar char="❑"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>refers to data tables arranged in rows and columns</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="❑"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This data type can be used in GIS if it includes </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>georeferenced data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>columns</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="▪"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular data can be used in GIS platforms if it contains geospatial references:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="2" marL="1257300" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="▪"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Coordinates</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: point data can be georeferenced using longitude-latitude coordinate pairs. The latitude and longitude values should be recorded, as precisely as possible (including direction like E or W), and in a consistent format (decimal degrees is preferred), in labelled table columns.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="2" marL="1257300" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="▪"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Administrative Units</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: data values can be associated with national or subnational (province, state, or municipality) administrative units. The unique feature IDs associated with the vector polygons associated with each unit should be recorded in its own column.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...8 lines deleted...]
-              <a:buChar char="❑"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Common uses for tabular data in GIS include </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>field observations </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(recorded as coordinates), and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>census data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...3 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(at subnational level)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="888524626"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="141" name="Shape 141"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="34" name="Google Shape;34;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-                <a:spcPct val="110000"/>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2000"/>
-[...258 lines deleted...]
-            <a:endParaRPr/>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="35" name="Google Shape;35;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D5118D-97C4-8F48-B7F6-276414ACF32F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172202" y="1239210"/>
+            <a:ext cx="5181598" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="76200" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2000" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>When</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>using</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>photo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> or diagram</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4004992141"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p9:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...276 lines deleted...]
-            <a:endParaRPr/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...21 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1899889913"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...45 lines deleted...]
-  <p:cSld name="Title Slide">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="14" name="Shape 14"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p38"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918555423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1"/>
+            <a:ext cx="10515600" cy="1073888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938306840"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="1_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302B0D0C-0C81-F840-C90F-8CF3D9BAEFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8E5102-8D85-B351-C683-D6870D182776}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D03772-EAFD-A016-312C-C6F5AB20048E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="483148998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj">
+  <p:cSld name="1_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA35CD4-D974-2A1F-2C32-DC7AA0CB061A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF43063-81A6-58BD-F5EC-D703156A5541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27127-A87F-E486-8513-EA29827F7140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27049FD-B0CD-0351-FB3E-679C32FF1D43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{616B2F6D-ED83-A4F0-AB77-EA929ABCA25E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789634810"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" userDrawn="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 15"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA5A30-616B-5740-A23D-3EFCA827C422}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="16" name="Google Shape;16;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="1952105"/>
             <a:ext cx="9607824" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="3200">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -12677,102 +10122,106 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="17" name="Google Shape;17;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4339705"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
-              <a:defRPr b="0" sz="2400">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
@@ -12868,759 +10317,1108 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789370399"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D090E1FC-79C0-474F-8864-ABEE6EC45374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="53717" t="15856" r="8276" b="19640"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="6549080" y="1087395"/>
+            <a:ext cx="4633785" cy="4423720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4055AD5F-CC06-3A70-CBC8-BED05A2F0731}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-            </a:pPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F56D5FE-8BBC-E95A-76D4-D1938A0E3A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1239210"/>
             <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF2A8CD-3CE5-A92B-4009-D09EC2A0050B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1077121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1874775803"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C8B067-C222-A145-CF89-234516211EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3503028-5BCC-32AC-877B-DF34C7FE812B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1239210"/>
+            <a:ext cx="5181600" cy="4937753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;35;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E41FEE8-207D-F515-0218-988E1E95F438}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6148754" y="1239210"/>
             <a:ext cx="5181600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="270000" lvl="0" indent="-270000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600">
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F492DC9-5A51-908E-E46A-76443B2F0C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1"/>
             <a:ext cx="10515600" cy="1073888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2800">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -13692,3392 +11490,490 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991777058"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Custom Layout">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" userDrawn="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Google Shape;14;p16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7370BD-D26C-52B9-5360-A8F985E01E49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...160 lines deleted...]
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...211 lines deleted...]
-          <a:p/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381328E2-BBCC-9942-F175-B550123AD180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
-[...2528 lines deleted...]
-            <p:ph idx="1" type="body"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1239210"/>
             <a:ext cx="10515600" cy="4937753"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="8" name="Google Shape;34;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5801FF-0DBD-D7A6-73AC-CAA38C2CFB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="1078787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr b="1" i="0" sz="2800">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -17149,25785 +12045,29516 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540450743"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Custom Layout">
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...138 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:fld id="{28A3D4D3-1AF4-4389-ABC1-4D77F9E7ECC7}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...53 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="708763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...127 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...6 lines deleted...]
-        </p:nvSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448634949"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483671" r:id="rId1"/>
+    <p:sldLayoutId id="2147483672" r:id="rId2"/>
+    <p:sldLayoutId id="2147483673" r:id="rId3"/>
+    <p:sldLayoutId id="2147483675" r:id="rId4"/>
+    <p:sldLayoutId id="2147483677" r:id="rId5"/>
+  </p:sldLayoutIdLst>
+  <p:transition spd="slow">
+    <p:wipe/>
+  </p:transition>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0" eaLnBrk="1" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B562CDF7-E817-0727-B23A-E4C37F6C9239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3000000" cy="3000000"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...178 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="14" name="Google Shape;14;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
-[...200 lines deleted...]
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...7 lines deleted...]
-            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...193 lines deleted...]
-          <a:p/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p42"/>
-[...1423 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79A8CD2-D56A-87BC-2FE1-F2C2AB9AD1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="708763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...199 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390672E-6204-3245-DC87-0A176B58780D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...199 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76410230"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId2"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483680" r:id="rId1"/>
+    <p:sldLayoutId id="2147483682" r:id="rId2"/>
+    <p:sldLayoutId id="2147483683" r:id="rId3"/>
+    <p:sldLayoutId id="2147483684" r:id="rId4"/>
+    <p:sldLayoutId id="2147483685" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-          <a:cs typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl9pPr>
-[...13 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
-[...1611 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qgistutorials.com/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qgistutorials.com/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Maximum 32 point Arial in white </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1158844" y="4323781"/>
             <a:ext cx="6201623" cy="947519"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>LECTURE 3</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="3200"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>KEY GIS CONCEPTS</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A black background with white text&#10;&#10;Description automatically generated" id="77" name="Google Shape;77;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6" descr="A black background with white text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A98B8DC-1067-2BD6-87CD-15AFDCD6F5C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597528" y="3775297"/>
             <a:ext cx="3327517" cy="782486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p1"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8A8525-F3A8-DA7C-B433-928B2B39A280}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7939610" y="5364606"/>
             <a:ext cx="1549616" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="79" name="Google Shape;79;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ABA4A2-FC0A-3191-033A-0ECC15F7970A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId4">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8027367" y="5917631"/>
             <a:ext cx="1184564" cy="410649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701856915"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="182" name="Shape 182"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p10"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geographic Projections</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p10"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10EC040-A8EC-7F01-2DD0-45B5282AA393}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2158008"/>
             <a:ext cx="9716815" cy="2884957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Map Projection </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>refers to the method used to depict 3-dimension data (the earth’s surface) in a 2-dimensional representation (a map)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Projections are specified in GIS using a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>coordinate reference system (CRS)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Each CRS has a specified unit:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Meters</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: A CRS denominated in meters can be useful for geoprocessing operations that require inputs in metric units</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Degrees</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: A CRS denominated in degrees provides more intuitive navigation for GIS users</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{809B7BF4-6226-8C25-1209-5876FA8CD570}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2977627874"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p11"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p11"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="509383" y="1242900"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>QGIS – Geographic Information System Software</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p11"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5DBCC37-73F3-0943-AC7A-7087D7966D04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="509383" y="1545974"/>
             <a:ext cx="5344937" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>QGIS </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>is a free, open-source software GIS software used for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>the creation, analysis, visualization, and management of geographic data and maps.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Geospatial data often requires cleaning, updating, and transformation to ensure clarity and consistency. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>QGIS provides essential tools for data preprocessing, including reformatting attributes, aligning coordinate systems, and structuring data to match the desired format and granularity required by EAE.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a computer&#10;&#10;Description automatically generated" id="196" name="Google Shape;196;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F8BA24F-CEB9-719B-8EC1-D017566A7B43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6633248" y="3199316"/>
             <a:ext cx="3997806" cy="2760761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A green letter and a white background&#10;&#10;Description automatically generated" id="197" name="Google Shape;197;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8" descr="A green letter and a white background&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAE8C981-BC71-995C-CB57-F86C6A8C280C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7325976" y="2260363"/>
             <a:ext cx="2743200" cy="844062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA7EA83-C34F-A050-0BB9-44FDBA7D8B2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3086080015"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p12"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data Attribute Tables</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F7738-7254-B92D-40EE-C26AA0F07EC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p12"/>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5DBCC37-73F3-0943-AC7A-7087D7966D04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...49 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>attributes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> are informational values about a geospatial feature</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...96 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>These are stored in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>attribute table</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Attributes can be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>viewed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>modified</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>added</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in the attribute table</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Attributes can also be added to geospatial features by </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>joining</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> a .csv file</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="208" name="Google Shape;208;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2120991-7D65-71A8-51A3-6F7CF5445FCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="145696" y="3688426"/>
             <a:ext cx="11506925" cy="1479710"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p12"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D1FEC1-7321-1451-B1C9-3E916C0F9843}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="15368753"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p13"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Cleaning &amp; Harmonizing Attributes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p13"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987A421E-F73B-AE8F-8C42-90AF2751E68A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...25 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is common to have to clean, reconcile, or harmonize data attributes when using GIS data. Raw data may require:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...60 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reformatting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data (ex. Number, string, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Adjusting </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>labels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>units</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Removing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> unnecessary attributes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Data attributes should be recorded </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>consistently</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, clearly </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>labelled</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>relevant</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to user objectives</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B696B331-56B5-5557-C77B-A8FCE07C80BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p13"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36942698-8669-3F61-EFFD-1875AB8CAC97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696354222"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p14"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adding &amp; Modifying Data Attributes in QGIS</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p14"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987A421E-F73B-AE8F-8C42-90AF2751E68A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...25 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...88 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>There are many ways to modify data attributes in QGIS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...60 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Manual Entry</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: select features to edit (manual selection or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>select by attribute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>), and enter values manually</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...37 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Function Editor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: specify a mathematic or geometric (e.g. area) calculation to apply to an attribute column</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join Attributes by Location</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: populate attribute columns with values reflecting relation to other geospatial data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="228" name="Google Shape;228;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5E540F-90CD-B04B-04F8-83F22EB39754}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2058864" y="3186849"/>
             <a:ext cx="8419813" cy="657466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p14"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5745F978-2DAE-8AAC-5A73-D658AAB0C6AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2058864" y="3186849"/>
             <a:ext cx="301563" cy="295316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="19050">
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7870441-59BA-9622-E7EF-3DE996CE8D78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p14"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33A6A02F-AD51-3801-ADA8-8494954C6532}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1225531392"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="237" name="Google Shape;237;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="49" name="Picture 48">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3252D47-00E3-A1D8-CA69-15F929A32FD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257943" y="1897084"/>
             <a:ext cx="6904372" cy="584820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p15"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adding &amp; Modifying Data Attributes in QGIS</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p15"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99CECE9-E078-F1F5-D2A2-4432E0E50BA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="3567999"/>
             <a:ext cx="2901466" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Expression to be applied to selected attribute column</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1"/>
               <a:t>(example: area in km sq)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="241" name="Google Shape;241;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4730FB7A-B51A-5425-E183-05A94AA4F69C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3338214" y="2466755"/>
             <a:ext cx="6103497" cy="3940324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p15"/>
+          <p:cNvPr id="10" name="Straight Connector 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E52FE9F6-D763-5E50-F2C8-D709CB8A7E43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="240" idx="3"/>
-            <a:endCxn id="243" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="4" idx="3"/>
+            <a:endCxn id="12" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="265200" cy="475200"/>
+          <a:xfrm flipV="1">
+            <a:off x="3158364" y="3554431"/>
+            <a:ext cx="265321" cy="475233"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p15"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{155CDF94-9A5A-890E-B0F5-C6A996ACB0FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3423685" y="3157879"/>
             <a:ext cx="2115878" cy="793103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p15"/>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB88324-FB56-00E5-4921-3523467E028F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="584787" y="4810734"/>
             <a:ext cx="2190307" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Menu of available mathematical and geometric functions</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p15"/>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F44AC0-24F8-5C3A-9725-73C82B82BA87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5676560" y="3157879"/>
             <a:ext cx="1693027" cy="2934576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p15"/>
+          <p:cNvPr id="23" name="Straight Connector 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7876BAEC-0CB4-44A8-6F0C-9B2A8D167636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="244" idx="3"/>
-            <a:endCxn id="245" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="21" idx="3"/>
+            <a:endCxn id="22" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="2901600" cy="647100"/>
+          <a:xfrm flipV="1">
+            <a:off x="2775094" y="4625167"/>
+            <a:ext cx="2901466" cy="647232"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p15"/>
+          <p:cNvPr id="42" name="Rectangle 41">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1706FD3-B07A-75C1-827E-298F5FFE0BB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7559135" y="2913322"/>
             <a:ext cx="1776251" cy="3179134"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p15"/>
+          <p:cNvPr id="43" name="TextBox 42">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1201CC-59A5-D2D2-CA7C-BC57686EFC31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9670181" y="4186948"/>
             <a:ext cx="1937032" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Help text and example function</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p15"/>
+          <p:cNvPr id="44" name="Straight Connector 43">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B904534-84D3-FCCA-831A-EC2E5CD8A0B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="248" idx="1"/>
-            <a:endCxn id="247" idx="3"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="43" idx="1"/>
+            <a:endCxn id="42" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="334800" cy="7200"/>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="9335386" y="4502889"/>
+            <a:ext cx="334795" cy="7225"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p15"/>
+          <p:cNvPr id="50" name="Rectangle 49">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8ED050-A27D-DDF8-22E0-4BD68D9BC7D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2243480" y="2139991"/>
             <a:ext cx="350874" cy="305498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;p15"/>
+          <p:cNvPr id="53" name="TextBox 52">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D760C23-8753-B5C0-2E79-97986EEE2604}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="235444" y="2726871"/>
             <a:ext cx="2901466" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Open Function Editor from Attribute Table</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p15"/>
+          <p:cNvPr id="54" name="Straight Connector 53">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39BCBDA2-CC20-FDF0-7DC1-2A5A8BEC49CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:endCxn id="250" idx="2"/>
+            <a:cxnSpLocks/>
+            <a:endCxn id="50" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="1004700" cy="281400"/>
+          <a:xfrm flipV="1">
+            <a:off x="1414135" y="2445489"/>
+            <a:ext cx="1004782" cy="281382"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCFDC08-18CA-C601-E74E-D80AAC0F75F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3730955284"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="258" name="Shape 258"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p16"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adding &amp; Modifying Data Attributes in QGIS</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="261" name="Google Shape;261;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D810655-76D4-FCBA-2B34-CEC0C882AD9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2675857" y="1971814"/>
             <a:ext cx="8791556" cy="4046214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p16"/>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3A0B3AA-499C-CFFF-2EFA-8D2C91593B3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="2535492"/>
             <a:ext cx="2252386" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Select layer to add geographic attributes</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p16"/>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76EC8A48-CFC0-7F0C-BC38-A24C3EC3E072}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="4197703"/>
             <a:ext cx="2252386" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Select layer to source location information</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p16"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1780D1A-F2DF-FCFD-D27D-E8761525B898}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="253028" y="3456709"/>
             <a:ext cx="2252386" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Select geometric inclusion criteria</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p16"/>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB674DA-E84E-58A3-9ED2-E6A2EBBBA5E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="330837" y="5118929"/>
             <a:ext cx="2096767" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Select join type:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>(e.g. one-to-one, one-to-many)</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p16"/>
+          <p:cNvPr id="18" name="Straight Connector 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D53EFA-38FD-119F-F21D-1DA4E8FDB3F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="262" idx="3"/>
-            <a:endCxn id="267" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="13" idx="3"/>
+            <a:endCxn id="19" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="252900" cy="2100"/>
+          <a:xfrm flipV="1">
+            <a:off x="2509284" y="2860722"/>
+            <a:ext cx="253028" cy="120994"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p16"/>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96FF2BE6-F9DE-3C64-D76D-40B8A72F6C40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2762312" y="2615609"/>
             <a:ext cx="6200935" cy="490225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p16"/>
+          <p:cNvPr id="21" name="Rectangle 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F567A0F-259D-3F46-3BF1-EE0EDC37367B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2762312" y="3242963"/>
             <a:ext cx="6200935" cy="1071703"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p16"/>
+          <p:cNvPr id="22" name="Straight Connector 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E99E5E1-F7A4-22AA-1673-E39A0E69F6DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="264" idx="3"/>
-            <a:endCxn id="268" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="15" idx="3"/>
+            <a:endCxn id="21" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="256800" cy="1200"/>
+          <a:xfrm flipV="1">
+            <a:off x="2505414" y="3778815"/>
+            <a:ext cx="256898" cy="1060"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p16"/>
+          <p:cNvPr id="25" name="Rectangle 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF1BEBF5-C4F2-BE3C-BAE3-EB807631B74E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2766182" y="4314666"/>
             <a:ext cx="6200935" cy="405429"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p16"/>
+          <p:cNvPr id="26" name="Straight Connector 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CCD11C-0C8D-E7AD-D799-B06517FB7F0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="263" idx="3"/>
-            <a:endCxn id="270" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="14" idx="3"/>
+            <a:endCxn id="25" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="256800" cy="3600"/>
+          <a:xfrm flipV="1">
+            <a:off x="2509284" y="4517381"/>
+            <a:ext cx="256898" cy="3488"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p16"/>
+          <p:cNvPr id="29" name="Rectangle 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23A0B956-BB92-1C93-C4FE-72497F019A4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2766182" y="5367836"/>
             <a:ext cx="6200935" cy="423962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p16"/>
+          <p:cNvPr id="30" name="Straight Connector 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A26F963D-56F5-ED42-A46C-3388A9877045}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="265" idx="3"/>
-            <a:endCxn id="272" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="17" idx="3"/>
+            <a:endCxn id="29" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="338700" cy="900"/>
+          <a:xfrm flipV="1">
+            <a:off x="2427604" y="5579817"/>
+            <a:ext cx="338578" cy="777"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F033074B-6E44-8CAA-C023-3CBF2616C362}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1524655740"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p17"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="7572652" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adding &amp; Modifying Data Attributes in Spreadsheets</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p17"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987A421E-F73B-AE8F-8C42-90AF2751E68A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...49 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Attribute tables can also be modified in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>spreadsheet editor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, like Excel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Export </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>attribute table as a .csv file</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...48 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Load </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.csv file in spreadsheet editor and modify attributes as needed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The ‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>lookup</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’ function can be useful for matching values with an another spreadsheet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reload</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> modified .csv file in GIS program</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Join</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> to data layer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Save</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> as new layer</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A304AB8C-5EA1-5C64-6918-0C00873497A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="6951976" cy="808306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Data Attributes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p17"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{019BEAF6-8D0D-DC1E-98BE-215990EAD2AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3452005003"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="289" name="Shape 289"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p18"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vector Data Tools</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p18"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...122 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QGIS comes with a variety of built-in vector processing tools</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Additional tools are available via installed plug-ins</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55706006-6393-8AD7-A670-BE95550C6C8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="294" name="Google Shape;294;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C421A0B7-0757-B498-0676-0749140F47EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1821849" y="2574091"/>
             <a:ext cx="5971815" cy="1318576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="295" name="Google Shape;295;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DAED5DA-76BF-FC58-C5CC-821517F1A31D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1821849" y="4460417"/>
             <a:ext cx="6020640" cy="657317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p18"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9255CCF7-054A-C168-7BA0-D379A555381C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="353701589"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p19"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reproject Vectors</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p19"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...62 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...48 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Energy Access Explorer automatically reprojects input data through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Paver</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, the automated data processing tool in the system backend</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is sometimes still necessary to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>reproject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> layer for pre-upload processing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A recommended, meter-denominated CRS is 100102 – Web Mercator Sphere</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="305" name="Google Shape;305;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E301CD5-7EDB-6CFB-F2D0-E594DDA8682A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1760995" y="3791150"/>
             <a:ext cx="7875445" cy="2513670"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A85A2D-5CCD-35DD-EC19-99039D87B0F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4172091709"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold"/>
-                <a:ea typeface="Open Sans ExtraBold"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p2"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2B679D-3E3A-7EDA-CB1B-4EC0B0A7BE7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="887215" y="1512021"/>
             <a:ext cx="6217920" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+            <a:endParaRPr lang="en-ZA" b="1">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-ZA"/>
             </a:br>
-            <a:endParaRPr sz="1800">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EEC7642-BA14-BD4B-EEF4-256E87950343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="573207"/>
             <a:ext cx="7651304" cy="654374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:rPr>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Learning Outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Content Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4CDEE6-4F65-9B5E-C0CC-406EDCC745C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2206766"/>
             <a:ext cx="5611610" cy="3138755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...13 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ILO1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Understand the characteristics and uses of vector, raster, and tabular data types</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO2: View, modify, and clean data attributes</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO3: Adjust vector datasets to make them suitable for EAE backend uploading</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2000" u="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ILO4: Perform pre-processing with raster datasets for easy uploading into EAE</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p2"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2C8728-0D62-66F1-FAD4-D6AC55DE7B08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>By the end of this lecture, you will:</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3688935345"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p20"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Simplify Vectors</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p20"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4944140" y="1847057"/>
             <a:ext cx="4798368" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...76 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Datasets with lots of features and detail may be very large files</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Simplify</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> function reduces the number of vertices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This reduces file size and improves </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>performance</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, but limits </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>accuracy</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="315" name="Google Shape;315;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50E2B50-DA7D-18C4-51BC-37545AEFAB2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2195054"/>
             <a:ext cx="3613408" cy="3296443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A20FE1-64E2-2378-6049-F6F4D59851D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p20"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC8C2DE4-75B4-3617-4B53-C57B1CE20657}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1547711372"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="322" name="Shape 322"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p21"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="664404" y="1224538"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Simplify Vectors</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="325" name="Google Shape;325;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBDCDB2-200E-82EC-490F-F795BF7C36C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3787319" y="1543983"/>
             <a:ext cx="7240418" cy="4276283"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p21"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75AF5072-A9AA-198E-5E75-9E78915DA8A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3886675" y="2262871"/>
             <a:ext cx="4461182" cy="457797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p21"/>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC6E48D9-F053-2EBF-13EF-E2613EC3FE2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="855791" y="2317214"/>
             <a:ext cx="1871329" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Select input</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p21"/>
+          <p:cNvPr id="11" name="Straight Connector 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{414652EB-06B2-1076-F56F-97ECF6719B7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="327" idx="3"/>
-            <a:endCxn id="326" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="10" idx="3"/>
+            <a:endCxn id="9" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="1159500" cy="148500"/>
+          <a:xfrm flipV="1">
+            <a:off x="2727120" y="2491770"/>
+            <a:ext cx="1159555" cy="148610"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p21"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C462BD83-43D3-80D5-C518-393B95565974}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3921023" y="3407734"/>
             <a:ext cx="4461182" cy="457797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p21"/>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB987085-66E5-ACB7-5C2C-A41DA2B626FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="664404" y="3042846"/>
             <a:ext cx="2254102" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Set </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" i="1"/>
               <a:t>Tolerance</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
               <a:t>: maximum distance from existing points to approximate</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p21"/>
+          <p:cNvPr id="19" name="Straight Connector 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BCE3C23-82B5-6F56-8BD9-21B219CB773D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="330" idx="3"/>
-            <a:endCxn id="329" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="18" idx="3"/>
+            <a:endCxn id="14" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="1002600" cy="6300"/>
+          <a:xfrm flipV="1">
+            <a:off x="2918506" y="3636633"/>
+            <a:ext cx="1002517" cy="6378"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p21"/>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CA8C9D6-0610-6AAE-B720-67F7DFFAB039}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="398590" y="4604174"/>
             <a:ext cx="2785730" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr i="1" lang="en-US" sz="1800">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Caution: you may need to reproject layer </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08722D39-FC84-89A5-FD7B-2BFDCE606E3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3120028706"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="338" name="Shape 338"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p22"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dissolve Tool</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p22"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...50 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dissolve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> enables users to consolidate features within a layer with matching attributes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...48 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: Match district and provincial boundaries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: Combine lines that are the same capacity (kV)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dissolving reduces the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of features, and file size</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Unselected attributes may be </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lost or overwritten</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24805822-C6CC-2CAC-1964-9BB071695677}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p22"/>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54BC068D-137B-7BA4-0320-575A984A6702}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4045105311"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p23"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="732406" y="1222204"/>
             <a:ext cx="2021945" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dissolve Tool</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="351" name="Google Shape;351;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E7AFAA3-9E91-13A8-379F-85E80F7ABA0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3695697" y="1543983"/>
             <a:ext cx="7306695" cy="4324954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p23"/>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E15B32-2AB5-324F-34E1-A1D09773FEA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="3196944"/>
             <a:ext cx="1871329" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Select one or more attributes</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p23"/>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A988B1-D81F-F83B-86AE-886A85472950}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3821575" y="3122513"/>
             <a:ext cx="4461182" cy="457797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p23"/>
+          <p:cNvPr id="17" name="Straight Connector 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68614FCC-0679-BDCD-DADF-2888840E5958}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="352" idx="3"/>
-            <a:endCxn id="353" idx="1"/>
+            <a:stCxn id="12" idx="3"/>
+            <a:endCxn id="14" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="760500" cy="168600"/>
+          <a:xfrm flipV="1">
+            <a:off x="3060937" y="3351412"/>
+            <a:ext cx="760638" cy="168698"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p23"/>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83CAF3DD-9511-1A12-4647-19EFBED3CEAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189607" y="2321784"/>
             <a:ext cx="1871329" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Select input data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p23"/>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA21C456-C5A0-8C7A-CB94-E21275737011}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="732406" y="4072174"/>
             <a:ext cx="2785730" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr i="1" lang="en-US" sz="1800">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Caution: unselected attributes may be lost</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p23"/>
+          <p:cNvPr id="28" name="Straight Connector 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA828BD-431E-DC87-CFF7-6730EE3CC42A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="355" idx="3"/>
-            <a:endCxn id="358" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="20" idx="3"/>
+            <a:endCxn id="29" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="771300" cy="144600"/>
+          <a:xfrm flipV="1">
+            <a:off x="3060936" y="2500349"/>
+            <a:ext cx="771277" cy="144601"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p23"/>
+          <p:cNvPr id="29" name="Rectangle 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5377F02-5E76-A55B-4C6B-11E0CBE8D923}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3832213" y="2271450"/>
             <a:ext cx="4461182" cy="457797"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C880CEC6-9AE8-B83A-84F4-A5CD94F9771E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1334711687"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="364" name="Shape 364"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;p24"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Merging Vector Data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;p24"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="8552900" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...49 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>When to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>merge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> vector datasets:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Multiple versions or sources </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of the same data with distinct features</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Similar use case </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>for features from each data set</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="368" name="Google Shape;368;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7642C841-0DAA-B3EB-A69C-F315D43503AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1715601" y="3505994"/>
             <a:ext cx="6963747" cy="2229161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653290B1-E864-75EF-ABEA-A5378D597E53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3570116059"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="374" name="Shape 374"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;p25"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723253" y="1325020"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vector Data Conversion</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p25"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723253" y="1725130"/>
             <a:ext cx="5530169" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...62 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...48 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For uploads to Energy Access Explorer, data must be in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GeoJSON</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> format</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...37 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is easy to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>convert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and export datasets in QGIS in various formats:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...60 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Right-click</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> on your data layer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Export &gt; Save Features As</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Select</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GeoJSON</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>from the menu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Save as </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a new dataset in the desired format</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="378" name="Google Shape;378;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89F6205-CB88-28D2-029E-D6074F4F5179}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7407528" y="1525075"/>
             <a:ext cx="3908619" cy="4522080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C215F45E-6EC1-637D-E359-97504109CE2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="819457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Vector Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133013035"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p26"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Data Tools</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p26"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...178 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QGIS comes with a variety of built-in raster processing tools</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Additional tools are available via installed plug-ins</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55706006-6393-8AD7-A670-BE95550C6C8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="389" name="Google Shape;389;p26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C421A0B7-0757-B498-0676-0749140F47EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1821849" y="2618930"/>
             <a:ext cx="6020640" cy="1733792"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="390" name="Google Shape;390;p26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DAED5DA-76BF-FC58-C5CC-821517F1A31D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1821849" y="5033228"/>
             <a:ext cx="6020640" cy="657317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;p26"/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9591C99E-8165-F330-B090-D1C57E4C5AC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="6148512"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="276535746"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;p27"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clip Raster</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;p27"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...49 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Raster source data often </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>extends beyond </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>national boundary</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...52 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Regional/continent-wide datasets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...56 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Satellite imagery in geometric ‘tiles’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This results in large </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>file size</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, especially for high-resolution </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clipping</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to national boundary only keeps the values we’re interested in</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="400" name="Google Shape;400;p27"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA638273-0232-2EE2-E3F3-FE1BB01028EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1456738" y="4185047"/>
             <a:ext cx="7278116" cy="2010056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901F9D2B-B4F7-D390-56F7-AAB2838467C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;p27"/>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180BE061-ABFC-228C-3B45-C356555CBB66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8084635" y="6212430"/>
             <a:ext cx="3773054" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>                                 SOURCE: QGIS </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="273523332"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="407" name="Shape 407"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;p28"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6947848" y="6097292"/>
             <a:ext cx="4828146" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>SOURCE: Africa Land Surface Forms, USGS</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;p28"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clip Raster</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="411" name="Google Shape;411;p28"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A8F998-2D25-0CE3-BBAC-99D36F78D359}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231136" y="1944093"/>
             <a:ext cx="4828146" cy="4267200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="412" name="Google Shape;412;p28"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F53926BD-5DFF-0935-7B40-655D34A85749}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6775759" y="1896520"/>
             <a:ext cx="4699764" cy="4248346"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p28"/>
+          <p:cNvPr id="11" name="Arrow: Right 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41AB1425-2DB4-C9B9-E9FF-79E976CF6732}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6261100" y="3429000"/>
             <a:ext cx="1244600" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst>
-[...2 lines deleted...]
-            </a:avLst>
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F8FDC7"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="38100">
+          <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="006837"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F8E1454-C930-131A-9DD2-184E7FDEA2D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2371803528"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="419" name="Shape 419"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;p29"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resample Raster</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;p29"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9716815" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...62 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source raster files may come in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>higher resolution </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resampling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may need to install the GRASS plugin to access </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r.resamp.stats</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="423" name="Google Shape;423;p29"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657F7406-C142-B762-99C4-E08A6BD83361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="3907305"/>
             <a:ext cx="7763958" cy="1333686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="424" name="Google Shape;424;p29"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2F1563F-8B2F-9F4A-6432-87173EF1B859}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="22440" t="0"/>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect r="22440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8129893" y="3907305"/>
+            <a:off x="8129893" y="3920557"/>
             <a:ext cx="3391374" cy="1810003"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B38C700F-8B77-2377-F204-7BF2B16274ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1716952813"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p3"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2158008"/>
             <a:ext cx="9716815" cy="2841804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>captures information in relation to a particular geographic location</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The principal types of geospatial data are </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vector </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>and</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> raster </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> data (e.g. spreadsheets) can be represented geospatially, if data values are linked to a location </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial data usually includes both </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>geometry</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>attributes</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p3"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial Data Overview</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1493291207"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="430" name="Shape 430"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="431" name="Google Shape;431;p30"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="45" name="Picture 44">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBB3D47-D722-C896-4299-48CC6C6088E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2837315" y="1909875"/>
             <a:ext cx="5061172" cy="4308271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>30</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;p30"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resample Raster</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p30"/>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{461DA323-FF61-6329-532F-B55A5E1B9B53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462456" y="2736835"/>
             <a:ext cx="1871329" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Select input data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;p30"/>
+          <p:cNvPr id="13" name="Straight Connector 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF3F84A-78B7-0A85-4AC5-B8785664C805}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="434" idx="3"/>
-            <a:endCxn id="436" idx="1"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="12" idx="3"/>
+            <a:endCxn id="57" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="638100" cy="141300"/>
+          <a:xfrm flipV="1">
+            <a:off x="2333785" y="2918765"/>
+            <a:ext cx="638015" cy="141236"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;p30"/>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDA1730A-0553-4938-2D14-27B6EC2A4427}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2971800" y="3194505"/>
             <a:ext cx="4787900" cy="516259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;p30"/>
+          <p:cNvPr id="30" name="Straight Connector 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897D40E9-D7C2-9D8B-60FC-D66158231529}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="439" idx="1"/>
-            <a:endCxn id="437" idx="3"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="63" idx="1"/>
+            <a:endCxn id="24" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="7759834" y="3445655"/>
-            <a:ext cx="1077300" cy="6900"/>
+            <a:off x="7759700" y="3445655"/>
+            <a:ext cx="1077434" cy="6980"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;p30"/>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F91409-D326-3C2F-FB37-61A7B879FAE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8837134" y="650619"/>
             <a:ext cx="2373156" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Aggregation Method</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;p30"/>
+          <p:cNvPr id="35" name="TextBox 34">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E75CDFF4-A86A-8058-AF1A-785BB68CB6E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="185021" y="5425153"/>
             <a:ext cx="2373157" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Set target resolution</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>(pixel size)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;p30"/>
+          <p:cNvPr id="38" name="Rectangle 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FCBF24-2D2C-28BC-4C09-AD53D552497F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3098800" y="5463253"/>
             <a:ext cx="4508500" cy="565391"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p30"/>
+          <p:cNvPr id="36" name="Straight Connector 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E83596A-DE78-48D6-241E-10F57F921B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:stCxn id="442" idx="1"/>
-            <a:endCxn id="441" idx="3"/>
+            <a:cxnSpLocks/>
+            <a:stCxn id="38" idx="1"/>
+            <a:endCxn id="35" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="2558200" y="5745949"/>
-            <a:ext cx="540600" cy="2400"/>
+            <a:off x="2558178" y="5745949"/>
+            <a:ext cx="540622" cy="2370"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;p30"/>
+          <p:cNvPr id="57" name="Rectangle 56">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CBB8627-CF0F-2477-CA5F-9CB4CC6A601A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2971800" y="2660635"/>
             <a:ext cx="4787900" cy="516259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="2B28B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="439" name="Google Shape;439;p30"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="63" name="Picture 62">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF86C80-202A-88DA-CDD4-FEB5C6DE8412}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8837134" y="1014618"/>
             <a:ext cx="2373156" cy="4862073"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B973C11-C4C6-A282-A880-5A2046D6106E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3846589400"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="449" name="Shape 449"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>31</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;p31"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="561278" y="1555134"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Calculator</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;p31"/>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9CFB-8CC1-7D15-4575-77BD40DC7E2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="512956" y="1847057"/>
             <a:ext cx="11117766" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...42 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>One of the advantages of raster data is the ability to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>perform calculations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>on the pixel values</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Calculator </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>enables users to perform calculations on all pixels</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="453" name="Google Shape;453;p31"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="15" name="Picture 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E54BE53-A2DF-836A-82E4-6CF77D816E5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1001896" y="3181966"/>
             <a:ext cx="5934007" cy="2120900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE02CA6A-089B-7EF1-FA72-CCB2D02E1A4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1689164316"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>32</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;p32"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Calculator</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="462" name="Google Shape;462;p32"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E9A347-B70C-F7D7-FF97-2869F6342651}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6841706" y="977900"/>
             <a:ext cx="4739229" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;p32"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27DB2764-68C4-2B88-128B-0A34FD1FDD2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189609" y="1847057"/>
             <a:ext cx="5147692" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...73 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Users can enter an expression using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>logical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mathematical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> operators</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...24 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Examples:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Unit conversions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Set null values to zeroes </a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92D7CC8D-C5D5-DDF4-73D1-A6A23EEF1DBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4052285299"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="469" name="Shape 469"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>33</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;p33"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="597589" y="1286039"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Merge Raster (Mosaic)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;p33"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C56CD0-3ABC-EACE-8542-D3E9D844697D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="597589" y="1522101"/>
             <a:ext cx="7252870" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...38 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...49 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is sometimes necessary to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>combine raster files </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>together to cover the entire target area</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...18 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Remote sensed data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(e.g. digital elevation models) are often release in rectangular ‘tiles’ which do not align to national boundaries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>To combine </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>merge</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> tool in QGIS:</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="473" name="Google Shape;473;p33"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174ACC2F-3030-59CF-C086-29FC0F7E22B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7590116" y="1543983"/>
             <a:ext cx="4003624" cy="4449775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="474" name="Google Shape;474;p33"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3AF082F-725F-D347-4939-8E50E5DD85C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597589" y="4093826"/>
             <a:ext cx="7401958" cy="2229161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372E01B5-5D6A-7565-7C9E-B04E640C4E39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150630" cy="799344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Working with Raster Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="319850362"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>34</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;p34"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1543983"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>QGIS Tutorials</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55706006-6393-8AD7-A670-BE95550C6C8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256897" y="-27720"/>
             <a:ext cx="10691840" cy="953272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>Lecture 3 Appendix: Supplemental QGIS Tutorials</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;p34"/>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C56CD0-3ABC-EACE-8542-D3E9D844697D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1847057"/>
             <a:ext cx="9157550" cy="3600986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>For course participants with limited prior experience using GIS software, you may wish to supplement the contents of this course with QGIS Tutorials</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...21 lines deleted...]
-              <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>QGIS Tutorials and Tips — QGIS Tutorials and Tips</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2800">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This website includes guided exercises on various GIS operations, ranging from basic to advanced. The exercises include </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>sample data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>step-by-step instructions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. It is entirely </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>free to use </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>and content is available in </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>multiple languages</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. The website also features helpful links to other GIS learning content.</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="753181357"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="488" name="Shape 488"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="811371"/>
             <a:ext cx="9607824" cy="2387600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...17 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thank you</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9EE0581-B869-C9AC-032A-CE5562E6774F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3198971"/>
             <a:ext cx="9607826" cy="1952105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;p35"/>
+          <p:cNvPr id="4" name="Google Shape;130;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571796" y="5944606"/>
             <a:ext cx="6464231" cy="461624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., 2024.</a:t>
-[...2 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
-[...1 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 1: Energy Access Explorer. Release Version 2.0</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t> [online presentation]. Climate Compatible Growth Programme, World Resource Institute</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:t>Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Key GIS Concepts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>. Release Version </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3.0</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> [online presentation]. Climate Compatible Growth </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, World Resource Institute</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="492" name="Google Shape;492;p35"/>
+          <p:cNvPr id="5" name="Google Shape;131;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2895F3-258F-E275-C652-84DAB93D1770}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3299082" y="4138370"/>
             <a:ext cx="3009660" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="900"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;p35"/>
+          <p:cNvPr id="6" name="Google Shape;134;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D87E279F-986C-BB92-61B4-40CF71267235}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1800808" y="5581726"/>
             <a:ext cx="6055568" cy="338514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>Consolidated by Alemayehu Agizew Woldeamanuel, Abdul Khalid, Shikha Anand, Tarannum Sahar, Akansha Saklani, Santiago Sinclair-Lecaros, Dimitris Mentis, Douglas Ronoh and Jake Stockman from the World Resources Institute</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
-              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="494" name="Google Shape;494;p35"/>
+          <p:cNvPr id="7" name="Google Shape;135;p4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD41455-6A03-C878-0D57-746450EC93F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3960485" y="4716457"/>
             <a:ext cx="1686852" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="169286684"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
-    <p:wipe dir="l"/>
+    <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="498" name="Shape 498"/>
-[...149 lines deleted...]
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p4"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747132" y="1490008"/>
             <a:ext cx="9226581" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vector Data refers to shapes—</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>points</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lines</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>polygons</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>—that represent discrete real-world features.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>There are multiple </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>formats </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>that can be used to store vector data:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Shapefile</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...17 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>: most commonly used, requires additional files in a zip</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>GeoJSON</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>: efficient data storage, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>EAE preferred input format</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p4"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="747132" y="1191147"/>
             <a:ext cx="5727686" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vector Data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="107" name="Google Shape;107;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C1A5E4-2FDF-900D-5C21-9220896C273E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3877927" y="3624676"/>
             <a:ext cx="3368346" cy="2575137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="108" name="Google Shape;108;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E37DD633-2129-7E9D-F5C3-2943FC0BBD6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
-[...2 lines deleted...]
-          <a:srcRect b="0" l="0" r="-11714" t="0"/>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect r="-11714"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="747132" y="3624676"/>
             <a:ext cx="3445191" cy="2576021"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4F3EC01-8052-19F3-A892-081FA29611C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7300816" y="3624676"/>
             <a:ext cx="3126423" cy="2575137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84639608-0378-AD60-AD0D-E740AC9F8DC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4234556089"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p5"/>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCE9380-BC84-4979-D36F-C697FAB2DD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="557562" y="1847057"/>
             <a:ext cx="10348862" cy="3477875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...18 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster data refers to georeferenced ‘images’ containing pixels arranged in a grid</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Each </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pixel</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> has an associated data </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>value</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pixels are uniform in size, known as the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>resolution</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> of the raster (e.g. 1 km sq)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...18 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rasters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> may show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>discrete</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>continuous</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> data:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>In </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>discrete </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...18 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, the pixel values correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>categories </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Example: land cover</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>In </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>continuous</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...18 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rasters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, pixels correspond with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>numerical values</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Example: population density, elevation</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Remote sensing </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(e.g. satellite imaging) data is captured in raster format</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It is easy to perform mathematical </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>calculations</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> with raster data</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p5"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="453627" y="1446947"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Data</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C514F982-938A-812F-AD6C-4F8BFF8D05BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1141086199"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p6"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1122702" y="5957688"/>
             <a:ext cx="4837238" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...27 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Population Density (Continuous) – Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>WorldPop</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, 2023</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p6"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Raster Data - Examples</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="128" name="Google Shape;128;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E4EFFDF-D89D-CD41-ADE1-C83030C12E79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="2136186"/>
             <a:ext cx="4589619" cy="3821502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="129" name="Google Shape;129;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B87D3972-60AC-BFF1-D1CA-55506AA4CEF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6026846" y="2108466"/>
             <a:ext cx="4589619" cy="3840586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p6"/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{213B17AE-B006-0E6B-291A-2B5E88CDAB37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5971091" y="5909940"/>
             <a:ext cx="4975546" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Consumption Tier (Discrete) – Source: Falchetta et al, 2018</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C66A3DA-15BF-6F37-5DD4-73B0098D1FEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2784641447"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p7"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464779" y="1273458"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular Data Inputs</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p7"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10EC040-A8EC-7F01-2DD0-45B5282AA393}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="464779" y="1723111"/>
             <a:ext cx="9716815" cy="4247317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Tabular data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>refers to data tables arranged in rows and columns</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>This data type can be used in GIS if it includes </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>georeferenced data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>columns</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="1" marL="800100" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Tabular data can be used in GIS platforms if it contains geospatial references:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="2" marL="1257300" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Coordinates</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>: point data can be georeferenced using longitude-latitude coordinate pairs. Note that coordinates may be in either decimal degree or degree-minute-second format.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="2" marL="1257300" marR="0" rtl="0" algn="just">
+            <a:pPr marL="1257300" lvl="2" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Administrative Units</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>: data values can be associated with national or subnational (province, state, or municipality) administrative units.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Common uses for tabular data in GIS include </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>field observations </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>(recorded as coordinates), and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>census data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>(at subnational level)</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B51D99DF-B0B7-E5FD-DEBF-96EB4C688D98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2566050574"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p8"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1189608" y="1708355"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tabular Data Example</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="148" name="Google Shape;148;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F6873BD-6E71-0613-3EEA-D64F446D99AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2562369" y="2112410"/>
             <a:ext cx="1844096" cy="3621135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p8"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71071871-15E1-BE69-B905-8600F42BCDF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="603850" y="5851387"/>
             <a:ext cx="5175378" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Data Extract: Electric Lighting percent (Subregion) – Uganda Census</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="150" name="Google Shape;150;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A765795-93D7-259A-14DB-D0DC03D7AB62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6003541" y="2015872"/>
             <a:ext cx="4589619" cy="3801742"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p8"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48737C58-17DE-44E2-32AC-2FA60EA8B288}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6003541" y="5814587"/>
             <a:ext cx="4589619" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Visualization in Energy Access Explorer</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="1400">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="1400" b="1" i="1">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p8"/>
+          <p:cNvPr id="13" name="Arrow: Right 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA18B088-3FB5-D2C5-5FD4-F679F1B5057D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4630781" y="3278038"/>
             <a:ext cx="1148446" cy="538782"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
-            <a:avLst>
-[...2 lines deleted...]
-            </a:avLst>
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FCFFA4"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln>
             <a:solidFill>
               <a:srgbClr val="781C6D"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F80D4C9F-D31F-2A62-4182-B7BC61D70D50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576904471"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...23 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p9"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7656C7-16F5-385A-CEFE-89D725C85BDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="553992" y="1217703"/>
             <a:ext cx="6853536" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Geospatial Data Organization</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p9"/>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10EC040-A8EC-7F01-2DD0-45B5282AA393}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="553992" y="1667356"/>
             <a:ext cx="7150628" cy="2169825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:spcAft>
+                <a:spcPts val="169"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Datasets </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>are a group of features in the same geospatial format and saved to the same file</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Features </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>are discrete geospatial units within a dataset</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:spcBef>
+              <a:spcAft>
                 <a:spcPts val="169"/>
-              </a:spcBef>
-[...7 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Attributes </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>are descriptive data linked to specific features in a dataset</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
-[...6 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              <a:sym typeface="Arial"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p9"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152DCD84-EF6F-12FD-3D4C-14C6CFD184C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="511319" y="4209273"/>
             <a:ext cx="3566160" cy="1972794"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00184E"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>DATASET</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-                <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>(ex. Power Plants)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p9"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{930BC42B-1721-2B45-3767-99B3F490A0AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4077230" y="4209273"/>
             <a:ext cx="3562068" cy="658368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0B55FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>FEATURE 1</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-                <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>(Power Plant A)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p9"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{577E2620-3115-1864-A4D4-D9BE05B0CCCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4082907" y="4857949"/>
             <a:ext cx="3566160" cy="658368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0B55FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>FEATURE 2</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-                <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>(Power Plant B)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p9"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB4CD5A-D4E6-E8DF-7E05-2997A0C59879}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4082907" y="5525591"/>
             <a:ext cx="3566160" cy="658368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0B55FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>FEATURE 3</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-                <a:sym typeface="Arial"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>(Power Plant C)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p9"/>
+          <p:cNvPr id="15" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B1B591-16D3-818F-2B2B-F2F89DBBFF73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7648818" y="4209273"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute I (Fuel Source)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p9"/>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FD6BCD7-69F0-89EE-155E-2FA64023A6AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7648817" y="4431356"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute II (Capacity)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p9"/>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674D7809-7355-144B-2941-ED494F38EBEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7648817" y="4650812"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute III (Status)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p9"/>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD53D40-437A-AFFC-6311-F7810A788A01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7658586" y="4883579"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute I (Fuel Source)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p9"/>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E5E12AD-5D02-434B-CFE6-B7DED0BB1613}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7658585" y="5088409"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute II (Capacity)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p9"/>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3031BA80-39EF-B016-9FE8-49A2433DD9DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7658585" y="5298096"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute III (Status)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p9"/>
+          <p:cNvPr id="21" name="Rectangle 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D5ACFD-DEEF-EDD8-6070-6755A2998B97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7659030" y="5527824"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute I (Fuel Source)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p9"/>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFBC5073-99EF-6598-841A-71DDEBEF0657}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7659029" y="5749907"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute II (Capacity)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p9"/>
+          <p:cNvPr id="23" name="Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B505A282-7681-871E-CDD2-59A4F5345445}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7659029" y="5952110"/>
             <a:ext cx="3566160" cy="219456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="AEC5FF"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Arial"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Attribute III (Status)</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="175" name="Google Shape;175;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="28" name="Picture 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837F1617-64D4-16FA-3482-ADF5B0C66B02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8340237" y="1166575"/>
             <a:ext cx="2894722" cy="2547979"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p9"/>
+          <p:cNvPr id="29" name="TextBox 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2C1D520-9AF4-D0E4-96A0-1BB67DD54CB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8283501" y="3661455"/>
             <a:ext cx="2922916" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0"/>
               <a:t>Selected feature within a dataset</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E2DC89-BE05-3143-F237-97D420514213}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256898" y="-27720"/>
             <a:ext cx="7150629" cy="875214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-                <a:sym typeface="Arial"/>
-[...10 lines deleted...]
-              <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>3.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>GIS Data Types &amp; Formats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474646397"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_EAE_CCG Powerpoint Sept 2024">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -43075,138 +41702,145 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="EAE_CCG Powerpoint Sept 2024.pptx" id="{86360CD8-E553-41A8-9AD7-2D2361ED0FF8}" vid="{DFEBA574-2562-4D70-9FE6-F364A15BB98A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -43354,313 +41988,446 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1_EAE_CCG Powerpoint Sept 2024">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="012069"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C8102E"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="AFC7FE"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="5F8EFD"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="0F56FD"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="910C22"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="4151C3"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Words>4625</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>478</Paragraphs>
+  <Slides>35</Slides>
+  <Notes>34</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="44" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Bodoni SvtyTwo ITC TT-Book</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Helvetica Neue</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>1_EAE_CCG Powerpoint Sept 2024</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Maximum 32 point Arial in white  </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Santiago Sinclair-Lecaros</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>