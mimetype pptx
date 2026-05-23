--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -4,129 +4,119 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_1DC_5B957FF7.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
-  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483669" r:id="rId1"/>
     <p:sldMasterId id="2147483679" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId3"/>
     <p:sldId id="278" r:id="rId4"/>
     <p:sldId id="461" r:id="rId5"/>
     <p:sldId id="474" r:id="rId6"/>
-    <p:sldId id="479" r:id="rId7"/>
-[...13 lines deleted...]
-    <p:sldId id="269" r:id="rId21"/>
+    <p:sldId id="480" r:id="rId7"/>
+    <p:sldId id="473" r:id="rId8"/>
+    <p:sldId id="472" r:id="rId9"/>
+    <p:sldId id="471" r:id="rId10"/>
+    <p:sldId id="481" r:id="rId11"/>
+    <p:sldId id="482" r:id="rId12"/>
+    <p:sldId id="468" r:id="rId13"/>
+    <p:sldId id="467" r:id="rId14"/>
+    <p:sldId id="466" r:id="rId15"/>
+    <p:sldId id="465" r:id="rId16"/>
+    <p:sldId id="476" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -189,2152 +179,161 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00794C"/>
     <a:srgbClr val="FF6600"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{55FBCF1B-F075-4FAE-A011-40A2730DF8B5}" v="5" dt="2025-02-19T17:55:01.223"/>
-    <p1510:client id="{B06742D4-AD64-D4B8-3042-AFC933B53B5A}" v="83" dt="2025-02-19T09:39:12.877"/>
+    <p1510:client id="{B436360B-0EDB-7AB4-9B95-5EF20522AFB5}" v="29" dt="2026-01-15T06:10:25.378"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="76859" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="1554" y="96"/>
+        <p:origin x="1364" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{2344F953-BB08-41D9-98CF-12D4D9C648CB}"/>
+    <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{B436360B-0EDB-7AB4-9B95-5EF20522AFB5}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Santiago Sinclair-Lecaros" userId="2c1cd6a7-a552-4bed-ad38-03f12e35d74e" providerId="ADAL" clId="{2344F953-BB08-41D9-98CF-12D4D9C648CB}" dt="2024-09-25T17:11:58.666" v="5" actId="20577"/>
-[...1299 lines deleted...]
-      <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E8E571CB-CCC7-7DEE-BF77-6CE5B494F431}" dt="2025-02-04T10:56:15.022" v="1" actId="1076"/>
+      <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{B436360B-0EDB-7AB4-9B95-5EF20522AFB5}" dt="2026-01-15T06:10:25.315" v="12" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Alemayehu Agizew Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{E8E571CB-CCC7-7DEE-BF77-6CE5B494F431}" dt="2025-02-04T10:56:15.022" v="1" actId="1076"/>
-[...23 lines deleted...]
-        <pc:chgData name="" userId="" providerId="" clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}" dt="2024-09-26T06:30:06.571" v="1" actId="20577"/>
+        <pc:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{B436360B-0EDB-7AB4-9B95-5EF20522AFB5}" dt="2026-01-15T06:10:25.315" v="12" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="169286684" sldId="269"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="" userId="" providerId="" clId="Web-{3C074456-C09C-0F9E-A7DF-18D681EA5AB4}" dt="2024-09-26T06:30:06.571" v="1" actId="20577"/>
+          <ac:chgData name="Alemayehu Woldeamanuel" userId="S::alemayehu.agizew@wri.org::29d2db0c-a888-4ede-9837-5755a0962163" providerId="AD" clId="Web-{B436360B-0EDB-7AB4-9B95-5EF20522AFB5}" dt="2026-01-15T06:10:25.315" v="12" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="169286684" sldId="269"/>
             <ac:spMk id="4" creationId="{49F2405F-B3F7-809D-3B34-7B64C756CBE3}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
-  <pc:docChgLst>
-[...622 lines deleted...]
-  </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...33 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2379,51 +378,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A5E894A0-58DC-4CDC-880A-F7511565B372}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/19/2025</a:t>
+              <a:t>4/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2647,2480 +646,2144 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...31 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...209 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+            <a:fld id="{4603F51D-777E-43A8-9878-C547B1FA9981}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3564539796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF92F2AA-AEEB-6F75-70A6-DE814CE1A2D4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25AFADE0-C3FF-D3B1-7D6C-DFF6900ABA49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C56CED51-6519-09C8-EEDC-BB1C53070C3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...37 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CC6B1E6-0547-3380-4A18-F92DDC7FDE65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272697198"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2733882921"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...37 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2136690132"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603183509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...36 lines deleted...]
-            </a:br>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3216169347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="114308864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" kern="100">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source raster files may come in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>higher resolution </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(finer pixel size) than what is supported in the Energy Access Explorer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resampling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> the raster reduces the file size by adjusting the pixel size.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You may need to install the GRASS plugin to access </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r.resamp.stats</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2553077728"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2406170605"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
-[...442 lines deleted...]
-              <a:t>18</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1163492960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...370 lines deleted...]
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC74FFA5-1283-F490-E897-9D0A5831F7F7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ECA315A-DCE0-147D-8C09-A9C08F57D667}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673E5C0B-A334-04D8-954E-2C0E414334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...37 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4330461-34D9-EA25-6EDE-34A57B3096FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3937317394"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3498987688"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...437 lines deleted...]
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="27915C"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Söhne"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This lecture has four Intended Learning Outcomes.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="27915C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>By the end of this lecture, you will:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="27915C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="27915C"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Differentiate the key functions of the EAE front-end</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Explore the categories, layers and features of the data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Identify the analytical indices and results of EAE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Make multi-criteria analysis based on different scenarios</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="27915C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="27915C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>These learning outcomes will be important to understand the context of the course.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101674879"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Beyond its visualization and analytical capabilities, EAE functions as a dynamic geographic information system and data repository which reduces software engineering and data transaction costs for both data providers and users. Its unique backend infrastructure comes with an easy to navigate Content Management System and allows administrative users with limited or no GIS and programming expertise to add data and metadata in a simple manner.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369084723"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>The EAE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t> comprises a range of essential functionalities designed to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>allow users ...</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76527001"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E62CE4B-42B3-9AA2-6E3C-833578386353}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9012FB-BBA2-10F4-D919-96D909443CF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15E4607F-F72F-B364-C3BF-0C3BB09736BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>The EAE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t> comprises a range of essential functionalities designed to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>allow users ...</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F59423D7-7EC2-BED9-6C4B-3525C6F51239}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="208657830"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3680474530"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>The EAE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t> comprises a range of essential functionalities designed to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>allow users ...</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272697198"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>The EAE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t> comprises</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0">
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" b="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2136690132"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B918337-EEC0-BBA1-2A26-E2BA917EEF72}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6276091-FE21-44AE-7D9E-E705F42A60A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FFD1492-D634-6CF8-6F95-70F01C7D48CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>The EAE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t>front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+              <a:t> comprises</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Söhne"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C95A32DE-CF11-DFC7-B32A-0F0665EC02A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{496A28AF-C390-D94A-86D3-7BD7243CB0E2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120612753"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -7263,51 +4926,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27127-A87F-E486-8513-EA29827F7140}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5EE9C2E-5654-442E-B15E-02D464398AE9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/19/2025</a:t>
+              <a:t>4/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27049FD-B0CD-0351-FB3E-679C32FF1D43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11793,123 +9456,111 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_1DC_5B957FF7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.energyaccessexplorer.org/login/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
@@ -11983,51 +9634,51 @@
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ENERGY ACCESS EXPLORER FRONT-END</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="A black background with white text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A98B8DC-1067-2BD6-87CD-15AFDCD6F5C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597528" y="3775297"/>
             <a:ext cx="3327517" cy="782486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8A8525-F3A8-DA7C-B433-928B2B39A280}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -12084,109 +9735,115 @@
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Supported by and in collaboration with World Resources Institute</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ABA4A2-FC0A-3191-033A-0ECC15F7970A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8027367" y="5917631"/>
             <a:ext cx="1184564" cy="410649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701856915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B814A9-193A-3CD5-CCA0-DC85087A2A37}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65419B2E-67F8-B4F0-5F82-CB6B3F5DA76B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1200" kern="1200">
@@ -12286,99 +9943,66 @@
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...31 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D58698-CB6B-090B-97BA-24286712EF6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133634" y="73130"/>
-            <a:ext cx="7433012" cy="605654"/>
+            <a:off x="256899" y="-27719"/>
+            <a:ext cx="6099512" cy="615240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr lang="en-US"/>
@@ -12592,906 +10216,1008 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.2 </a:t>
+              <a:t>4.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>Data view</a:t>
-            </a:r>
+              <a:t>Analysis View</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C4FFCD-F7A0-2056-13BC-357ABAEA9DC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133634" y="619021"/>
+            <a:off x="1026322" y="650659"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
-                <a:latin typeface="+mj-lt"/>
-[...52 lines deleted...]
-                    <a:lumOff val="80000"/>
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:cs typeface="Arial"/>
-[...570 lines deleted...]
-              <a:t>Map projection type</a:t>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis View</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="28" name="Picture 27">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9044C15-D256-BA8D-2D71-A67DECC5FB54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39B5794D-8D6E-16EA-3817-BB775F95DC33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1841639" y="1124753"/>
-[...65 lines deleted...]
-            <a:ext cx="5627437" cy="539633"/>
+            <a:off x="256899" y="1039200"/>
+            <a:ext cx="11564232" cy="5416006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="TextBox 30">
+          <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E6528A0-304C-932B-B63E-513C01CC361E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B329143A-B84E-ABD3-AB89-FF0178DBB11D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9243096" y="2080592"/>
+            <a:ext cx="2392313" cy="469286"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0584CDB-902F-9F52-27C5-7BFBFA28B8F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9243096" y="2589634"/>
+            <a:ext cx="2392313" cy="388541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2374FAB8-A1FD-75D5-D814-FEB9C80BF8CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5145225" y="2490606"/>
-            <a:ext cx="1376083" cy="307777"/>
+            <a:off x="6096001" y="2080592"/>
+            <a:ext cx="3147096" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:t>Map view</a:t>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Generate summary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> reports</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="32" name="Picture 31" descr="A black and red squares&#10;&#10;Description automatically generated">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FEF12CD-6E62-CC60-5FB8-E2F8915E4F31}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F359930-1CF9-8527-B64D-1D0048C9B10D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9328552" y="1882745"/>
-            <a:ext cx="421810" cy="1743405"/>
+            <a:off x="5817705" y="2521538"/>
+            <a:ext cx="3425392" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Save and Share the analysis</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D7638A4-5390-EC4B-FAE2-8D6E98FD5181}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="3127512"/>
+            <a:ext cx="2491409" cy="3327693"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="C00000"/>
+              <a:srgbClr val="FF0000"/>
             </a:solidFill>
+            <a:prstDash val="sysDash"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF3412D7-7F70-2EBA-ED77-B322FE10A62D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5996904" y="4507084"/>
+            <a:ext cx="3147096" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Analysis dashboard</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4026096826"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2159015380"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -13638,559 +11364,312 @@
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1189608" y="1708355"/>
+            <a:off x="676652" y="1031026"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>EAE Features:</a:t>
+              <a:t>Analytical Indices</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27DB2764-68C4-2B88-128B-0A34FD1FDD2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1100831" y="2175813"/>
-            <a:ext cx="10396076" cy="4247317"/>
+            <a:off x="676652" y="1334100"/>
+            <a:ext cx="9812783" cy="4955203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Active Layers</a:t>
+              <a:t>There are 4 indices</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>available in the analysis view:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Energy Access Potential</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: areas with highest potential for electrification in the short-term, based on both supply and demand indicators; areas with high values on this index are the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>‘low hanging fruits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Demand Index: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>focuses on demand indicators to identify where demand for energy services is highest</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Supply Index: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>focuses on supply indicators to identify sites with high potential for developing electricity generation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assistance Need Index</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: areas where demand and supply indicators are weaker, but where there is nevertheless an ongoing need for electrification; areas scoring high on the Assistance Need Index may require donor-supported interventions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...14 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...86 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Note: not all datasets are searchable</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+              <a:t>For more details on the analytical indices, please refer to Module 2.4</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...59 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...9 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...182 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161BB66F-1A4E-24BB-37D4-AB07B0E2A382}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A67DD70A-072B-0C28-DD46-7720B5CA2326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="133634" y="73130"/>
-            <a:ext cx="7433012" cy="605654"/>
+            <a:off x="256899" y="-27719"/>
+            <a:ext cx="6099512" cy="615240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr lang="en-US"/>
@@ -14404,65 +11883,68 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.2 </a:t>
+              <a:t>4.3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>Data view</a:t>
-            </a:r>
+              <a:t>Analysis View</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2400703955"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2854528672"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -14583,4618 +12065,50 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>12</a:t>
-            </a:fld>
-[...4566 lines deleted...]
-              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -19701,51 +12615,51 @@
               </a:rPr>
               <a:t>Analysis View</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1349843457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19852,51 +12766,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>17</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -20380,51 +13294,51 @@
           <a:xfrm>
             <a:off x="7636758" y="1203628"/>
             <a:ext cx="3974308" cy="4149179"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="772792504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20531,51 +13445,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>18</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -21052,51 +13966,799 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
               <a:t>4.4 Applying EAE Analysis Results</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4061550120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19AEF950-47F0-568D-EE79-304666D085D1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1933E10E-A788-892A-2BE5-C0D6E9DEC2F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{612159E8-4A12-91CF-B49B-985AE669EC70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256899" y="-4632"/>
+            <a:ext cx="6746057" cy="971713"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t> Dashboard</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52574F4A-EDB6-DE0A-B9FF-996AE03EF30B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409208" y="1311779"/>
+            <a:ext cx="5364759" cy="4493538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> dashboard allows users to:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Save their custom analyses and access these later from the ‘Saved Analysis’ folder</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Filter and sort the analyses by date and geography</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Share their analysis with others simply through the ‘Share’ button</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Download the analysis in other GIS formats (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>e.g.,JSON</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> format)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Change their password in the dashboard account setting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Log Out from the platform</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a green and white box&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32B46A9-E0C3-8631-9DFC-418377678FCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6460377" y="1078230"/>
+            <a:ext cx="4466858" cy="1833132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B45C116-40EF-336F-F171-6D65085F9373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="3213338"/>
+            <a:ext cx="5687891" cy="2603990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7984C319-0063-DF00-96F3-25D3B4B63F1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6734690" y="1090189"/>
+            <a:ext cx="1672683" cy="1519506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3828337543"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F41D3A-296D-75FB-88E4-B253A9E88EE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21167,192 +14829,245 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571796" y="5944606"/>
             <a:ext cx="6464231" cy="461624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzTx/>
-[...2 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., 2024.</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>Woldeamanuel, A. A., Khalid, A., Anand, S., Sahar, T., Saklani, A., Sinclair-Lecaros, S., Mentis, D., Ronoh, D., &amp; Stockman, J., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
-            <a:r>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Lecture 1: Energy Access Explorer. Release Version 2.0</a:t>
-[...1 lines deleted...]
-            <a:br>
+            </a:br>
+            <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-            </a:br>
+              <a:t>Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t> [online presentation]. Climate Compatible Growth </a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" err="1">
+              <a:t>: Energy Access Explorer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> Front-end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Programme</a:t>
-[...1 lines deleted...]
-            <a:r>
+              <a:t>. Release Version </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>3.0</a:t>
+            </a:r>
+            <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>, World Resource Institute</a:t>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> [online presentation]. Climate Compatible Growth Programme, World Resource Institute</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;131;p4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2895F3-258F-E275-C652-84DAB93D1770}"/>
               </a:ext>
@@ -23865,50 +17580,978 @@
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="513107105"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9323F24-9752-CEB2-31CF-16A5A48487EF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90F6E0E9-3330-D911-61E9-AB375AA83D43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11775994" y="6455206"/>
+            <a:ext cx="393356" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr algn="ctr"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC13820-37B0-3B96-29DD-04FDFF133DEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256899" y="-4632"/>
+            <a:ext cx="6746057" cy="971713"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>EAE Front-End Interface</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FB3E05D-4AA2-2573-860B-1C1702E29801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="410817" y="1215617"/>
+            <a:ext cx="11078818" cy="5165477"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="A black and red squares&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94967CBA-4D2B-B621-9AA6-902D7C353625}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="336478" y="1732049"/>
+            <a:ext cx="549707" cy="2550020"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED45573-CC34-F12D-68DA-FC45D536EADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="64422" y="1257131"/>
+            <a:ext cx="1260088" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Data &amp; Features Menu</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A black and red squares&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{826AA848-2984-F358-B103-3D7F9B417F2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4830789" y="1732049"/>
+            <a:ext cx="328282" cy="1356840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE79F3E-0984-E041-290A-A8A4CECBBF73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5201398" y="1732048"/>
+            <a:ext cx="1234996" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Map Functions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>​ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F30B4AE5-E3FA-6F83-3290-E54EF7D84CEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9859270" y="1347197"/>
+            <a:ext cx="539322" cy="251815"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{147696F8-B9D7-AE84-6D76-38F82C1F3C10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10461764" y="1221564"/>
+            <a:ext cx="1376083" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Log in to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>MyEAE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E09BF0C9-4715-2B57-A349-477795927588}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924787" y="1824812"/>
+            <a:ext cx="2564847" cy="4556282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F57904C-9667-E302-D3D3-16E8B9647346}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484290" y="6134165"/>
+            <a:ext cx="2378926" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Analysis &amp; Results</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4221141958"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -24011,81 +18654,81 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 10">
+          <p:cNvPr id="3" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40220E2-2215-5F0E-3023-F65DBEFA3B84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4AA21E-EBDC-4B7D-AA4B-E72EA0612ED9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256899" y="-4632"/>
-            <a:ext cx="6746057" cy="971713"/>
+            <a:off x="133634" y="73130"/>
+            <a:ext cx="7433012" cy="605654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr lang="en-US"/>
@@ -24299,640 +18942,916 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.1 </a:t>
+              <a:t>4.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>EAE Front-End Interface</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>Data view</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="133634" y="619021"/>
+            <a:ext cx="6217920" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Data, features and map functions menu</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74F4D0B4-D17E-7DC9-B9E4-17D89D9B3475}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97196D42-7914-8CE9-FDE3-DB7B9CF0DB53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
+          <a:srcRect r="23128" b="27288"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="635619" y="1242933"/>
-            <a:ext cx="10493718" cy="4891232"/>
+            <a:off x="338308" y="1269496"/>
+            <a:ext cx="11419729" cy="5038537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="TextBox 7">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Picture 32" descr="A black and red squares&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3485EB5E-330D-17D2-36FC-0AB244006197}"/>
-[...55 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31B1924B-2386-779B-1DEA-7E4130F52117}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA59BD13-0CDA-AB2C-89DD-6FF4896D882F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="535258" y="1732049"/>
-            <a:ext cx="549707" cy="2550020"/>
+            <a:off x="6267298" y="1962257"/>
+            <a:ext cx="421810" cy="1743405"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="C00000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="10" name="Picture 9" descr="A black and red rectangle with a black background&#10;&#10;Description automatically generated">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="TextBox 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6449E8BE-80A3-2382-4812-68FC3A4E36A8}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8D18DB-A7B9-B22D-E166-354539A9A246}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63D479AA-3A9D-674E-2525-D70163AF27F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970666" y="2271681"/>
-            <a:ext cx="1376083" cy="307777"/>
+            <a:off x="6671895" y="3399132"/>
+            <a:ext cx="2888347" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent6">
-[...5 lines deleted...]
-              <a:t>Map view</a:t>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Activate information cursor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="TextBox 11">
+          <p:cNvPr id="35" name="TextBox 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5147A202-2413-7A5D-C6CF-2CE1C69F07CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C44E406-BBD6-387A-24FE-CE3AE6107B52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8750411" y="6134165"/>
-            <a:ext cx="2378926" cy="276999"/>
+            <a:off x="6675856" y="2000945"/>
+            <a:ext cx="1090503" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...18 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Zoom in</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Rectangle 14">
+          <p:cNvPr id="36" name="TextBox 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B94B70D3-01F4-00AD-AB62-F3CB93A385C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFDE8E80-FAD4-2B69-6BD2-3897D2B8FC5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6671156" y="2280176"/>
+            <a:ext cx="1340743" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Zoom out</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD9453B6-4DCB-EE75-0B27-2FDD3AE7E202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6669249" y="2671247"/>
+            <a:ext cx="1768289" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Base map change</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C50046-CEF5-144D-2A02-94EE57B07CA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6658643" y="3047817"/>
+            <a:ext cx="1871530" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Map projection type</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Rectangle 38">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88751814-E246-322A-98A8-8FCC9664B483}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8739260" y="1732048"/>
-            <a:ext cx="2378926" cy="4402117"/>
+            <a:off x="887898" y="2019987"/>
+            <a:ext cx="5236633" cy="4218991"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...2 lines deleted...]
-            <a:prstDash val="dash"/>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Picture 16" descr="A black and red squares&#10;&#10;Description automatically generated">
+          <p:cNvPr id="40" name="Picture 39" descr="A black and red squares&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D15D8E9-F552-DCAE-FC08-186F2AC5C63D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCE06AC-8D2B-3119-7665-27A7D4D3A9E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8422129" y="1732049"/>
-            <a:ext cx="328282" cy="1356840"/>
+            <a:off x="317750" y="1968614"/>
+            <a:ext cx="599593" cy="3635029"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="C00000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="TextBox 18">
+          <p:cNvPr id="49" name="TextBox 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27182BB6-238B-6912-C0CE-EA21D65294A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E946BA-E8D0-4D7C-BB29-E3B41A27475F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7162715" y="1732048"/>
-[...70 lines deleted...]
-            <a:ext cx="539322" cy="251815"/>
+            <a:off x="915771" y="2713950"/>
+            <a:ext cx="1333918" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050">
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Add Layers</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="TextBox 20">
+          <p:cNvPr id="50" name="TextBox 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73306E20-6634-3530-5429-9B86924F80BE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0388460-7869-204F-E464-D14D1EC8B29C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10342496" y="1089044"/>
-            <a:ext cx="1376083" cy="523220"/>
+            <a:off x="887207" y="2113036"/>
+            <a:ext cx="1818100" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Active Layers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="TextBox 50">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47641869-17C5-38D7-A509-788236CC69B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="902283" y="3817321"/>
+            <a:ext cx="1762718" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Search Features</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="TextBox 51">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45BADD7-9453-8AD8-F170-234B474B94F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="902283" y="4418235"/>
+            <a:ext cx="1521416" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Top Locations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="TextBox 52">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D77677DA-AA5B-ABF4-5499-DC8C1609527D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915771" y="4968897"/>
+            <a:ext cx="1297642" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Search POI's</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="TextBox 53">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC206483-D518-B247-8D99-E6D48A095E00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="906190" y="3275111"/>
+            <a:ext cx="1973289" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Change geographies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="TextBox 54">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{039CE723-DF46-8B57-CA8F-9D48B58A7329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="133634" y="5764620"/>
+            <a:ext cx="1973288" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="C00000"/>
+            <a:srgbClr val="00794C"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent6">
+                  <a:schemeClr val="accent2">
                     <a:lumMod val="20000"/>
                     <a:lumOff val="80000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Log in to </a:t>
-[...12 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:t>Data &amp; Features Menu</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent6">
+                <a:schemeClr val="accent2">
                   <a:lumMod val="20000"/>
                   <a:lumOff val="80000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="TextBox 55">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A77042-245E-9074-6178-6655EF985713}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6244012" y="3833730"/>
+            <a:ext cx="1954190" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00794C"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Map Functions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>​ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3186169055"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4026096826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1933E10E-A788-892A-2BE5-C0D6E9DEC2F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1200" kern="1200">
@@ -25017,629 +19936,650 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>6</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 10">
+          <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{612159E8-4A12-91CF-B49B-985AE669EC70}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256897" y="837240"/>
-            <a:ext cx="6746057" cy="403000"/>
+            <a:off x="1189608" y="793954"/>
+            <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...267 lines deleted...]
-            </a:endParaRPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EAE Features:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52574F4A-EDB6-DE0A-B9FF-996AE03EF30B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64644617-2977-79F0-EC80-6D704474E711}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="409208" y="1311779"/>
-            <a:ext cx="5686792" cy="4401205"/>
+            <a:off x="1100831" y="1340928"/>
+            <a:ext cx="10396076" cy="5078313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Active Layers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>View</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> all currently selected layers; Change the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>order</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in which layers are displayed; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Filter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> values &amp; change the dataset’s weight in the analysis; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>remove</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> all layers; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reset</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>expand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> all settings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="800100" lvl="1" indent="-342900">
-[...1 lines deleted...]
-              <a:buChar char="o"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Add Layers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: select from available datasets in EAE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Change Geographies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: select a particular subnational unit to focus your analysis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              <a:buChar char="o"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Search Features</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: search for a specific feature within a dataset</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              <a:buChar char="o"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example: ‘Makerere University’ in Schools</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" i="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              <a:buChar char="o"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Note: not all datasets are searchable</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...8 lines deleted...]
-              <a:buChar char="o"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Top Locations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: provides a ranked list of the top 20 locations (sq km pixels) based on user-selected criteria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Search POIs:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Open Sans"/>
-[...3 lines deleted...]
-            </a:r>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> search for a point of interest (city/town, subnational division, national park) within the country</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a green and white box&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32B46A9-E0C3-8631-9DFC-418377678FCB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{939E990C-1882-B068-84E7-9978AD4A8BC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330948" y="5726740"/>
+            <a:ext cx="673907" cy="738089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DF018B6-F1C4-EFC8-9635-E3BC30DBA7A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7315200" y="1089880"/>
-            <a:ext cx="4466858" cy="1833132"/>
+            <a:off x="330947" y="4885762"/>
+            <a:ext cx="673907" cy="738088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="14" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B45C116-40EF-336F-F171-6D65085F9373}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AFDF79-074F-1A2D-6DA9-F34CFDCB06F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="3213338"/>
-            <a:ext cx="5687891" cy="2603990"/>
+            <a:off x="318259" y="4091551"/>
+            <a:ext cx="686595" cy="738089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3CA905-CCC1-6B76-6A5D-919B5344F75F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331661" y="3289555"/>
+            <a:ext cx="688883" cy="738089"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26224CB0-56EE-D244-DE11-EE6B58EF8CA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330946" y="1355260"/>
+            <a:ext cx="673907" cy="723216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0339039-D902-CA8C-7E78-C5B3B1DE7C04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8"/>
+          <a:srcRect t="2715"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="350363" y="2496858"/>
+            <a:ext cx="654490" cy="682200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4">
+          <p:cNvPr id="2" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7984C319-0063-DF00-96F3-25D3B4B63F1E}"/>
-[...52 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{002FB42A-3070-2F91-2691-FD7ECDBF5526}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161BB66F-1A4E-24BB-37D4-AB07B0E2A382}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256896" y="-153208"/>
-            <a:ext cx="6746057" cy="971713"/>
+            <a:off x="133634" y="73130"/>
+            <a:ext cx="7433012" cy="605654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr lang="en-US"/>
@@ -25853,112 +20793,100 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>4.1 </a:t>
+              <a:t>4.2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
               </a:rPr>
-              <a:t>EAE Front-End Interface</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>Data view</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1536524279"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2400703955"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87C41A46-5FFF-AD0E-ADBB-1C856EE7424B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDB5223-6EB5-1046-88BB-84ED760A29CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11775994" y="6455206"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1200" kern="1200">
@@ -26043,1377 +20971,586 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F697BA-B37F-84F1-6B9F-AE99459101F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{431F5C90-1DCB-30BE-67C8-68DEA35FC2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="726421" y="879616"/>
+            <a:off x="976696" y="677414"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>Register to MyEAE</a:t>
+              <a:t>Data categories and subcategories</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
-              <a:ea typeface="Open Sans"/>
-              <a:cs typeface="Open Sans"/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
+          <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56BC725D-DB8F-E078-4316-466A31C9B478}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{136C9F3B-DD50-560F-C6D8-BB9ED2FAE85A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="726421" y="1279726"/>
-            <a:ext cx="10886328" cy="1754326"/>
+            <a:off x="133634" y="73130"/>
+            <a:ext cx="7433012" cy="605654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...10 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...10 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
-[...41 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Data view</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E71CFA-B0D4-BD40-F8B4-297CBAD347FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E374C364-4413-77A9-07FF-32D6A67F32DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6277935" y="3197826"/>
-[...29 lines deleted...]
-            <a:ext cx="5908629" cy="3103272"/>
+            <a:off x="1977632" y="1077524"/>
+            <a:ext cx="9757940" cy="5377682"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rectangle 10">
+          <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA90B493-5277-ECA9-DE88-EB58786280B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{831FF6CE-5A80-76B4-B700-E9D75EE008DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5285678" y="3249381"/>
-            <a:ext cx="401444" cy="278605"/>
+            <a:off x="2010103" y="1681808"/>
+            <a:ext cx="2813688" cy="4773398"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050">
+          <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
+            <a:prstDash val="sysDash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="15000"/>
+              <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
-[...527 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56BC725D-DB8F-E078-4316-466A31C9B478}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF0DA36-3889-24E7-DCB3-FF7C05B88EB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="726421" y="1557004"/>
-            <a:ext cx="10886328" cy="1323439"/>
+            <a:off x="61107" y="3429188"/>
+            <a:ext cx="1916525" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...407 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Data categories and subcategories</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540947378"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1640425238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E230599F-3421-F3A0-0E10-914F82B89135}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2EFEEF-6709-71DB-49D8-2A7DFF63F974}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306B0F9B-46AE-69DE-0C28-B67655EA7167}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E39637E-3945-E4A5-FE10-8536A8160C29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11775994" y="6455206"/>
+            <a:off x="11775994" y="6488659"/>
             <a:ext cx="393356" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -27489,701 +21626,738 @@
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{9F12B3B0-2BE9-CC4D-B1FD-EFE2D6A22EBD}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr algn="ctr"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="1400" b="1">
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans ExtraBold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FED5460-B543-76F5-FBDE-8E52AA17078D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19163ED6-9219-717A-6DA8-D6AD8FDA7947}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="788013" y="1317058"/>
+            <a:off x="705394" y="610596"/>
             <a:ext cx="6217920" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-ZA" sz="2000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>MyEAE</a:t>
+              <a:t>Active later</a:t>
             </a:r>
             <a:endParaRPr lang="en-ZA" sz="2000" b="1" dirty="0">
-              <a:ea typeface="Open Sans"/>
-              <a:cs typeface="Open Sans"/>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
+          <p:cNvPr id="4" name="Title 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF29846A-05D1-C428-1E0C-A6B6C0CD1452}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{632B984D-1A4E-A254-46FE-07EEB3D91D7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="726421" y="1716639"/>
-            <a:ext cx="10886328" cy="1200329"/>
+            <a:off x="133634" y="73130"/>
+            <a:ext cx="7433012" cy="605654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                <a:ea typeface="Open Sans"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-              </a:rPr>
-[...9 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
-[...4 lines deleted...]
-                <a:ea typeface="Open Sans"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-              </a:rPr>
-[...5 lines deleted...]
-                <a:ea typeface="Open Sans"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-              </a:rPr>
-[...5 lines deleted...]
-                <a:ea typeface="Open Sans"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-              </a:rPr>
-[...5 lines deleted...]
-                <a:ea typeface="Open Sans"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
-              </a:rPr>
-[...40 lines deleted...]
-            </a:endParaRPr>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>4.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:sym typeface="Bodoni SvtyTwo ITC TT-Book"/>
+              </a:rPr>
+              <a:t>Data view</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B39E941-A716-7ACB-2F46-B88FAA16078B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D952189-896E-D715-892A-0D45E6E3E1BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="257432" y="3021398"/>
-            <a:ext cx="11512379" cy="2905557"/>
+            <a:off x="157057" y="988515"/>
+            <a:ext cx="11668532" cy="5491793"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rectangle 11">
+          <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A5AF9FF-BB34-974D-F76B-76AF5E9112B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AEA8666-1127-EB7A-A5A5-5E039877CFC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2813397" y="2753131"/>
+            <a:ext cx="2818777" cy="3447098"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Active data layers: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Apply settings for all active layers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Layer’s legend</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Adjust layer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> values</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Adjust weighting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Show layer &amp; adjust Opacity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>About the dataset</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77E5A334-C226-7191-F188-BF973D415924}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10446165" y="3132734"/>
-            <a:ext cx="1185365" cy="294663"/>
+            <a:off x="366412" y="2646502"/>
+            <a:ext cx="2685522" cy="3508403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
-          <a:lstStyle>
-[...93 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 10">
+          <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{473CEB81-3D93-F2E0-2E50-B8D79D80A474}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C35D9AA-0435-8D44-58C1-8D8902005E39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256896" y="-153208"/>
-            <a:ext cx="6746057" cy="971713"/>
+            <a:off x="2839901" y="1320437"/>
+            <a:ext cx="4925520" cy="1231106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...28 lines deleted...]
-              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...218 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              </a:rPr>
+              <a:t>Generate analysis : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>By analysis area &amp; prioritization index</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Priority area’s legend</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Show analysis and adjust opacity</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1575959286"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3494932865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_EAE_CCG Powerpoint Sept 2024">
   <a:themeElements>
     <a:clrScheme name="CCG Colours">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -29038,101 +23212,97 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1600</Words>
+  <Words>1262</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>210</Paragraphs>
-[...1 lines deleted...]
-  <Notes>17</Notes>
+  <Paragraphs>184</Paragraphs>
+  <Slides>16</Slides>
+  <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Söhne</vt:lpstr>
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Bodoni SvtyTwo ITC TT-Book</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Söhne</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>1_EAE_CCG Powerpoint Sept 2024</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Maximum 32 point Arial in white  </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 